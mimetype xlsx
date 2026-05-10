--- v3 (2026-03-22)
+++ v4 (2026-05-10)
@@ -13,78 +13,78 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="225" windowWidth="15120" windowHeight="7890" tabRatio="454"/>
   </bookViews>
   <sheets>
     <sheet name="реестр муниципальных маршрутов" sheetId="144" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L232" i="144"/>
-[...1 lines deleted...]
-  <c r="L227"/>
+  <c r="I231" i="144"/>
   <c r="I227"/>
+  <c r="L227" s="1"/>
   <c r="K192"/>
   <c r="L192" s="1"/>
   <c r="L199"/>
   <c r="I199"/>
   <c r="I16"/>
   <c r="I173"/>
   <c r="L173" s="1"/>
   <c r="I72"/>
   <c r="L72" s="1"/>
   <c r="I147"/>
   <c r="L147" s="1"/>
   <c r="I121"/>
   <c r="L121" s="1"/>
   <c r="I69" l="1"/>
   <c r="L69" s="1"/>
   <c r="I45" l="1"/>
   <c r="L45" s="1"/>
   <c r="I111"/>
   <c r="L111" s="1"/>
   <c r="I107"/>
   <c r="I101"/>
   <c r="I99"/>
   <c r="L99" s="1"/>
   <c r="I232"/>
+  <c r="L232" s="1"/>
   <c r="I230"/>
   <c r="I229"/>
   <c r="I228"/>
   <c r="I226"/>
   <c r="I225"/>
   <c r="I224"/>
   <c r="I223"/>
   <c r="I219"/>
   <c r="I218"/>
   <c r="I216"/>
   <c r="I215"/>
   <c r="I214"/>
   <c r="I213"/>
   <c r="I211"/>
   <c r="I209"/>
   <c r="I208"/>
   <c r="I206"/>
   <c r="L206" s="1"/>
   <c r="I201"/>
   <c r="I198"/>
   <c r="I196"/>
   <c r="I194"/>
   <c r="I187"/>
   <c r="I186"/>
   <c r="I185"/>
@@ -165,51 +165,51 @@
   <c r="I32"/>
   <c r="I31"/>
   <c r="I30"/>
   <c r="I27"/>
   <c r="I26"/>
   <c r="L26" s="1"/>
   <c r="I24"/>
   <c r="L24" s="1"/>
   <c r="I23"/>
   <c r="I21"/>
   <c r="I20"/>
   <c r="I18"/>
   <c r="I17"/>
   <c r="I15"/>
   <c r="I14"/>
   <c r="I12"/>
   <c r="I11"/>
   <c r="I9"/>
   <c r="I7"/>
   <c r="L7" s="1"/>
   <c r="I6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2023" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="1021">
   <si>
     <t>Порядок посадки и высадки пассажиров</t>
   </si>
   <si>
     <t>Вид регулярных перевозок</t>
   </si>
   <si>
     <t>Иные требования, предусмотренные законом субъекта РФ</t>
   </si>
   <si>
     <t>Только в установленных остановочных пунктах</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>1. Троллейбус</t>
   </si>
   <si>
     <t>3. Автобус</t>
   </si>
   <si>
     <t>2. Трамвай</t>
   </si>
   <si>
@@ -1085,138 +1085,126 @@
 ул. Титова
 </t>
   </si>
   <si>
     <t>Затулинский ж/м - С/х Левобережный</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Ясный Берег,
 ул. Моторная,
 пр-д  Энергетиков,  
 пл. Энергетиков,  
 пл. Труда,                    
 ул. Станиславского,          
 пл. им. Станиславского,      
 ул. Титова,                                   
 пл. им. Карла Маркса (без отстоя)                     
 </t>
   </si>
   <si>
     <t>Наименование, место нахождения (для юридического лица), фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), идентификационный номер налогоплательщика, который осуществляет перевозки по маршруту регулярных перевозок</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ИНН 5403164226 </t>
   </si>
   <si>
-    <t>ООО "Автоальянс", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 203, ИНН 5404282430</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ИНН 540907309079 </t>
   </si>
   <si>
     <t>ИП Грицев Андрей Леонидович, ИНН 540907309079</t>
   </si>
   <si>
     <t>ООО "Магистраль-ТрансАвто", 630000, НСО, г. Новосибирск, ул. Связистов, д.11</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ИНН 5402175433     </t>
   </si>
   <si>
     <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ИНН 5402108170</t>
   </si>
   <si>
     <t xml:space="preserve">МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ИНН 5402108170 </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ИНН 5402175433                                    </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ИНН 5402175433      </t>
   </si>
   <si>
     <t>ООО "Регион-Автоцентр", 630047, НСО,  г.Новосибирск, ул.Светлановская, 50 корп.10, ИНН 5410137223</t>
   </si>
   <si>
     <t xml:space="preserve">ИП Золовкин Владимир Николаевич, ИНН 540320402773 </t>
   </si>
   <si>
     <t>ООО "Регион-Автоцентр", 630047, НСО,  г. Новосибирск, ул.Светлановская, 50 корп.10, ИНН 5410137223</t>
   </si>
   <si>
-    <t xml:space="preserve">ООО "Автострада", 630108, НСО, г. Новосибирск, ул. пр-д Энергетиков, д. 11/2, каб. 1, ИНН 5404413845                           </t>
-[...4 lines deleted...]
-  <si>
     <t>ИП Кобенко Вячеслав Александрович, ИНН 540617570761</t>
   </si>
   <si>
     <t>ООО "ПАТП-6", 630110, НСО, г. Новосибирск, ул. Богдана Хмельницкого, 90, оф. 315, ИНН 5410041641</t>
   </si>
   <si>
     <t>ООО "Регион-Автоцентр", 630047, НСО, г. Новосибирск, ул.Светлановская, 50 корп.10, ИНН 5410137223</t>
   </si>
   <si>
     <t>ООО "ПАТП-1118", 630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 101, ИНН 5410023829</t>
   </si>
   <si>
     <t>ИП Полнарева Ольга Михайловна, ИНН 540435027102</t>
   </si>
   <si>
     <t>ИП Копыльцов Константин Анатольевич, ИНН 540320188424</t>
   </si>
   <si>
     <t xml:space="preserve">ИП Гигин Михаил Андреевич, ИНН 540409885947      </t>
   </si>
   <si>
     <t>ООО ПКП"Лига-Т", 630088,НСО,  г. Новосибирск, Петухова, 71/3, этаж 1, ИНН  5403170371</t>
   </si>
   <si>
     <t>ООО "НИКА", 630041, НСО, г. Новосибирск, ул. 2-я Станционная, 38, ИНН 5404236593</t>
   </si>
   <si>
     <t>ИП Платоненко Георгий Анатольевич, ИНН 540320367462</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ИНН 5445118790        </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "СИБНИКМА", 630088, НСО, г. Новосибирск, ул.Сибиряков-Гвардейцев, 49/3, ИНН 5403355608                                      </t>
   </si>
   <si>
     <t xml:space="preserve">ООО Предприятие "СИБНИКМА", 630078, НСО, г. Новосибирск, ул. Ватутина, 4 , ИНН 5404121497 </t>
   </si>
   <si>
     <t>ООО "НОВОТЕХ-авто", 630095, НСО, г. Новосибирск, ул. Солидарности, 103, ИНН 5410016236</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "ОСТА", 630010, НСО, г. Новосибирск, ул. Дегтярева, 19, ИНН 5401257891                                                 </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ИП Глобин Денис Геннадьевич, ИНН 541910991883        </t>
   </si>
   <si>
     <t>ООО "ПАТП 1118",  630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 201, ИНН 5410006118</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Сибсвязь-Авто", 630027, НСО, г. Новосибирск, ул. Писемского, д. 24/2, помещ. 1, ИНН  5407258595                                        </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "ГАПП-6", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, этаж 2, ИНН 5405281253 </t>
   </si>
   <si>
     <t>ИП Малинкин Алексей Владимирович, ИНН 540806566440</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Б3", 633218, НСО, Искитимский р-н, с.п. Морозовский сельсовет, с. Морозово, ул. Морская, д. 24, ИНН 5405973046                    </t>
   </si>
   <si>
     <t>ООО "Академ Лайн", 630128, г.Новосибисрк, ул. Демакова, 23/5, оф. 309, ИНН 5408229572</t>
   </si>
   <si>
     <t>ИП Остапенко Эдуард Александрович, ИНН 540821274917</t>
   </si>
   <si>
     <t>ИП Сарычев Виталий Валерьевич, ИНН 541073086307</t>
   </si>
@@ -1620,59 +1608,50 @@
   <si>
     <t>Большой класс - 34</t>
   </si>
   <si>
     <t>Большой класс - 6</t>
   </si>
   <si>
     <t>Большой класс - 24</t>
   </si>
   <si>
     <t>Большой класс - 4</t>
   </si>
   <si>
     <t>Большой класс - 8</t>
   </si>
   <si>
     <t>Большой класс - 18</t>
   </si>
   <si>
     <t>Большой класс - 15</t>
   </si>
   <si>
     <t>Малый категории М3 - 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Большой класс -  8              
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Виды, классы,  экологические характеристики транспортных средств, которые используются для перевозок по маршруту регулярных перевозок </t>
   </si>
   <si>
     <t>Большой класс - 12</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 2</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 1</t>
   </si>
   <si>
     <t>Большой класс - 1</t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс -  4              
 Малый класс категории М3 -  2
 </t>
   </si>
   <si>
     <t>Большой класс - 19</t>
   </si>
   <si>
     <t>Большой класс - 31</t>
   </si>
@@ -1730,53 +1709,50 @@
   </si>
   <si>
     <t>Большой класс - 20</t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс - 1,
 Малый класс категории М3 - 2
 </t>
   </si>
   <si>
     <t>Малый класс категории М3 - 18</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 14</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 5</t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс - 3, 
 Средний класс - 7
 </t>
   </si>
   <si>
     <t>Средний класс - 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Средний класс - 3</t>
   </si>
   <si>
     <t>Средний класс - 2</t>
   </si>
   <si>
     <t>Большой класс - 6,
 Средний класс - 4</t>
   </si>
   <si>
     <t xml:space="preserve">Средний класс - 4
 </t>
   </si>
   <si>
     <t xml:space="preserve">Средний класс - 2
 </t>
   </si>
   <si>
     <t>Средний класс - 12</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 12</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 14</t>
   </si>
@@ -3421,125 +3397,50 @@
     <t xml:space="preserve">1. Затон
 2. Ул. 2-я Портовая
 3. Ул. Портовая
 4. Речной колледж
 5. Поселок
 6. ПМК
 7. ГСК «Ромашка»         
 8. Лесоперевалка
 9. Димитровский мост
 10. Ул. Фабричная
 11. Театр «Красный Факел»
 12. Вокзал «Новосибирск-Главный»
 </t>
   </si>
   <si>
     <t>Белые росы – Затулинский ж/м</t>
   </si>
   <si>
     <t>1. Пл. им. Калинина                                                                                                                                                                                                                                                                                                                                                                     2. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                                              3. Городская больница                                                                                                                                                                                                                                                                                                                                                    4. Универмаг «Калининский»                                                                                                                                                                                                                                                                                                                                                  5. Стадион «Сибирь»                                                                                                                                                                                                                                                                                                                                                              6. ДК им. Горького                                                                                                                                                                                                                                                                                                                                                                    7. Ул. 25 лет Октября                                                                                                                                                                                                                                                                                                                                                         8. Ул. Учительская                                                                                                                                                                                                                                                                                                                                                                  9. Ул. Писемского                                                                                                                                                                                                                                                                                                                                                                                10. Завод Химконцентратов                                                                                                                                                                                                                                                                                                                                                   11. Ул. Объединения                                                                                                                                                                                                                                                                                                                                                                                                12. ТЭЦ-4                                                                                                                                                                                                                                                                                                                                                                         13. Пос. Спартак                                                                                                                                                                                                                                                                                                                                                                             14. Ул. Кайтымовская                                                                                                                                                                                                                                                                                                                                          15. Станция «Иня-Восточная»                                                                                                                                                                                                                                                                                                                                              16. Лесная                                                                                                                                                                                                                                                                                                                                                                              17. Г. Заволокина                                                                                                                                                                                                                                                                                                                                                                           18. Библиотека им. М. Горького                                                                                                                                                                                                                                                                                                                                                                    19. Пер. 1-й Магистральный                                                                                                                                                                                                                                                                                                                                                                   20. Ул. Магистральная                                                                                                                                                                                                                                                                                                                                                       21. Ул. Чекалина                                                                                                                                                                                                                                                                                                                                                                    22. Завод «Искра»                                                                                                                                                                                                                                                                                                                                                           23. Почтовое отделение № 900                                                                                                                                                                                                                                                                                                                                            24. Северное кладбище</t>
   </si>
   <si>
     <t>Пригородный простор – ЖК «Северная корона»</t>
   </si>
   <si>
     <t>Юго-Западный ж/м – ЖК «Акварельный»</t>
-  </si>
-[...73 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Жуковского, 
 ул. Северная, 
 ул. Дачная, 
 ул. Дмитрия Донского, 
 Красный пр-кт, 
 пл. им. Калинина,
 ул. Дуси Ковальчук, 
 ул. Танковая, 
 ул. Ипподромская, 
 ул. Гоголя,                                                                                                                                                                                                                                                                                                                                                                        ул. Кошурникова,
 пр-кт Дзержинского, 
 ул. Волочаевская, 
 ул. Есенина,  
 ул. Бориса Богаткова, 
 ул. Доватора, 
 ул. Лазурная, 
 ул. Волочаевская, 
 ул. Татьяны Снежиной, 
 ул. Плющихинская,
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
@@ -6780,196 +6681,82 @@
 Гусинобродское ш.,
 ул. Волочаевская,
 пр-кт Дзержинского, 
 о.п. «Сад Дзержинского»,
 пр-кт Дзержинского, 
 ул. Кошурникова,
 ул. Гоголя, 
 ул. Челюскинцев, 
 пл. Лунинцев,
 ул. Челюскинцев,
 ул. Ленина, 
 Вокзальная мгстр.,                       
 ул. Орджоникидзе, 
 Красный пр-кт, 
 Октябрьская мгстр., 
 ул. Кирова, 
 ул. Никитина, 
 Гусинобродское ш., 
 ул. Волочаевская,
 ул. Татьяны Снежиной,
 ул. Плющихинская,
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Цветущая Плющиха
-[...52 lines deleted...]
-  <si>
     <t xml:space="preserve">(п.м.о. «Цветущая Плющиха»),
 ул. Плющихинская,
 ул. Татьяны Снежиной, 
 ул. Волочаевская, 
 Гусинобродское ш., 
 ул. Никитина, 
 ул. Кирова, 
 Октябрьская мгстр.,                                                                                                                                                                                                                                                                                                                                                                 Красный пр-кт, 
 ул. Орджоникидзе, 
 Вокзальная мгстр., 
 ул. Ленина, 
 ул. Челюскинцев, 
 пл. Лунинцев,
 ул. Челюскинцев,
 ул. Гоголя, 
 ул. Кошурникова,
 пр-кт Дзержинского, 
 о.п. «Сад Дзержинского», 
 пр-кт Дзержинского, 
 ул. Волочаевская, 
 Гусинобродское ш., 
 ул. Волочаевская, 
 ул. Татьяны Снежиной, 
 ул. Плющихинская,
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
     <t>Ключ-Камышенское Плато – ТВК «Большая Медведица»</t>
   </si>
   <si>
     <t>Цветущая Плющиха - Колледж им. Н. А. Лунина</t>
-  </si>
-[...58 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Цветущая Плющиха»),
 ул. Плющихинская,
 ул. Татьяны Снежиной, 
 ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                                Гусинобродское ш., 
 ул. Волочаевская, 
 пр-кт Дзержинского, 
 ул. Кошурникова, 
 ул. Гоголя, 
 ул. Ипподромская,  
 ул. Крылова, 
 Красный пр-кт, 
 ул. Гоголя, 
 ул. Челюскинцев, 
 пл. Лунинцев,
 ул. Челюскинцев,
 ул. Ленина (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Ленина,
 ул. Железнодорожная,  
 пл. Трубникова,
 ул. Нарымская, 
@@ -7378,55 +7165,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) Красный пр-кт,              
 Мочищенское ш., 
 1-е Мочищенское ш.,                             
 Краснояровское ш., 
 ул. Кубовая, 
 ул. Лобачевского
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Лобачевского,                    
 ул. Кубовая, 
 Краснояровское ш., 
 1-е Мочищенское ш.,                             
 Мочищенское ш., 
 Красный пр-кт,              
 пл. им. Калинина (без отстоя)
 </t>
   </si>
   <si>
     <t>Биатлонный комплекс – «Эко-квартал» – Биатлонный комплекс</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                          4. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                 5. Ул. Ползунова                                                                                                                                                                                                                                                                                                                                                                  6. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                   7. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                              8. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                                 9. Авиационный колледж                                                                                                                                                                                                                                                                                                                                                                 10. Ул. Королева                                                                                                                                                                                                                                                                                                                                                               11. Ул. Красина                                                                                                                                                                                                                                                                                                                                                                 12. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                                         13. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                       14. Ул. Некрасова                                                                                                                                                                                                                                                                                                                                                             15. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                     16. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                                  17. Ул. Народная                                                                                                                                                                                                                                                                                                                                                                  18. Городская больница                                                                                                                                                                                                                                                                                                                                                  19. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                            20. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                    21. Театральный институт                                                                                                                                                                                                                                                                                                                                                             22. Ул. Северная                                                                                                                                                                                                                                                                                                                                                                23. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                                24. Ул. Байкальская                                                                                                                                                                                                                                                                                                                                                       25. Ул. Жуковского                                                                                                                                                                                                                                                                                                                                                          26. Ул. Бестужева                                                                                                                                                                                                                                                                                                                                                         27. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                                    28. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                       29. Лесная                                                                                                                                                                                                                                                                                                                                                                       30. Дом лесника                                                                                                                                                                                                                                                                                                                                                            31. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                            32. Дачное шоссе                                                                                                                                                                                                                                                                                                                                33. Эко-квартал                                                                                                                                                                                                                                                                                                                                                            34. Дачное шоссе                                                                                                                                                                                                                                                                                                                                35. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                         36. В/с «Ельцовка»                                                                                                                                                                                                                                                                                                                                                   37. Дом лесника                                                                                                                                                                                                                                                                                                                                                        38. Лесная                                                                                                                                                                                                                                                                                                                                                                 39. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                    40. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                             41. Храм Святого муч. Евгения                                                                                                                                                                                                                                                                                                                       42. Ул.Бестужева                                                                                                                                                                                                                                                                                                                                                  43. Ул.Жуковского                                                                                                                                                                                                                                                                                                                                                  44. Ул.Байкальская                                                                                                                                                                                                                                                                                                                                                      45. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                    46. Ул.Северная                                                                                                                                                                                                                                                                                                                                                      47. Театральный институт  
-[...3 lines deleted...]
-  <si>
     <t>ул. Биатлонная,                                                                                                                                                                                                                                                                                                                                                                   ул. Докучаева,                                                                                                                                                                                                                                                                                                                                                                       ул. Коминтерна,                                                                                                                                                                                                                                                                                                                                                                       ул. Техническая,                                                                                                                                                                                                                                                                                                                                                                 ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                                                     пр-кт Дзержинского,                                                                                                                                                                                                                                                                                                                                                      о.п. «Ул. Ползунова»,                                                                                                                                                                                                                                                                                                                                                       пр-кт Дзержинского,                                                                                                                                                                                                                                                                                                                                                       ул. Кошурникова,                                                                                                                                                                                                                                                                                                                                                                 ул. Гоголя,                                                                                                                                                                                                                                                                                                                                                                                    ул. Ипподромская,                                                                                                                                                                                                                                                                                                                                                                ул. Танковая,                                                                                                                                                                                                                                                                                                                                                                           ул. Дуси Ковальчук,                                                                                                                                                                                                                                                                                                                                                        Красный пр-кт,                                                                                                                                                                                                                                                                                                                                                 Мочищенское ш.,                                                                                                                                                                                                                                                                                                                                                                 1-е Мочищенское ш.,                                                                                                                                                                                                                                                                                                                                              Дачное ш.,                                                                                                                                                                                                                                                                                                                                                                             1-е Мочищенское ш.,                                                                                                                                                                                                                                                                                                                                                    Мочищенское ш.,                                                                                                                                                                                                                                                                                                                                                    Красный пр-кт,                                                                                                                                                                                                                                                                                                                                                                    пл. им. Калинина,                                                                                                                                                                                                                                                                                                                                                        ул. Дуси Ковальчук,                                                                                                                                                                                                                                                                                                                                                            ул. Танковая,                                                                                                                                                                                                                                                                                                                                                                        ул. Ипподромская,                                                                                                                                                                                                                                                                                                                                                      ул. Гоголя,                                                                                                                                                                                                                                                                                                                                                                       ул. Кошурникова,                                                                                                                                                                                                                                                                                                                                                        пр-кт Дзержинского,                                                                                                                                                                                                                                                                                                                                                    о.п. «Ул. Ползунова»,                                                                                                                                                                                                                                                                                                                                                 пр-кт Дзержинского,                                                                                                                                                                                                                                                                                                                                                    ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                                    ул. Техническая,                                                                                                                                                                                                                                                                                                                                                          ул. Коминтерна,                                                                                                                                                                                                                                                                                                                                                       ул. Докучаева,                                                                                                                                                                                                                                                                                                                                                                 ул. Биатлонная</t>
   </si>
   <si>
     <t xml:space="preserve">1. Северное кладбище
 2. Почтовое отделение № 900 
 3. Завод «Искра»
 4. Ул. Чекалина 
 5. Ул. Магистральная                 
 6. Пер. 1-ый Магистральный
 7. Библиотека им. М. Горького
 8. Г. Заволокина 
 9. Лесная
 10. Станция «Иня-Восточная»
 11. Ул. Кайтымовская
 12. Пос. Спартак
 13. ТЭЦ-4
 14. Ул. Объединения
 15. Завод Химконцентратов
 16. Ул. Писемского 
 17. Ул. Учительская 
 18. Ул. 25 лет Октября 
 19. ДК им. Горького
 20. Стадион «Сибирь»
 21. Универмаг «Калининский»
 22. Городская больница
@@ -7673,57 +7455,50 @@
 Малый класс категории М3,
 Экологический класс – Евро-4, Евро-5
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Экологический класс – Евро-5
 </t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4, Евро-5</t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М3, 
 Экологический класс – Евро-4</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4</t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-4, Евро-5</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Малый класс категории М3,
 Экологический класс – Евро-4
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Средний класс,
 Экологический класс – Евро-5
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4
 </t>
   </si>
@@ -8622,107 +8397,50 @@
 28. Авиационный колледж
 29. Гостиница «Северная»
 30. Ул. Волочаевская 
 31. Бизнес-инкубатор
 32. Ул. Национальная 
 33. Ул. Есенина 
 34. Клуб «Калейдоскоп»             
 35. Ул. Куприна
 36. Ул. Куприна
 37. Ул. Карбышева
 38. Гусинобродское шоссе
 39. Новосибирский автовокзал-Главный
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Саввы Кожевникова                                                                                                                                                                                                                                                                                                                                                       2. Ул. Урожайная                                                                                                                                                                                                                                                                                                                                                             3. Северо-Чемской ж/м                                                                                                                                                                                                                                                                                                                                                             4. Ул. Комсомольская                                                                                                                                                                                                                                                                                                                                                       5. Ул. Сержанта Коротаева                                                                                                                                                                                                                                                                                                                                            6. Ул. Оловозаводская
 7. Ул. Тюменская                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   8. Оловозавод                                                                                                                                                                                                                                                                                                                                                                             
 9. Разъезд Бугринский                                                                                                                                                                                                                                                                                                                                                             10. Лыжная база                                                                                                                                                                                                                                                                                                                                                            11. Тульский мост                                                                                                                                                                                                                                                                                                                                                                  12. Ул. Немировича-Данченко                                                                                                                                                                                                                                                                                                                                  13. Колледж автосервиса и дорожного хозяйства                                                                                                                                                                                                                                                                                                                                                14. ГУМ                                                                                                                                                                                                                                                                                                                                                                                   15. М. «Площадь Маркса»                                                                                                                                                                                                                                                                                                                                            16. Телецентр                                                                                                                                                                                                                                                                                                                                                         17. Пл. им. Станиславского                                                                                                                                                                                                                                                                                                                                           18. Монумент Славы 
 19. ПКиО им. Кирова                                                                                                                                                                                                                                                                                                                                                          20. ТЭЦ-2                                                                                                                                                                                                                                                                                                                                                                        21. ТЭЦ-3                                                                                                                                                                                                                                                                                                                                                                              22. Проезд Энергетиков                                                                                                                                                                                                                                                                                                                                                                     23. Лесоперевалка                                                                                                                                                                                                                                                                                                                                                           24. Димитровский мост                                                                                                                                                                                                                                                                                                                                                                               25. Ул. Фабричная                                                                                                                                                                                                                                                                                                                                                         26. Театр «Красный факел»                                                                                                                                                                                                                                                                                                                                       27. Вокзал «Новосибирск-Главный»                                                                                                                                                                                                                                                                                                                             28. Ул. Бурлинская                                                                                                                                                                                                                                                                                                                                                       29. Цирк                                                                                                                                                                                                                                                                                                                                                                              30. М. «Красный проспект»                                                                                                                                                                                                                                                                                                                                    31. Центральный рынок                                                                                                                                                                                                                                                                                                                                  32. М. «Маршала Покрышкина»                                                                                                                                                                                                                                                                                                                        33. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                34. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                   35. М. «Березовая роща»                                                                                                                                                                                                                                                                                                                                        36. Ул. Ломоносова                                                                                                                                                                                                                                                                                                                                                               37. Ул. Кошурникова                                                                                                                                                                                                                                                                                                                                                    38. М. «Золотая Нива»                                                                                                                                                                                                                                                                                                                                  39. Ул. Адриена Лежена                                                                                                                                                                                                                                                                                                                                                           40. Ул. Есенина
 41. Клуб «Калейдоскоп»                                                                                                                                                                                                                                                                                                                                                        42. Ул. Куприна                                                                                                                                                                                                                                                                                                                                                           43. Ул. Куприна                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                  44. Ул. Лазурная                                                                                                                                                                                                                                                                                                                                                                                                                                              45. Детский сад № 502                                                                                                                                                                                                                                                                                                                                                                                                                                                    46. Восточный ж/м                                                                                                                                                                                                                                                                                                                                                                                                                     47. Ул. В. Высоцкого                                                                                                                                                                                                                                                                                                                                                                                                                                            48. Плющихинский ж/м                                                                                                                                                                                                                                                                                                                                                                                                                                                                      49. Сквер                                                                                                                                                                                                                                                                                                                                                                                                                                                             50. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                                                      51. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                                                                                                     52. Ул. Татьяны Снежиной
 53. Три тополя
 54. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Цветущая Плющиха
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Волейбольный центр
 2. Ул. Селезнева
 3. Школа № 96
 4. ТиКРЦ «Сибирский Молл»
 5. Ул. Кошурникова
 6. М. «Золотая Нива»
 7. Ул. Адриена Лежена
 8. Ул. Есенина
 9. Клуб «Калейдоскоп»
 10. Ул. Куприна
 11. Ул. Куприна
 12. Ул. Карбышева
 13.Ул. В. Высоцкого                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   
 14. Плющихинский ж/м                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            
 15. Сквер                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          
 16. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      
 17. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                         
 18. Ул. Татьяны Снежиной
 19. Три тополя
 20. Цветущая Плющиха
 </t>
   </si>
   <si>
     <t>Большой класс - 3</t>
   </si>
@@ -9867,92 +9585,50 @@
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «ЖК «Северная корона»),
 Красный пр-кт,
 ул. Мясниковой,
 ул. Фадеева, 
 пер. Рекордный,
 ул. Объединения,  
 ул. Курчатова, 
 ул. Рассветная, 
 ул. Краузе, 
 ул. Кочубея, 
 ул. Мясниковой,
 ул. Тюленина, 
 ул. Гребенщикова, 
 ул. Краузе, 
 ул. Кедровая, 
 1-е Мочищенское ш.,  
 Мочищенское ш., 
 Красный пр-кт, 
 пл. им. Калинина,
 ул. Дуси Ковальчук
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Цветущая Плющиха
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">(п.м.о. «Ул. Александра Чистякова»),                                              
 ул. Александра Чистякова,                     
 ул. Виктора Шевелева,                              
 ул. Петухова, 
 пер. 18-й Бронный, 
 ул. Бронная,  
 ул. Комсомольская, 
 ул. Тюменская, 
 ул. Аникина, 
 ул. Мира,  
 тер. СТЦ «Мега»,
 ул. Ватутина, 
 пл. им. Карла Маркса, 
 ул. Титова, 
 пл. им. Станиславского,
 ул. Станиславского, 
 ул. Немировича-Данченко, 
 ул. Троллейная, 
 ул. Хилокская, 
 ул. Петухова, 
 пл. им. Кирова,
 ул. Петухова,
 ул. Виктора Шевелева,                              
 ул. Александра Чистякова,                     
 (п.м.о. «Ул. Александра Чистякова»)
@@ -10261,171 +9937,79 @@
 ул. Тимакова     
                                                                                                                                                                                                                                                                                                                                                               </t>
   </si>
   <si>
     <t>54АВ80/0725</t>
   </si>
   <si>
     <t>Биатлонный комплекс – Вокзал "Новосибирск-Главный"</t>
   </si>
   <si>
     <t>Всего автобусных маршрутов: 59</t>
   </si>
   <si>
     <t>54ТЛ15к/0725</t>
   </si>
   <si>
     <t>1. М. «Площадь Маркса» (ул. Покрышкина)                                                                                                                                                                                                                                                                                                                                                      2. Ул. Покрышкина                                                                                                                                                                                                                                                                                                                                                                   3. Ул. Вертковская                                                                                                                                                                                                                                                                                                                                                                  4. Из-во «Советская Сибирь»                                                                                                                                                                                                                                                                                                                                       5. Пл. Сибиряков-Гвардейцев                                                                                                                                                                                                                                                                                                                                        6. Ул. Мира                                                                                                                                                                                                                                                                                                                                                                             7. Строительная                                                                                                                                                                                                                                                                                                                                                                  8. Поликлиника № 21                                                                                                                                                                                                                                                                                                                                                                        9. Оловозавод                                                                                                                                                                                                                                                                                                                                                                            10. Ул. Брюллова                                                                                                                                                                                                                                                                                                                                                              11. Промышленная                                                                                                                                                                                                                                                                                                                                                      12. Ул. Балканская                                                                                                                                                                                                                                                                                                                                                       13. Ул. Комсомольская                                                                                                                                                                                                                                                                                                                                                  14. Северо-Чемской ж/м</t>
   </si>
   <si>
     <t xml:space="preserve">1. Северо-Чемской ж/м                                                                                                                                                                                                                                                                                                                                                      2. Ул. Комсомольская                                                                                                                                                                                                                                                                                                                                                     3. Ул. Балканская                                                                                                                                                                                                                                                                                                                                                             4. Ул. Тюменская                                                                                                                                                                                                                                                                                                                                                                             5. Оловозавод                                                                                                                                                                                                                                                                                                                                                                              6. Поликлиника № 21                                                                                                                                                                                                                                                                                                                                                                         7. Строительная                                                                                                                                                                                                                                                                                                                                                                 8. Ул. Мира                                                                                                                                                                                                                                                                                                                                                                          9. Пл. Сибиряков-Гвардейцев                                                                                                                                                                                                                                                                                                                                              10. Из-во «Советская Сибирь»                                                                                                                                                                                                                                                                                                                                   11. Гвардейская                                                                                                                                                                                                                                                                                                                                                                12. Ул. Покрышкина                                                                                                                                                                                                                                                                                                                                                           13. М. «Площадь Маркса» (ул. Покрышкина)                                                                                                                                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t>Ул. Александра Анцупова - Планетарий</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Ул. Александра Анцупова 
-[...85 lines deleted...]
-  <si>
     <t xml:space="preserve">(без отстоя) ул. Взлетная,
 ул. Ключ-Камышенское Плато,
 ул. Выборная, 
 ул. Пролетарская,
 ул. Выборная,
 ул. Кирова, 
 ул. Бориса Богаткова, 
 о.п. «Библиотека им. Цветаевой», 
 ул. Бориса Богаткова, 
 ул. Есенина, 
 ул. Волочаевская, 
 пр-кт Дзержинского, 
 Каменское ш., 
 (п.м.о. «Ул. Александра Анцупова»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Александра Анцупова»),
 Каменское ш., 
 пр-кт Дзержинского, 
 ул. Волочаевская, 
 ул. Есенина, 
 ул. Бориса Богаткова, 
 ул. Кирова, 
 ул. Выборная, 
 ул. Пролетарская,
 ул. Выборная,
 ул. Ключ-Камышенское Плато,
 ул. Взлетная (без отстоя)
-</t>
-[...3 lines deleted...]
-с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1.Биатлонный комплекс 
 2.Новосибирский автовокзал-Главный 
 3.Гусинобродское шоссе 
 4.Ул. Карбышева               
 5.Ул. Толбухина                      
 6. Волочаевский ж/м             
 7. Ул. Куприна                    
 8.Ул. Куприна                          
 9. Клуб "Калейдоскоп"       
 10. Ул. Адриена Лежена  
 11. М. «Золотая Нива»            
 12. Ул. Стофато                 
 13. Сквер Героев Донбасса 
 14. Педагогический лицей им. А.С. Пушкина             
 15. Ул. Б. Богаткова          
 16. Ул. Пролетарская        
 17. Ул. Тополевая             
 18. ТРЦ «Аура»               
 19. Хореографическое училище                            
 20. Пл. им. Ленина           
 21. ЦУМ                           
 22. Вокзал «Новосибирск-Главный»
@@ -11548,88 +11132,50 @@
 32. Пл. им. Свердлова
 33. Ул. Колыванская                              
 34. Парк «Городское начало»   
 35. М. «Спортивная»
 36. Пл. Лыщинского 
 37. М. «Студенческая»
 38. Башня 
 39. М. «Площадь Маркса»
 40. Телецентр
 41. Пл. им. Станиславского
 42. Ул. Степная 
 43. Ул. Станиславского 
 44. Станиславский ж/м
 45. Кирзавод
 46. Автокомбинат
 47. Бульвар Победы
 48. Ул. Хилокская 
 49. ТК «Толмачевский»
 50. Складская                                         
 51. Машкомплект                            
 52. Толмачевское шоссе                                        
 53. Пригородный простор
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Микрорайон «Стрижи»                                                                                                                                                                                                                                                                                                                                                                                                                                                     2. Карьер Мочище                                                                                                                                                                                                                                                                                                                                                                                                                                        3. ЖК «Светлая роща»                                                                                                                                                                                                                                                                                                                                                                                                                                   4. Библиотека им. Шишкова
-[...36 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Пос. Клюквенный
 2. Станция «Иня-Восточная»
 3. Ул. Кайтымовская 
 4. Ул. Тайгинская 
 5. Снегири ж/м
 6. Ул. Рассветная 
 7. Торговый центр 
 8. Поликлиника № 29 
 9. Ул. Родники
 10. Магазин «Радуга»          
 11. Ул. Краузе                                 
 12. Ул. Гребенщикова             
 13. ТК «Лента»    
 14. ЖК «Северная корона»
 15. Спортивный комплекс
 16. Школа № 211                            
 17. Ул. Свечникова                  
 18. Ледовая арена                       
 19. Ул. Тюленина  
 20. Ул. Макаренко            
 21. Завод «Север»                        
 22. Ул. Зареченская
 23. Ул. Георгия Колонды      
 24. Ул. Северная
 25. Театральный институт
@@ -11668,56 +11214,50 @@
 24. Ул. Рассветная 
 25. Снегири ж/м
 26. Ул. Тайгинская 
 27. Ул. Кайтымовская
 28. Станция «Иня-Восточная»
 29. Пос. Клюквенный
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),     
 с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 05.07.2024 № 121-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
-</t>
-[...4 lines deleted...]
-с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),            
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Белоусова
 2. Ул. Тружеников
 3. Шлюзы
 4. Дом молодежи «Маяк»
 5. Высший колледж информатики
 6. Проспект Университетский
 7. Цветной проезд
 8. Ул. Жемчужная 
 9. Дом Ученых 
 10. Морской проспект
 11. Институт Гидродинамики
@@ -12096,55 +11636,50 @@
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 21.09.2024 изменение маршрута (Приказ ДТиДБК от 19.09.2024 № 223-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">с 28.05.2025 отмена маршрута (Приказ ДТ от 27.05.2025 № 0035-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 28.10.2024 изменение маршрута (Приказ ДТиДБК от 10.10.2024 № 248-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0020-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
@@ -12179,62 +11714,52 @@
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
 с 16.09.2024 изменение маршрута (Приказ ДТиДБК от 02.09.2024 № 189-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 28.10.2024 изменение маршрута  (Приказ ДТиДБК от 17.10.2024 № 252-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 09.04.2025 отмена маршрута (Приказ ДТ от 08.04.2025 № 0006-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
  с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
-</t>
-[...3 lines deleted...]
-с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),        
 с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t>54МТ84/1225</t>
   </si>
   <si>
     <t>Затулинский ж/м - Станиславский ж/м</t>
   </si>
   <si>
     <t xml:space="preserve">1. Станиславский ж/м
 2. Ул. Станиславского
 3. Ул. Степная
 4. Пл. им. Станиславского
 5. Телецентр
 6. М. «Площадь Маркса» (ул. Покрышкина)
@@ -12363,53 +11888,50 @@
 ул. Фабричная,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М2,
 Экологический класс –</t>
   </si>
   <si>
     <t xml:space="preserve">с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)  
 </t>
   </si>
   <si>
     <t>Всего таксомоторных маршрутов: 33</t>
   </si>
   <si>
     <t>Всего городских маршрутов: 116</t>
   </si>
   <si>
     <t xml:space="preserve">с 24.12.2025 изменение маршрута (Приказ ДТ от 22.12.2025 № 0112-од)
 с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>5 года включительно</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Средний класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 13.02.2026 изменение маршрута (Приказ ДТ от 03.02.2026 № 0006-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 2
 Средний класс – 1
 </t>
   </si>
   <si>
@@ -12925,50 +12447,548 @@
 ул. Владимировская,
 ул. Дуси Ковальчук, 
 пл. им. Калинина, 
 ул. Дуси Ковальчук, 
 ул. Богдана Хмельницкого, 
 ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского, 
 Каменское ш., 
 (п.м.о. «Ул. Александра Анцупова»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 04.03.2026 изменение маршрута (Приказ ДТ от 26.02.2026 № 0015-од),   
 с 01.12.2025 изменение маршрута (Приказ ДТ от 24.11.2025 № 0097-од),   
 с 06.10.2025 изменение маршрута (Приказ ДТ от 29.09.2025 № 0075-од),   
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
  с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М2, 
 Экологический класс – Евро- 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной
+4. Ул. Виталия Потылицына
+5. Детский сад № 100  
+6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Детский сад № 502
+11. Ул. Лазурная 
+12. Волочаевский ж/м
+13. Ул. Доватора 
+14. Библиотека им. Цветаевой
+15. Ул. Есенина 
+16. Ул. Национальная 
+17. Бизнес-инкубатор
+18. Река Каменка 
+19. Ул. Волочаевская 
+20. Гостиница «Северная»
+21. Авиационный колледж
+22. Ул. Королева 
+23. Ул. Красина 
+24. ПКиО «Березовая роща»
+25. СИБИРЬ-КОНЦЕРТ
+26. Ул. Некрасова 
+27. Ул. Ипподромская
+28. Плехановский ж/м
+29. Ул. Народная 
+30. Городская больница
+31. Университет путей сообщения
+32. М. «Заельцовская»
+33. Театральный институт
+34. Ул. Дачная 
+35. Ботанический ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Ботанический ж/м
+2. Дом ветеранов
+3. Ул. Дачная 
+4. Театральный институт
+5. М. «Заельцовская»
+6. Пл. им. Калинина
+7. Университет путей сообщения
+8. Городская больница
+9. Универмаг «Калининский»
+10. Ул. Народная 
+11. Плехановский ж/м
+12. Ул. Ипподромская 
+13. Ул. Д. Бедного    
+14. Ул. Некрасова 
+15. СИБИРЬ-КОНЦЕРТ
+16. ПКиО «Березовая роща»
+17. Ул. Красина 
+18. Ул. Королева 
+19. Авиационный колледж
+20. Гостиница «Северная»
+21. Ул. Волочаевская 
+22. Река Каменка
+23. Бизнес-инкубатор
+24. Ул. Национальная 
+25. Ул. Есенина 
+26. Библиотека им. Цветаевой
+27. Ул. Доватора 
+28. Волочаевский ж/м
+29. Ул. Лазурная 
+30. Детский сад № 502
+31. Восточный ж/м
+32. Ул. В. Высоцкого 
+33. Плющихинский ж/м
+34. Сквер
+35. Детский сад № 100                                                                                                                                                                                                                                                                      36. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                           37. Ул. Татьяны Снежиной
+38. Три тополя
+39. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),   
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
+с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Стрижи»                                                                                                                                                                                                                                                                                                                                                                                                                                                     2. Карьер Мочище                                                                                                                                                                                                                                                                                                                                                                                                                                        3. ЖК «Светлая роща»                                                                                                                                                                                                                                                                                                                                                                                                                                   4. Библиотека им. Шишкова
+5. Ул. Кубовая
+6. Ул. Виталия Цымановского                                                                                                                                                                                                                                                                                                                                                                                                                                         7. Ул. Гребенщикова                                                                                                                                                                                                                                                                                                                                                                                                                                
+8. ТК «Лента»     
+9. ЖК «Северная корона»
+10. Спортивный комплекс                                                                                                                                                                                                                                                                                                                                                                                                                             11. Школа № 211 
+12. Ул. Свечникова                                                                                                                                                                                                                                                                                                                                                                                                                                      13. Ледовая арена                                                                                                                                                                                                                                                                                                                                                                                                                                     14. Ул. Земнухова                                                                                                                                                                                                                                                                                                                                                                                                                                      
+15. Торговый центр
+16. Ул. Рассветная 
+17. Магазин
+18. Ул. Курчатова
+19. Ул. Макаренко
+20. Библиотека им. Лермонтова
+21. Магазин «Юбилейный»
+22. Ул. Дунаевского
+23. Ул. Объединения
+24. Завод Химконцентратов
+25. Ул. Писемского 
+26. Ул. Учительская 
+27. Ул. О. Дундича 
+28. Библиотека им. Островского
+29. Сквер «Авиаконструктора Антонова»
+30. Дом одежды
+31. Гипроуголь
+32. Ул. Волочаевская
+33. Река Каменка 
+34. Бизнес-инкубатор                                                                                                                                                                                                                                                                                                                                                                                                                             35. Ул. Национальная
+36. Ул. Есенина
+37. Библиотека им. Цветаевой
+38. Ул. Доватора                                                                                                                                                                                                                                                                                                                                                                                                                                 39. Волочаевский ж/м                                                                                                                                                                                                                                                                                                                                                                                                                      40. Ул. Карбышева                                                                                                                                                                                                                                                                                                                                                                                                                                    41. Ул. В. Высоцкого 
+42. Плющихинский ж/м
+43. Сквер
+44. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                 45. Ул. Виталия Потылицына 
+46. Ул. Татьяны Снежиной
+47. Три тополя                           
+48. ЦветущаяПлющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                                                                                                  4. Ул. Виталия Потылицына                                                                                                                                                                                                     
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                         6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Ул. Карбышева
+11. Ул. Толбухина 
+12. Волочаевский ж/м
+13. Ул. Доватора                                                                                                                                                                                                                                                                                                                                                                                                                               14. Библиотека им. Цветаевой                                                                                                                                                                                                                                                                                                                                                                                                                                           15. Ул. Есенина                                                                                                                                                                                                                                                                                                                                                                                                                                    16. Ул. Национальная                                                                                                                                                                                                                                                                                                                                                                                                                   17. Бизнес-инкубатор
+18. Река Каменка
+19. Ул. Волочаевская 
+20. ДК им. Чкалова
+21. Гипроуголь
+22. Дом одежды
+23. Сквер «Авиаконструктора Антонова»
+24. Библиотека им. Островского
+25. Ул. О. Дундича 
+26. Ул. Учительская 
+27. Ул. Писемского 
+28. Завод Химконцентратов
+29. Ул. Объединения
+30. Ул. Дунаевского
+31. Магазин «Юбилейный»
+32. Библиотека им. Лермонтова
+33. Ул. Макаренко
+34. Ул. Курчатова
+35. Магазин
+36. Ул. Рассветная 
+37. Торговый центр
+38. Поликлиника № 29
+39. Ул. Земнухова
+40. Ледовая арена                                                                                                                                                                                                                                                                                                                                                                                                                                  41. Ул. Свечникова  
+42. Школа № 211
+43. Спортивный комплекс
+44. ЖК «Северная корона»
+45. ТК «Лента»                                                                                                                                                                                                                                                                                                                                                                                                                            46. Ул. Гребенщикова 
+47. Ул. Виталия Цымановского                                                                                                                                                                                                                                                                                                                                                                                                                                         48. Ул. Кубовая                                                                                                                                                                                                                                                                                                                                                                                                                                    49. Библиотека им. Шишкова                                                                                                                                                                                                                                                                                                                                                                                                                            50. ЖК «Светлая роща»
+51. Микрорайон «Стрижи»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),              
+с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Ул. Александра Анцупова 
+2. Ул. Ивана Салащенко
+3. Ул. Полякова 
+4. Каменское шоссе
+5. Сады
+6. Золотая горка
+7. Ул. Седова 
+8. Ул. Ползунова 
+9. Сад им. Дзержинского
+10. Ул. Волочаевская 
+11. Река Каменка
+12. Бизнес-инкубатор
+13. Ул. Национальная 
+14. Ул. Адриена Лежена
+15. М. «Золотая Нива»
+16. Ул. Федосеева 
+17. Ул. Гаранина 
+18. Ул. Воинская 
+19. Ул. Красноармейская 
+20. Ул. Белинского 
+21. Октябрьский рынок
+22. Универмаг «Октябрьский»
+23. Ул. Никитина 
+24. Ул. Коммунстроевская 
+25. Ул. Дунайская 
+26. Ул. Воскова 
+27. Ул. Сестрорецкая 
+28. Инюшенский бор
+29. Колледж телекоммуникаций и информатики
+30. НГПУ
+31. Общежитие НГПУ
+32. Ул. Рябиновая
+33. СибНИИ энергетики
+34. Ул. Кленовая 
+35. СНТ «Ветеран труда»
+36. ТЭЦ-5
+37. Птицефабрика
+38. Поликлиника № 7
+39. Ул. Пролетарская, 261
+40. Планетарий
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Планетарий
+2. Ул. Пролетарская, 261
+3. Поликлиника № 7
+4. Птицефабрика
+5. ТЭЦ-5
+6. СНТ «Ветеран труда»
+7. Ул. Кленовая 
+8. СибНИИ энергетики
+9. Ул. Рябиновая
+10. Общежитие НГПУ
+11. НГПУ
+12. Колледж телекоммуникаций и информатики
+13. Инюшенский бор
+14. Ул. Сестрорецкая 
+15. Ул. Воскова 
+16. Ул. Дунайская 
+17. Ул. Коммунстроевская 
+18. Ул. Никитина 
+19. Универмаг «Октябрьский»
+20. Октябрьский рынок
+21. Ул. Белинского 
+22. Ул. Красноармейская 
+23. Ул. Воинская 
+24. Ул. Гаранина 
+25. Ул. Федосеева 
+26. М. «Золотая Нива»
+27. Ул. Адриена Лежена
+28. Ул. Есенина 
+29. Библиотека им. Цветаевой
+30. Ул. Есенина 
+31. Ул. Национальная 
+32. Бизнес-инкубатор
+33. Река Каменка
+34. Ул. Волочаевская 
+35. Сад им. Дзержинского
+36. Ул. Ползунова 
+37. Ул. Седова 
+38. Золотая горка
+39. Сады
+40. Каменское шоссе
+41. Ул. Полякова 
+42. Ул. Ивана Салащенко
+43. Ул. Александра Анцупова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
+с 08.08.2025 изменение маршрута (Приказ ДТ от 30.07.2025 № 0058-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной
+4. Ул. Виталия Потылицына
+5. Детский сад № 100
+6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого
+9. Восточный ж/м
+10. Гусинобродское шоссе
+11. Ул. Почтовая
+12. Школа № 71
+13. Ул. Техническая
+14. Река Каменка
+15. Ул. Волочаевская
+16. Сад им. Дзержинского
+17. Ул. Волочаевская 
+18. Гостиница «Северная»
+19. Авиационный колледж
+20. Ул. Королева 
+21. Ул. Красина 
+22. ПКиО «Березовая роща»
+23. СИБИРЬ-КОНЦЕРТ
+24. Ул. Ипподромская 
+25. М. «Маршала Покрышкина»
+26. Центральный рынок
+27. М. «Сибирская»
+28. М. «Красный проспект»
+29. Цирк
+30. Ул. Бурлинская 
+31. Вокзал «Новосибирск-Главный»
+32. ЦУМ
+33. Пл. им. Ленина
+34. Дом Ленина
+35. Театр «Глобус»
+36. М. «Октябрьская»
+37. ГПНТБ
+38. Универмаг «Октябрьский»
+39. Ул. Никитина 
+40. Ул. Тургенева 
+41. Ул. К. Либкнехта 
+42. Сквер Героев Донбасса
+43. Ул. Панфиловцев 
+44. НГАУ
+45. Сад Мичуринцев
+46. Ул. Куприна 
+47. Ул. Карбышева
+48. Ул. В. Высоцкого
+49. Плющихинский ж/м
+50. Сквер
+51. Детский сад № 100
+52. Ул. Виталия Потылицына
+53. Ул. Татьяны Снежиной
+54. Три тополя
+54. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
+с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три толя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                           4. Ул. Виталия Потылицына
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                    6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Гусинобродское шоссе
+11. Ул. Карбышева
+12. Ул. Толбухина 
+13. Волочаевский ж/м
+14. Ул. Куприна 
+15. Сад Мичуринцев                                                                                                                                                                                                                                                                                                                                                 16. НГАУ
+17. Ул. Панфиловцев 
+18. Сквер Героев Донбасса
+19. Ул. К. Либкнехта 
+20. Ул. Тургенева 
+21. Ул. Никитина 
+22. Универмаг «Октябрьский»
+23. ГПНТБ
+24. М. «Октябрьская»
+25. Театр «Глобус»
+26. Дом Ленина
+27. Пл. им. Ленина
+28. ЦУМ
+29. Вокзал «Новосибирск-Главный»
+30. Ул. Бурлинская 
+31. Цирк
+32. М. «Красный проспект»
+33. Центральный рынок
+34. М. «Маршала Покрышкина»
+35. Ул. Ипподромская 
+36. СИБИРЬ-КОНЦЕРТ
+37. ПКиО «Березовая роща»
+38. Ул. Красина
+39. Ул. Королева
+40. Авиационный колледж
+41. Гостиница «Северная»
+42. Ул. Волочаевская 
+43. Сад им. Дзержинского
+44. Ул. Волочаевская
+45. Река Каменка 
+46. Ул. Техническая 
+47. Школа № 71
+48. Ул. Почтовая 
+49. Гусинобродское шоссе
+50. Ул. В. Высоцкого 
+51. Плющихинский ж/м
+52. Сквер
+53. Детский сад № 100                                                                                                                                                                                                                                                                                                                                              54. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                              55. Ул. Татьяны Снежиной
+56. Три тополя
+57. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                                  4. Ул. Виталия Потылицына
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                       6.  Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Гусинобродское шоссе
+11. Ул. Почтовая 
+12. Школа № 71
+13. Ул. Техническая 
+14. Река Каменка
+15. Ул. Волочаевская 
+16. Гостиница «Северная»
+17. Авиационный колледж
+18. Ул. Королева 
+19. Ул. Красина 
+20. ПКиО «Березовая роща»
+21. СИБИРЬ-КОНЦЕРТ
+22. Ул. Крылова 
+23. Экономический лицей 
+24. Ул. Каменская 
+25. Бассейн «Спартак»
+26. М. «Красный проспект»
+27. Цирк
+28. Ул. Бурлинская 
+29. Колледж им. Н. А. Лунина
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Колледж им. Н. А. Лунина 
+2. Железнодорожный районный суд
+3. Пл. Трубникова
+4. ул. 1905 года 
+5. Цирк
+6. М. «Красный проспект»
+7. Бассейн «Спартак»
+8. Ул. Каменская 
+9. Экономический лицей 
+10. Ул. Крылова 
+11. Ул. Крылова 
+12. СИБИРЬ-КОНЦЕРТ
+13. ПКиО «Березовая роща»
+14. Ул. Красина 
+15. Ул. Королева 
+16. Авиационный колледж
+17. Гостиница «Северная»
+18. Ул. Волочаевская 
+19. Река Каменка
+20. Ул. Техническая 
+21. Школа № 71
+22. Ул. Почтовая 
+23. Гусинобродское шоссе
+24. Ул. В. Высоцкого 
+25. Плющихинский ж/м
+26. Сквер
+27. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                      28. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                       29. Ул. Татьяны Снежиной 
+30. Три тополя                       
+31. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Река Каменка
+4. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                          5. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                 6. Ул. Ползунова                                                                                                                                                                                                                                                                                                                                                                  7. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                   8. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                              9. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                                 10. Авиационный колледж                                                                                                                                                                                                                                                                                                                                                                 11. Ул. Королева                                                                                                                                                                                                                                                                                                                                                               12. Ул. Красина                                                                                                                                                                                                                                                                                                                                                                 13. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                                         14. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                       15. Ул. Некрасова                                                                                                                                                                                                                                                                                                                                                             16. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                     17. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                                  18. Ул. Народная                                                                                                                                                                                                                                                                                                                                                                  19. Городская больница                                                                                                                                                                                                                                                                                                                                                  20. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                            21. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                    22. Театральный институт                                                                                                                                                                                                                                                                                                                                                             23. Ул. Северная                                                                                                                                                                                                                                                                                                                                                                24. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                                25. Ул. Байкальская                                                                                                                                                                                                                                                                                                                                                       26. Ул. Жуковского                                                                                                                                                                                                                                                                                                                                                          27. Ул. Бестужева                                                                                                                                                                                                                                                                                                                                                         28. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                                    29. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                       30. Лесная                                                                                                                                                                                                                                                                                                                                                                       31. Дом лесника                                                                                                                                                                                                                                                                                                                                                            32. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                            33. Дачное шоссе                                                                                                                                                                                                                                                                                                                                34. Эко-квартал                                                                                                                                                                                                                                                                                                                                                            35. Дачное шоссе                                                                                                                                                                                                                                                                                                                                36. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                         37. В/с «Ельцовка»                                                                                                                                                                                                                                                                                                                                                   38. Дом лесника                                                                                                                                                                                                                                                                                                                                                        39. Лесная                                                                                                                                                                                                                                                                                                                                                                 40. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                    41. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                             42. Храм Святого муч. Евгения                                                                                                                                                                                                                                                                                                                       43. Ул.Бестужева                                                                                                                                                                                                                                                                                                                                                  44. Ул.Жуковского                                                                                                                                                                                                                                                                                                                                                  45. Ул.Байкальская                                                                                                                                                                                                                                                                                                                                                      46. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                    47. Ул.Северная                                                                                                                                                                                                                                                                                                                                                      48. Театральный институт  
+49. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                  50. пл. им. Калинина                                                                                                                                                                                                                                                                                                                                           51. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                   52. Городская больница                                                                                                                                                                                                                                                                                                                                      53. Универмаг «Калининский»                                                                                                                                                                                                                                                                                                                         54. Ул.Народная                                                                                                                                                                                                                                                                                                                                                      55. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                            56. Ул.Ипподромская                                                                                                                                                                                                                                                                                                                                            57. Ул.Д. Бедного                                                                                                                                                                                                                                                                                                                                                      58. Ул.Некрасова                                                                                                                                                                                                                                                                                                                                                      59. ДК «Строитель»                                                                                                                                                                                                                                                                                                                                                60. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                               61. Ул.Красина                                                                                                                                                                                                                                                                                                                                                            62. Ул.Королева                                                                                                                                                                                                                                                                                                                                                         63. Радиоколледж                                                                                                                                                                                                                                                                                                                                                         64. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                    65. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                                 66. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                       67. Ул.Ползунова                                                                                                                                                                                                                                                                                                                                                       68. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                    69. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                               70. Река Каменка
+71. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                        72. Биатлонный комплекс                         
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),    
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
+с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  13              
+Малый класс категории М3 -  2
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович, 540323436410        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автобус, 
+Большой класс, 
+Малый класс категории М3,
+Экологический класс – Евро-4, Евро-5 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович, 540323436410      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович, 540323436410     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.05.2026 изменение маршрута (Приказ ДТ от 27.04.2026 № 0038-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -13235,104 +13255,98 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="632">
+  <cellXfs count="648">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -13373,53 +13387,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14027,109 +14038,100 @@
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -14278,53 +14280,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14430,168 +14429,231 @@
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -14983,51 +15045,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -15075,50 +15137,56 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -15404,12417 +15472,12407 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y235"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" style="36" customWidth="1"/>
-    <col min="2" max="2" width="16.5703125" style="32" customWidth="1"/>
+    <col min="1" max="1" width="5.28515625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" customWidth="1"/>
-    <col min="5" max="5" width="20.140625" style="40" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="11" width="12.5703125" style="40" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" style="38" customWidth="1"/>
+    <col min="7" max="7" width="20.5703125" style="38" customWidth="1"/>
+    <col min="8" max="8" width="18.7109375" style="38" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
+    <col min="10" max="11" width="12.5703125" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1"/>
-    <col min="15" max="15" width="28.85546875" style="178" customWidth="1"/>
-    <col min="16" max="16" width="23.5703125" style="40" customWidth="1"/>
+    <col min="15" max="15" width="28.85546875" style="175" customWidth="1"/>
+    <col min="16" max="16" width="23.5703125" style="38" customWidth="1"/>
     <col min="17" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
-    <col min="20" max="20" width="20.85546875" style="32" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="24" width="16.5703125" style="48" customWidth="1"/>
+    <col min="20" max="20" width="20.85546875" style="30" customWidth="1"/>
+    <col min="21" max="21" width="15.140625" style="46" customWidth="1"/>
+    <col min="22" max="22" width="19.42578125" style="214" customWidth="1"/>
+    <col min="23" max="24" width="16.5703125" style="46" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="600" t="s">
+      <c r="A1" s="614" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="600"/>
-[...22 lines deleted...]
-      <c r="Y1" s="600"/>
+      <c r="B1" s="614"/>
+      <c r="C1" s="614"/>
+      <c r="D1" s="614"/>
+      <c r="E1" s="614"/>
+      <c r="F1" s="614"/>
+      <c r="G1" s="614"/>
+      <c r="H1" s="614"/>
+      <c r="I1" s="614"/>
+      <c r="J1" s="614"/>
+      <c r="K1" s="614"/>
+      <c r="L1" s="614"/>
+      <c r="M1" s="614"/>
+      <c r="N1" s="614"/>
+      <c r="O1" s="614"/>
+      <c r="P1" s="614"/>
+      <c r="Q1" s="614"/>
+      <c r="R1" s="614"/>
+      <c r="S1" s="614"/>
+      <c r="T1" s="614"/>
+      <c r="U1" s="614"/>
+      <c r="V1" s="614"/>
+      <c r="W1" s="614"/>
+      <c r="X1" s="614"/>
+      <c r="Y1" s="614"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2"/>
-      <c r="B2" s="30"/>
-      <c r="C2" s="29"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="27"/>
       <c r="D2" s="5"/>
-      <c r="E2" s="39" t="s">
+      <c r="E2" s="37" t="s">
         <v>154</v>
       </c>
-      <c r="F2" s="39"/>
-[...4 lines deleted...]
-      <c r="K2" s="39"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
-      <c r="O2" s="39"/>
-      <c r="P2" s="174"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="171"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="13"/>
       <c r="U2" s="3"/>
-      <c r="V2" s="214"/>
+      <c r="V2" s="211"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
-      <c r="Y2" s="28"/>
+      <c r="Y2" s="26"/>
     </row>
     <row r="3" spans="1:25" ht="50.25" customHeight="1">
-      <c r="A3" s="601" t="s">
+      <c r="A3" s="615" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="601" t="s">
+      <c r="B3" s="615" t="s">
+        <v>282</v>
+      </c>
+      <c r="C3" s="533" t="s">
+        <v>283</v>
+      </c>
+      <c r="D3" s="533" t="s">
+        <v>284</v>
+      </c>
+      <c r="E3" s="533" t="s">
+        <v>285</v>
+      </c>
+      <c r="F3" s="617" t="s">
+        <v>147</v>
+      </c>
+      <c r="G3" s="533" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="617" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="537" t="s">
         <v>286</v>
       </c>
-      <c r="C3" s="519" t="s">
+      <c r="J3" s="538"/>
+      <c r="K3" s="538"/>
+      <c r="L3" s="539"/>
+      <c r="M3" s="533" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="533" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="535" t="s">
+        <v>380</v>
+      </c>
+      <c r="P3" s="533" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q3" s="533" t="s">
         <v>287</v>
       </c>
-      <c r="D3" s="519" t="s">
-[...41 lines deleted...]
-      <c r="T3" s="618" t="s">
+      <c r="R3" s="533" t="s">
+        <v>281</v>
+      </c>
+      <c r="S3" s="533" t="s">
+        <v>280</v>
+      </c>
+      <c r="T3" s="632" t="s">
         <v>237</v>
       </c>
-      <c r="U3" s="608" t="s">
-[...7 lines deleted...]
-      <c r="Y3" s="601" t="s">
+      <c r="U3" s="622" t="s">
+        <v>276</v>
+      </c>
+      <c r="V3" s="619" t="s">
+        <v>352</v>
+      </c>
+      <c r="W3" s="620"/>
+      <c r="X3" s="621"/>
+      <c r="Y3" s="615" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="164.25" customHeight="1">
-      <c r="A4" s="602"/>
-[...6 lines deleted...]
-      <c r="H4" s="604"/>
+      <c r="A4" s="616"/>
+      <c r="B4" s="616"/>
+      <c r="C4" s="534"/>
+      <c r="D4" s="534"/>
+      <c r="E4" s="534"/>
+      <c r="F4" s="618"/>
+      <c r="G4" s="534"/>
+      <c r="H4" s="618"/>
       <c r="I4" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>308</v>
-[...19 lines deleted...]
-      <c r="Y4" s="602"/>
+        <v>304</v>
+      </c>
+      <c r="M4" s="534"/>
+      <c r="N4" s="534"/>
+      <c r="O4" s="536"/>
+      <c r="P4" s="534"/>
+      <c r="Q4" s="582"/>
+      <c r="R4" s="534"/>
+      <c r="S4" s="534"/>
+      <c r="T4" s="633"/>
+      <c r="U4" s="623"/>
+      <c r="V4" s="212" t="s">
+        <v>349</v>
+      </c>
+      <c r="W4" s="157" t="s">
+        <v>350</v>
+      </c>
+      <c r="X4" s="157" t="s">
+        <v>351</v>
+      </c>
+      <c r="Y4" s="616"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="620" t="s">
+      <c r="A5" s="634" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="621"/>
-[...22 lines deleted...]
-      <c r="Y5" s="622"/>
+      <c r="B5" s="635"/>
+      <c r="C5" s="635"/>
+      <c r="D5" s="635"/>
+      <c r="E5" s="635"/>
+      <c r="F5" s="635"/>
+      <c r="G5" s="635"/>
+      <c r="H5" s="635"/>
+      <c r="I5" s="635"/>
+      <c r="J5" s="635"/>
+      <c r="K5" s="635"/>
+      <c r="L5" s="635"/>
+      <c r="M5" s="635"/>
+      <c r="N5" s="635"/>
+      <c r="O5" s="635"/>
+      <c r="P5" s="635"/>
+      <c r="Q5" s="635"/>
+      <c r="R5" s="635"/>
+      <c r="S5" s="635"/>
+      <c r="T5" s="635"/>
+      <c r="U5" s="635"/>
+      <c r="V5" s="635"/>
+      <c r="W5" s="635"/>
+      <c r="X5" s="635"/>
+      <c r="Y5" s="636"/>
     </row>
-    <row r="6" spans="1:25" s="38" customFormat="1" ht="190.5" customHeight="1">
+    <row r="6" spans="1:25" s="36" customFormat="1" ht="190.5" customHeight="1">
       <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="310" t="s">
+      <c r="B6" s="304" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="301">
+      <c r="C6" s="295">
         <v>2</v>
       </c>
-      <c r="D6" s="308" t="s">
+      <c r="D6" s="302" t="s">
         <v>123</v>
       </c>
-      <c r="E6" s="390" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="305">
+      <c r="E6" s="383" t="s">
+        <v>437</v>
+      </c>
+      <c r="F6" s="383" t="s">
+        <v>438</v>
+      </c>
+      <c r="G6" s="383" t="s">
+        <v>596</v>
+      </c>
+      <c r="H6" s="327" t="s">
+        <v>595</v>
+      </c>
+      <c r="I6" s="299">
         <f>J6+K6</f>
         <v>15.6</v>
       </c>
-      <c r="J6" s="305">
+      <c r="J6" s="299">
         <v>7.83</v>
       </c>
-      <c r="K6" s="305">
+      <c r="K6" s="299">
         <v>7.77</v>
       </c>
-      <c r="L6" s="305">
+      <c r="L6" s="299">
         <v>7.8</v>
       </c>
-      <c r="M6" s="300" t="s">
+      <c r="M6" s="294" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="306" t="s">
+      <c r="N6" s="300" t="s">
         <v>126</v>
       </c>
-      <c r="O6" s="302" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="306" t="s">
+      <c r="O6" s="296" t="s">
+        <v>747</v>
+      </c>
+      <c r="P6" s="172" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q6" s="300" t="s">
         <v>222</v>
       </c>
-      <c r="R6" s="306" t="s">
-        <v>293</v>
+      <c r="R6" s="300" t="s">
+        <v>289</v>
       </c>
       <c r="S6" s="11">
         <v>45992</v>
       </c>
-      <c r="T6" s="307" t="s">
-        <v>244</v>
+      <c r="T6" s="301" t="s">
+        <v>243</v>
       </c>
       <c r="U6" s="11">
         <v>46234</v>
       </c>
-      <c r="V6" s="311" t="s">
-        <v>819</v>
+      <c r="V6" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
-      <c r="Y6" s="308"/>
+      <c r="Y6" s="302"/>
     </row>
-    <row r="7" spans="1:25" s="38" customFormat="1" ht="186" customHeight="1">
-      <c r="A7" s="494">
+    <row r="7" spans="1:25" s="36" customFormat="1" ht="186" customHeight="1">
+      <c r="A7" s="508">
         <v>2</v>
       </c>
-      <c r="B7" s="598" t="s">
+      <c r="B7" s="612" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="498">
+      <c r="C7" s="512">
         <v>4</v>
       </c>
-      <c r="D7" s="500" t="s">
+      <c r="D7" s="514" t="s">
         <v>235</v>
       </c>
-      <c r="E7" s="445" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="502" t="s">
+      <c r="E7" s="438" t="s">
+        <v>464</v>
+      </c>
+      <c r="F7" s="438" t="s">
+        <v>465</v>
+      </c>
+      <c r="G7" s="438" t="s">
+        <v>484</v>
+      </c>
+      <c r="H7" s="516" t="s">
         <v>18</v>
       </c>
-      <c r="I7" s="526">
+      <c r="I7" s="540">
         <f t="shared" ref="I7:I20" si="0">J7+K7</f>
         <v>36.1</v>
       </c>
-      <c r="J7" s="526">
+      <c r="J7" s="540">
         <v>18.5</v>
       </c>
-      <c r="K7" s="526" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="526">
+      <c r="K7" s="540" t="s">
+        <v>305</v>
+      </c>
+      <c r="L7" s="540">
         <f>I7/2</f>
         <v>18.05</v>
       </c>
-      <c r="M7" s="447" t="s">
+      <c r="M7" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N7" s="447" t="s">
+      <c r="N7" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O7" s="445" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="447" t="s">
+      <c r="O7" s="438" t="s">
+        <v>747</v>
+      </c>
+      <c r="P7" s="501" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q7" s="434" t="s">
         <v>223</v>
       </c>
-      <c r="R7" s="447" t="s">
-[...2 lines deleted...]
-      <c r="S7" s="479">
+      <c r="R7" s="434" t="s">
+        <v>290</v>
+      </c>
+      <c r="S7" s="493">
         <v>45992</v>
       </c>
-      <c r="T7" s="481" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="479">
+      <c r="T7" s="495" t="s">
+        <v>243</v>
+      </c>
+      <c r="U7" s="493">
         <v>46234</v>
       </c>
-      <c r="V7" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y7" s="498"/>
+      <c r="V7" s="450" t="s">
+        <v>922</v>
+      </c>
+      <c r="W7" s="493"/>
+      <c r="X7" s="493"/>
+      <c r="Y7" s="512"/>
     </row>
-    <row r="8" spans="1:25" s="38" customFormat="1" ht="241.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y8" s="499"/>
+    <row r="8" spans="1:25" s="36" customFormat="1" ht="241.5" customHeight="1">
+      <c r="A8" s="509"/>
+      <c r="B8" s="613"/>
+      <c r="C8" s="513"/>
+      <c r="D8" s="515"/>
+      <c r="E8" s="439"/>
+      <c r="F8" s="439"/>
+      <c r="G8" s="439"/>
+      <c r="H8" s="517"/>
+      <c r="I8" s="541"/>
+      <c r="J8" s="541"/>
+      <c r="K8" s="541"/>
+      <c r="L8" s="541"/>
+      <c r="M8" s="435"/>
+      <c r="N8" s="435"/>
+      <c r="O8" s="439"/>
+      <c r="P8" s="503"/>
+      <c r="Q8" s="435"/>
+      <c r="R8" s="435"/>
+      <c r="S8" s="494"/>
+      <c r="T8" s="496"/>
+      <c r="U8" s="435"/>
+      <c r="V8" s="451"/>
+      <c r="W8" s="494"/>
+      <c r="X8" s="494"/>
+      <c r="Y8" s="513"/>
     </row>
-    <row r="9" spans="1:25" s="38" customFormat="1" ht="218.25" customHeight="1">
-      <c r="A9" s="494">
+    <row r="9" spans="1:25" s="36" customFormat="1" ht="218.25" customHeight="1">
+      <c r="A9" s="508">
         <v>3</v>
       </c>
-      <c r="B9" s="598" t="s">
+      <c r="B9" s="612" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="498">
+      <c r="C9" s="512">
         <v>5</v>
       </c>
-      <c r="D9" s="500" t="s">
-[...14 lines deleted...]
-      <c r="I9" s="526">
+      <c r="D9" s="514" t="s">
+        <v>750</v>
+      </c>
+      <c r="E9" s="438" t="s">
+        <v>439</v>
+      </c>
+      <c r="F9" s="438" t="s">
+        <v>440</v>
+      </c>
+      <c r="G9" s="438" t="s">
+        <v>462</v>
+      </c>
+      <c r="H9" s="438" t="s">
+        <v>463</v>
+      </c>
+      <c r="I9" s="540">
         <f t="shared" si="0"/>
         <v>37.6</v>
       </c>
-      <c r="J9" s="526">
+      <c r="J9" s="540">
         <v>18.600000000000001</v>
       </c>
-      <c r="K9" s="526">
+      <c r="K9" s="540">
         <v>19</v>
       </c>
-      <c r="L9" s="526">
+      <c r="L9" s="540">
         <v>18.8</v>
       </c>
-      <c r="M9" s="447" t="s">
+      <c r="M9" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N9" s="447" t="s">
+      <c r="N9" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O9" s="445" t="s">
-[...5 lines deleted...]
-      <c r="Q9" s="447" t="s">
+      <c r="O9" s="438" t="s">
+        <v>747</v>
+      </c>
+      <c r="P9" s="501" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q9" s="434" t="s">
         <v>223</v>
       </c>
-      <c r="R9" s="447" t="s">
-[...2 lines deleted...]
-      <c r="S9" s="479">
+      <c r="R9" s="434" t="s">
+        <v>290</v>
+      </c>
+      <c r="S9" s="493">
         <v>45992</v>
       </c>
-      <c r="T9" s="481" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="479">
+      <c r="T9" s="495" t="s">
+        <v>244</v>
+      </c>
+      <c r="U9" s="493">
         <v>46234</v>
       </c>
-      <c r="V9" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y9" s="498"/>
+      <c r="V9" s="450" t="s">
+        <v>925</v>
+      </c>
+      <c r="W9" s="493"/>
+      <c r="X9" s="493"/>
+      <c r="Y9" s="512"/>
     </row>
-    <row r="10" spans="1:25" s="38" customFormat="1" ht="259.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y10" s="499"/>
+    <row r="10" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
+      <c r="A10" s="509"/>
+      <c r="B10" s="613"/>
+      <c r="C10" s="513"/>
+      <c r="D10" s="515"/>
+      <c r="E10" s="439"/>
+      <c r="F10" s="439"/>
+      <c r="G10" s="439"/>
+      <c r="H10" s="439"/>
+      <c r="I10" s="541"/>
+      <c r="J10" s="541"/>
+      <c r="K10" s="541"/>
+      <c r="L10" s="541"/>
+      <c r="M10" s="435"/>
+      <c r="N10" s="435"/>
+      <c r="O10" s="439"/>
+      <c r="P10" s="503"/>
+      <c r="Q10" s="435"/>
+      <c r="R10" s="435"/>
+      <c r="S10" s="494"/>
+      <c r="T10" s="496"/>
+      <c r="U10" s="435"/>
+      <c r="V10" s="451"/>
+      <c r="W10" s="494"/>
+      <c r="X10" s="494"/>
+      <c r="Y10" s="513"/>
     </row>
-    <row r="11" spans="1:25" s="38" customFormat="1" ht="392.25" customHeight="1">
+    <row r="11" spans="1:25" s="36" customFormat="1" ht="392.25" customHeight="1">
       <c r="A11" s="10">
         <v>4</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="90">
+      <c r="C11" s="87">
         <v>7</v>
       </c>
-      <c r="D11" s="91" t="s">
+      <c r="D11" s="88" t="s">
         <v>228</v>
       </c>
-      <c r="E11" s="334" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="45" t="s">
+      <c r="E11" s="328" t="s">
+        <v>466</v>
+      </c>
+      <c r="F11" s="328" t="s">
+        <v>467</v>
+      </c>
+      <c r="G11" s="328" t="s">
+        <v>597</v>
+      </c>
+      <c r="H11" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I11" s="113">
+      <c r="I11" s="110">
         <f t="shared" si="0"/>
         <v>33.64</v>
       </c>
-      <c r="J11" s="113">
+      <c r="J11" s="110">
         <v>16.82</v>
       </c>
-      <c r="K11" s="113">
+      <c r="K11" s="110">
         <v>16.82</v>
       </c>
-      <c r="L11" s="113">
+      <c r="L11" s="110">
         <v>16.82</v>
       </c>
-      <c r="M11" s="88" t="s">
+      <c r="M11" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="N11" s="88" t="s">
+      <c r="N11" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O11" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O11" s="204" t="s">
+        <v>747</v>
+      </c>
+      <c r="P11" s="172" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q11" s="300" t="s">
+        <v>291</v>
+      </c>
+      <c r="R11" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S11" s="11">
         <v>45566</v>
       </c>
-      <c r="T11" s="89" t="s">
-        <v>245</v>
+      <c r="T11" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U11" s="11">
         <v>46660</v>
       </c>
-      <c r="V11" s="311" t="s">
-        <v>819</v>
+      <c r="V11" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
-      <c r="Y11" s="91"/>
+      <c r="Y11" s="88"/>
     </row>
-    <row r="12" spans="1:25" s="38" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A12" s="494">
+    <row r="12" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
+      <c r="A12" s="508">
         <v>5</v>
       </c>
-      <c r="B12" s="496" t="s">
+      <c r="B12" s="510" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="498">
+      <c r="C12" s="512">
         <v>8</v>
       </c>
-      <c r="D12" s="500" t="s">
-[...14 lines deleted...]
-      <c r="I12" s="526">
+      <c r="D12" s="514" t="s">
+        <v>356</v>
+      </c>
+      <c r="E12" s="438" t="s">
+        <v>457</v>
+      </c>
+      <c r="F12" s="438" t="s">
+        <v>458</v>
+      </c>
+      <c r="G12" s="438" t="s">
+        <v>598</v>
+      </c>
+      <c r="H12" s="438" t="s">
+        <v>441</v>
+      </c>
+      <c r="I12" s="540">
         <f t="shared" si="0"/>
         <v>48.9</v>
       </c>
-      <c r="J12" s="526">
+      <c r="J12" s="540">
         <v>24.4</v>
       </c>
-      <c r="K12" s="526">
+      <c r="K12" s="540">
         <v>24.5</v>
       </c>
-      <c r="L12" s="526">
+      <c r="L12" s="540">
         <v>24.45</v>
       </c>
-      <c r="M12" s="447" t="s">
+      <c r="M12" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N12" s="447" t="s">
+      <c r="N12" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O12" s="445" t="s">
-[...5 lines deleted...]
-      <c r="Q12" s="447" t="s">
+      <c r="O12" s="438" t="s">
+        <v>748</v>
+      </c>
+      <c r="P12" s="501" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q12" s="434" t="s">
         <v>223</v>
       </c>
-      <c r="R12" s="447" t="s">
-[...2 lines deleted...]
-      <c r="S12" s="479">
+      <c r="R12" s="434" t="s">
+        <v>290</v>
+      </c>
+      <c r="S12" s="493">
         <v>45992</v>
       </c>
-      <c r="T12" s="445" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="479">
+      <c r="T12" s="438" t="s">
+        <v>244</v>
+      </c>
+      <c r="U12" s="493">
         <v>46234</v>
       </c>
-      <c r="V12" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y12" s="498"/>
+      <c r="V12" s="450" t="s">
+        <v>926</v>
+      </c>
+      <c r="W12" s="493"/>
+      <c r="X12" s="493"/>
+      <c r="Y12" s="512"/>
     </row>
-    <row r="13" spans="1:25" s="38" customFormat="1" ht="288.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y13" s="499"/>
+    <row r="13" spans="1:25" s="36" customFormat="1" ht="288.75" customHeight="1">
+      <c r="A13" s="509"/>
+      <c r="B13" s="511"/>
+      <c r="C13" s="513"/>
+      <c r="D13" s="515"/>
+      <c r="E13" s="439"/>
+      <c r="F13" s="439"/>
+      <c r="G13" s="439"/>
+      <c r="H13" s="439"/>
+      <c r="I13" s="541"/>
+      <c r="J13" s="541"/>
+      <c r="K13" s="541"/>
+      <c r="L13" s="541"/>
+      <c r="M13" s="435"/>
+      <c r="N13" s="435"/>
+      <c r="O13" s="439"/>
+      <c r="P13" s="503"/>
+      <c r="Q13" s="435"/>
+      <c r="R13" s="435"/>
+      <c r="S13" s="494"/>
+      <c r="T13" s="439"/>
+      <c r="U13" s="435"/>
+      <c r="V13" s="451"/>
+      <c r="W13" s="494"/>
+      <c r="X13" s="494"/>
+      <c r="Y13" s="513"/>
     </row>
-    <row r="14" spans="1:25" s="38" customFormat="1" ht="409.5" customHeight="1">
+    <row r="14" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A14" s="10">
         <v>6</v>
       </c>
-      <c r="B14" s="98" t="s">
+      <c r="B14" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="94">
+      <c r="C14" s="91">
         <v>10</v>
       </c>
-      <c r="D14" s="198" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="45" t="s">
+      <c r="D14" s="195" t="s">
+        <v>599</v>
+      </c>
+      <c r="E14" s="368" t="s">
+        <v>442</v>
+      </c>
+      <c r="F14" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="333" t="s">
-        <v>765</v>
+      <c r="G14" s="327" t="s">
+        <v>751</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="I14" s="113">
+        <v>752</v>
+      </c>
+      <c r="I14" s="110">
         <f t="shared" si="0"/>
         <v>36.519999999999996</v>
       </c>
-      <c r="J14" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L14" s="101">
+      <c r="J14" s="103" t="s">
+        <v>306</v>
+      </c>
+      <c r="K14" s="103" t="s">
+        <v>307</v>
+      </c>
+      <c r="L14" s="98">
         <v>18.260000000000002</v>
       </c>
-      <c r="M14" s="76" t="s">
+      <c r="M14" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N14" s="88" t="s">
+      <c r="N14" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O14" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q14" s="378" t="s">
+      <c r="O14" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P14" s="172" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q14" s="371" t="s">
         <v>223</v>
       </c>
-      <c r="R14" s="378" t="s">
-        <v>294</v>
+      <c r="R14" s="371" t="s">
+        <v>290</v>
       </c>
       <c r="S14" s="11">
         <v>45992</v>
       </c>
-      <c r="T14" s="89" t="s">
-        <v>245</v>
+      <c r="T14" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U14" s="11">
         <v>46234</v>
       </c>
-      <c r="V14" s="311" t="s">
-        <v>948</v>
+      <c r="V14" s="305" t="s">
+        <v>927</v>
       </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
-      <c r="Y14" s="91"/>
+      <c r="Y14" s="88"/>
     </row>
-    <row r="15" spans="1:25" s="38" customFormat="1" ht="291.75" customHeight="1">
+    <row r="15" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
       <c r="A15" s="10">
         <v>7</v>
       </c>
-      <c r="B15" s="98" t="s">
+      <c r="B15" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="94">
+      <c r="C15" s="91">
         <v>13</v>
       </c>
-      <c r="D15" s="95" t="s">
+      <c r="D15" s="92" t="s">
         <v>198</v>
       </c>
-      <c r="E15" s="333" t="s">
-        <v>609</v>
+      <c r="E15" s="327" t="s">
+        <v>600</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="G15" s="333" t="s">
+        <v>475</v>
+      </c>
+      <c r="G15" s="327" t="s">
         <v>172</v>
       </c>
-      <c r="H15" s="45" t="s">
+      <c r="H15" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I15" s="113">
+      <c r="I15" s="110">
         <f t="shared" si="0"/>
         <v>24.28</v>
       </c>
-      <c r="J15" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="101">
+      <c r="J15" s="103" t="s">
+        <v>308</v>
+      </c>
+      <c r="K15" s="103" t="s">
+        <v>309</v>
+      </c>
+      <c r="L15" s="98">
         <v>12.14</v>
       </c>
-      <c r="M15" s="88" t="s">
+      <c r="M15" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="N15" s="88" t="s">
+      <c r="N15" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O15" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q15" s="378" t="s">
+      <c r="O15" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P15" s="163" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q15" s="371" t="s">
         <v>223</v>
       </c>
-      <c r="R15" s="378" t="s">
-        <v>294</v>
+      <c r="R15" s="371" t="s">
+        <v>290</v>
       </c>
       <c r="S15" s="11">
         <v>45992</v>
       </c>
-      <c r="T15" s="89" t="s">
-        <v>245</v>
+      <c r="T15" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U15" s="11">
         <v>46234</v>
       </c>
-      <c r="V15" s="311" t="s">
-        <v>819</v>
+      <c r="V15" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
-      <c r="Y15" s="91"/>
+      <c r="Y15" s="88"/>
     </row>
-    <row r="16" spans="1:25" s="38" customFormat="1" ht="291.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B16" s="275" t="s">
+    <row r="16" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
+      <c r="A16" s="270" t="s">
+        <v>335</v>
+      </c>
+      <c r="B16" s="271" t="s">
         <v>230</v>
       </c>
-      <c r="C16" s="276" t="s">
+      <c r="C16" s="272" t="s">
         <v>231</v>
       </c>
-      <c r="D16" s="277" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="278" t="s">
+      <c r="D16" s="273" t="s">
+        <v>801</v>
+      </c>
+      <c r="E16" s="274" t="s">
+        <v>359</v>
+      </c>
+      <c r="F16" s="274" t="s">
+        <v>360</v>
+      </c>
+      <c r="G16" s="274" t="s">
         <v>232</v>
       </c>
-      <c r="H16" s="278" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="279">
+      <c r="H16" s="274" t="s">
+        <v>288</v>
+      </c>
+      <c r="I16" s="275">
         <f t="shared" ref="I16" si="1">J16+K16</f>
         <v>14.24</v>
       </c>
-      <c r="J16" s="280">
+      <c r="J16" s="276">
         <v>7.13</v>
       </c>
-      <c r="K16" s="280">
+      <c r="K16" s="276">
         <v>7.11</v>
       </c>
-      <c r="L16" s="280">
+      <c r="L16" s="276">
         <v>7.12</v>
       </c>
-      <c r="M16" s="280" t="s">
+      <c r="M16" s="276" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="280" t="s">
+      <c r="N16" s="276" t="s">
         <v>126</v>
       </c>
-      <c r="O16" s="278" t="s">
-[...15 lines deleted...]
-      <c r="Y16" s="283"/>
+      <c r="O16" s="274" t="s">
+        <v>748</v>
+      </c>
+      <c r="P16" s="274" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q16" s="277"/>
+      <c r="R16" s="276"/>
+      <c r="S16" s="254"/>
+      <c r="T16" s="278"/>
+      <c r="U16" s="276"/>
+      <c r="V16" s="274" t="s">
+        <v>298</v>
+      </c>
+      <c r="W16" s="276"/>
+      <c r="X16" s="276"/>
+      <c r="Y16" s="279"/>
     </row>
-    <row r="17" spans="1:25" s="100" customFormat="1" ht="210" customHeight="1">
-[...6 lines deleted...]
-      <c r="C17" s="276" t="s">
+    <row r="17" spans="1:25" s="97" customFormat="1" ht="210" customHeight="1">
+      <c r="A17" s="270" t="s">
+        <v>335</v>
+      </c>
+      <c r="B17" s="271" t="s">
+        <v>844</v>
+      </c>
+      <c r="C17" s="272" t="s">
         <v>231</v>
       </c>
-      <c r="D17" s="277" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="278" t="s">
+      <c r="D17" s="273" t="s">
+        <v>855</v>
+      </c>
+      <c r="E17" s="274" t="s">
+        <v>845</v>
+      </c>
+      <c r="F17" s="274" t="s">
+        <v>846</v>
+      </c>
+      <c r="G17" s="274" t="s">
         <v>232</v>
       </c>
-      <c r="H17" s="278" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="279">
+      <c r="H17" s="274" t="s">
+        <v>288</v>
+      </c>
+      <c r="I17" s="275">
         <f t="shared" si="0"/>
         <v>14.24</v>
       </c>
-      <c r="J17" s="280">
+      <c r="J17" s="276">
         <v>7.13</v>
       </c>
-      <c r="K17" s="280">
+      <c r="K17" s="276">
         <v>7.11</v>
       </c>
-      <c r="L17" s="280">
+      <c r="L17" s="276">
         <v>7.12</v>
       </c>
-      <c r="M17" s="280" t="s">
+      <c r="M17" s="276" t="s">
         <v>3</v>
       </c>
-      <c r="N17" s="280" t="s">
+      <c r="N17" s="276" t="s">
         <v>126</v>
       </c>
-      <c r="O17" s="278" t="s">
-[...15 lines deleted...]
-      <c r="Y17" s="283"/>
+      <c r="O17" s="274" t="s">
+        <v>748</v>
+      </c>
+      <c r="P17" s="274" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q17" s="277"/>
+      <c r="R17" s="276"/>
+      <c r="S17" s="254"/>
+      <c r="T17" s="278"/>
+      <c r="U17" s="254"/>
+      <c r="V17" s="274" t="s">
+        <v>856</v>
+      </c>
+      <c r="W17" s="276"/>
+      <c r="X17" s="276"/>
+      <c r="Y17" s="279"/>
     </row>
-    <row r="18" spans="1:25" s="100" customFormat="1" ht="210" customHeight="1">
-      <c r="A18" s="494">
+    <row r="18" spans="1:25" s="97" customFormat="1" ht="210" customHeight="1">
+      <c r="A18" s="508">
         <v>8</v>
       </c>
-      <c r="B18" s="496" t="s">
+      <c r="B18" s="510" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="498">
+      <c r="C18" s="512">
         <v>22</v>
       </c>
-      <c r="D18" s="500" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="445" t="s">
+      <c r="D18" s="514" t="s">
+        <v>278</v>
+      </c>
+      <c r="E18" s="438" t="s">
+        <v>444</v>
+      </c>
+      <c r="F18" s="438" t="s">
+        <v>445</v>
+      </c>
+      <c r="G18" s="438" t="s">
         <v>452</v>
       </c>
-      <c r="G18" s="445" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="502" t="s">
+      <c r="H18" s="516" t="s">
         <v>18</v>
       </c>
-      <c r="I18" s="504">
+      <c r="I18" s="518">
         <f>J18+K18</f>
         <v>31.299999999999997</v>
       </c>
-      <c r="J18" s="502" t="s">
-[...5 lines deleted...]
-      <c r="L18" s="447">
+      <c r="J18" s="516" t="s">
+        <v>310</v>
+      </c>
+      <c r="K18" s="516" t="s">
+        <v>311</v>
+      </c>
+      <c r="L18" s="434">
         <v>15.65</v>
       </c>
-      <c r="M18" s="447" t="s">
+      <c r="M18" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N18" s="447" t="s">
+      <c r="N18" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O18" s="445" t="s">
-[...5 lines deleted...]
-      <c r="Q18" s="447" t="s">
+      <c r="O18" s="438" t="s">
+        <v>748</v>
+      </c>
+      <c r="P18" s="438" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q18" s="434" t="s">
         <v>223</v>
       </c>
-      <c r="R18" s="447" t="s">
-[...2 lines deleted...]
-      <c r="S18" s="479">
+      <c r="R18" s="434" t="s">
+        <v>290</v>
+      </c>
+      <c r="S18" s="493">
         <v>45992</v>
       </c>
-      <c r="T18" s="445" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="479">
+      <c r="T18" s="438" t="s">
+        <v>244</v>
+      </c>
+      <c r="U18" s="493">
         <v>46234</v>
       </c>
-      <c r="V18" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y18" s="477"/>
+      <c r="V18" s="450" t="s">
+        <v>928</v>
+      </c>
+      <c r="W18" s="489"/>
+      <c r="X18" s="489"/>
+      <c r="Y18" s="491"/>
     </row>
-    <row r="19" spans="1:25" s="38" customFormat="1" ht="226.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y19" s="478"/>
+    <row r="19" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
+      <c r="A19" s="509"/>
+      <c r="B19" s="511"/>
+      <c r="C19" s="513"/>
+      <c r="D19" s="515"/>
+      <c r="E19" s="439"/>
+      <c r="F19" s="439"/>
+      <c r="G19" s="439"/>
+      <c r="H19" s="517"/>
+      <c r="I19" s="519"/>
+      <c r="J19" s="517"/>
+      <c r="K19" s="517"/>
+      <c r="L19" s="435"/>
+      <c r="M19" s="435"/>
+      <c r="N19" s="435"/>
+      <c r="O19" s="439"/>
+      <c r="P19" s="439"/>
+      <c r="Q19" s="435"/>
+      <c r="R19" s="435"/>
+      <c r="S19" s="494"/>
+      <c r="T19" s="439"/>
+      <c r="U19" s="494"/>
+      <c r="V19" s="451"/>
+      <c r="W19" s="490"/>
+      <c r="X19" s="490"/>
+      <c r="Y19" s="492"/>
     </row>
-    <row r="20" spans="1:25" s="38" customFormat="1" ht="234.75" customHeight="1">
+    <row r="20" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
       <c r="A20" s="10">
         <v>9</v>
       </c>
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="90">
+      <c r="C20" s="87">
         <v>23</v>
       </c>
-      <c r="D20" s="91" t="s">
+      <c r="D20" s="88" t="s">
         <v>124</v>
       </c>
-      <c r="E20" s="334" t="s">
-[...11 lines deleted...]
-      <c r="I20" s="115">
+      <c r="E20" s="328" t="s">
+        <v>446</v>
+      </c>
+      <c r="F20" s="328" t="s">
+        <v>447</v>
+      </c>
+      <c r="G20" s="328" t="s">
+        <v>448</v>
+      </c>
+      <c r="H20" s="328" t="s">
+        <v>449</v>
+      </c>
+      <c r="I20" s="112">
         <f t="shared" si="0"/>
         <v>14.559999999999999</v>
       </c>
-      <c r="J20" s="105">
+      <c r="J20" s="102">
         <v>7.04</v>
       </c>
-      <c r="K20" s="105">
+      <c r="K20" s="102">
         <v>7.52</v>
       </c>
-      <c r="L20" s="105">
+      <c r="L20" s="102">
         <v>7.28</v>
       </c>
-      <c r="M20" s="88" t="s">
+      <c r="M20" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="N20" s="88" t="s">
+      <c r="N20" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O20" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q20" s="88" t="s">
+      <c r="O20" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P20" s="168" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q20" s="85" t="s">
         <v>222</v>
       </c>
-      <c r="R20" s="88" t="s">
-        <v>293</v>
+      <c r="R20" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S20" s="11">
         <v>45992</v>
       </c>
-      <c r="T20" s="89" t="s">
-        <v>245</v>
+      <c r="T20" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U20" s="11">
         <v>46234</v>
       </c>
-      <c r="V20" s="311" t="s">
-        <v>819</v>
+      <c r="V20" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
-      <c r="Y20" s="91"/>
+      <c r="Y20" s="88"/>
     </row>
-    <row r="21" spans="1:25" s="38" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A21" s="494">
+    <row r="21" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
+      <c r="A21" s="508">
         <v>10</v>
       </c>
-      <c r="B21" s="496" t="s">
+      <c r="B21" s="510" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="498">
+      <c r="C21" s="512">
         <v>24</v>
       </c>
-      <c r="D21" s="500" t="s">
-[...11 lines deleted...]
-      <c r="H21" s="502" t="s">
+      <c r="D21" s="514" t="s">
+        <v>601</v>
+      </c>
+      <c r="E21" s="438" t="s">
+        <v>785</v>
+      </c>
+      <c r="F21" s="438" t="s">
+        <v>898</v>
+      </c>
+      <c r="G21" s="438" t="s">
+        <v>343</v>
+      </c>
+      <c r="H21" s="516" t="s">
         <v>18</v>
       </c>
-      <c r="I21" s="526">
+      <c r="I21" s="540">
         <f>J21+K21</f>
         <v>51.08</v>
       </c>
-      <c r="J21" s="502" t="s">
-[...5 lines deleted...]
-      <c r="L21" s="447">
+      <c r="J21" s="516" t="s">
+        <v>312</v>
+      </c>
+      <c r="K21" s="516" t="s">
+        <v>313</v>
+      </c>
+      <c r="L21" s="434">
         <v>25.54</v>
       </c>
-      <c r="M21" s="447" t="s">
+      <c r="M21" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N21" s="447" t="s">
+      <c r="N21" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O21" s="445" t="s">
-[...5 lines deleted...]
-      <c r="Q21" s="447" t="s">
+      <c r="O21" s="438" t="s">
+        <v>748</v>
+      </c>
+      <c r="P21" s="438" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q21" s="434" t="s">
         <v>223</v>
       </c>
-      <c r="R21" s="447" t="s">
-[...2 lines deleted...]
-      <c r="S21" s="479">
+      <c r="R21" s="434" t="s">
+        <v>290</v>
+      </c>
+      <c r="S21" s="493">
         <v>45992</v>
       </c>
-      <c r="T21" s="445" t="s">
-[...2 lines deleted...]
-      <c r="U21" s="479">
+      <c r="T21" s="438" t="s">
+        <v>244</v>
+      </c>
+      <c r="U21" s="493">
         <v>46234</v>
       </c>
-      <c r="V21" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y21" s="498"/>
+      <c r="V21" s="450" t="s">
+        <v>903</v>
+      </c>
+      <c r="W21" s="493"/>
+      <c r="X21" s="493"/>
+      <c r="Y21" s="512"/>
     </row>
-    <row r="22" spans="1:25" s="38" customFormat="1" ht="360.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y22" s="499"/>
+    <row r="22" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
+      <c r="A22" s="509"/>
+      <c r="B22" s="511"/>
+      <c r="C22" s="513"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="439"/>
+      <c r="F22" s="439"/>
+      <c r="G22" s="439"/>
+      <c r="H22" s="517"/>
+      <c r="I22" s="541"/>
+      <c r="J22" s="517"/>
+      <c r="K22" s="517"/>
+      <c r="L22" s="435"/>
+      <c r="M22" s="435"/>
+      <c r="N22" s="435"/>
+      <c r="O22" s="439"/>
+      <c r="P22" s="439"/>
+      <c r="Q22" s="435"/>
+      <c r="R22" s="435"/>
+      <c r="S22" s="494"/>
+      <c r="T22" s="439"/>
+      <c r="U22" s="494"/>
+      <c r="V22" s="557"/>
+      <c r="W22" s="494"/>
+      <c r="X22" s="494"/>
+      <c r="Y22" s="513"/>
     </row>
-    <row r="23" spans="1:25" s="38" customFormat="1" ht="193.5" customHeight="1">
+    <row r="23" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
       <c r="A23" s="10">
         <v>11</v>
       </c>
-      <c r="B23" s="98" t="s">
+      <c r="B23" s="95" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="94">
+      <c r="C23" s="91">
         <v>26</v>
       </c>
-      <c r="D23" s="95" t="s">
+      <c r="D23" s="92" t="s">
         <v>120</v>
       </c>
-      <c r="E23" s="302" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="45" t="s">
+      <c r="E23" s="296" t="s">
+        <v>459</v>
+      </c>
+      <c r="F23" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G23" s="210" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="45" t="s">
+      <c r="G23" s="207" t="s">
+        <v>753</v>
+      </c>
+      <c r="H23" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I23" s="111">
+      <c r="I23" s="108">
         <f>J23+K23</f>
         <v>13.14</v>
       </c>
-      <c r="J23" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L23" s="76">
+      <c r="J23" s="103" t="s">
+        <v>314</v>
+      </c>
+      <c r="K23" s="103" t="s">
+        <v>315</v>
+      </c>
+      <c r="L23" s="73">
         <v>6.57</v>
       </c>
-      <c r="M23" s="76" t="s">
+      <c r="M23" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N23" s="88" t="s">
+      <c r="N23" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O23" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q23" s="88" t="s">
+      <c r="O23" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P23" s="172" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q23" s="85" t="s">
         <v>222</v>
       </c>
-      <c r="R23" s="88" t="s">
-        <v>293</v>
+      <c r="R23" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S23" s="11">
         <v>45992</v>
       </c>
-      <c r="T23" s="89" t="s">
-        <v>245</v>
+      <c r="T23" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U23" s="11">
         <v>46234</v>
       </c>
-      <c r="V23" s="311" t="s">
-        <v>819</v>
+      <c r="V23" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W23" s="11"/>
       <c r="X23" s="11"/>
-      <c r="Y23" s="91"/>
+      <c r="Y23" s="88"/>
     </row>
-    <row r="24" spans="1:25" s="38" customFormat="1" ht="193.5" customHeight="1">
-      <c r="A24" s="494">
+    <row r="24" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
+      <c r="A24" s="508">
         <v>12</v>
       </c>
-      <c r="B24" s="496" t="s">
+      <c r="B24" s="510" t="s">
         <v>182</v>
       </c>
-      <c r="C24" s="498">
+      <c r="C24" s="512">
         <v>29</v>
       </c>
-      <c r="D24" s="500" t="s">
-[...14 lines deleted...]
-      <c r="I24" s="528">
+      <c r="D24" s="514" t="s">
+        <v>501</v>
+      </c>
+      <c r="E24" s="438" t="s">
+        <v>502</v>
+      </c>
+      <c r="F24" s="438" t="s">
+        <v>503</v>
+      </c>
+      <c r="G24" s="438" t="s">
+        <v>603</v>
+      </c>
+      <c r="H24" s="438" t="s">
+        <v>602</v>
+      </c>
+      <c r="I24" s="542">
         <f>J24+K24</f>
         <v>38.4</v>
       </c>
-      <c r="J24" s="526">
+      <c r="J24" s="540">
         <v>19.399999999999999</v>
       </c>
-      <c r="K24" s="526">
+      <c r="K24" s="540">
         <v>19</v>
       </c>
-      <c r="L24" s="526">
+      <c r="L24" s="540">
         <f>I24/2</f>
         <v>19.2</v>
       </c>
-      <c r="M24" s="447" t="s">
+      <c r="M24" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N24" s="447" t="s">
+      <c r="N24" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O24" s="445" t="s">
-[...11 lines deleted...]
-      <c r="S24" s="479">
+      <c r="O24" s="438" t="s">
+        <v>748</v>
+      </c>
+      <c r="P24" s="501" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q24" s="434" t="s">
+        <v>292</v>
+      </c>
+      <c r="R24" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S24" s="493">
         <v>45597</v>
       </c>
-      <c r="T24" s="445" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="479">
+      <c r="T24" s="438" t="s">
+        <v>244</v>
+      </c>
+      <c r="U24" s="493">
         <v>46691</v>
       </c>
-      <c r="V24" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y24" s="498"/>
+      <c r="V24" s="450" t="s">
+        <v>923</v>
+      </c>
+      <c r="W24" s="493"/>
+      <c r="X24" s="493"/>
+      <c r="Y24" s="512"/>
     </row>
-    <row r="25" spans="1:25" s="38" customFormat="1" ht="325.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y25" s="499"/>
+    <row r="25" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
+      <c r="A25" s="509"/>
+      <c r="B25" s="511"/>
+      <c r="C25" s="513"/>
+      <c r="D25" s="515"/>
+      <c r="E25" s="439"/>
+      <c r="F25" s="439"/>
+      <c r="G25" s="439"/>
+      <c r="H25" s="439"/>
+      <c r="I25" s="542"/>
+      <c r="J25" s="541"/>
+      <c r="K25" s="541"/>
+      <c r="L25" s="541"/>
+      <c r="M25" s="435"/>
+      <c r="N25" s="435"/>
+      <c r="O25" s="439"/>
+      <c r="P25" s="503"/>
+      <c r="Q25" s="435"/>
+      <c r="R25" s="435"/>
+      <c r="S25" s="494"/>
+      <c r="T25" s="439"/>
+      <c r="U25" s="435"/>
+      <c r="V25" s="451"/>
+      <c r="W25" s="494"/>
+      <c r="X25" s="494"/>
+      <c r="Y25" s="513"/>
     </row>
-    <row r="26" spans="1:25" s="38" customFormat="1" ht="252" customHeight="1">
+    <row r="26" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
       <c r="A26" s="10">
         <v>13</v>
       </c>
-      <c r="B26" s="31" t="s">
+      <c r="B26" s="29" t="s">
         <v>224</v>
       </c>
-      <c r="C26" s="90">
+      <c r="C26" s="87">
         <v>35</v>
       </c>
-      <c r="D26" s="193" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="92" t="s">
+      <c r="D26" s="190" t="s">
+        <v>504</v>
+      </c>
+      <c r="E26" s="303" t="s">
+        <v>468</v>
+      </c>
+      <c r="F26" s="303" t="s">
+        <v>469</v>
+      </c>
+      <c r="G26" s="89" t="s">
         <v>225</v>
       </c>
-      <c r="H26" s="88" t="s">
+      <c r="H26" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="I26" s="113">
+      <c r="I26" s="110">
         <f>J26+K26</f>
         <v>20.9</v>
       </c>
-      <c r="J26" s="113">
+      <c r="J26" s="110">
         <v>10.4</v>
       </c>
-      <c r="K26" s="113">
+      <c r="K26" s="110">
         <v>10.5</v>
       </c>
-      <c r="L26" s="113">
+      <c r="L26" s="110">
         <f>I26/2</f>
         <v>10.45</v>
       </c>
-      <c r="M26" s="76" t="s">
+      <c r="M26" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N26" s="88" t="s">
+      <c r="N26" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O26" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="378" t="s">
+      <c r="O26" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P26" s="172" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q26" s="371" t="s">
         <v>223</v>
       </c>
-      <c r="R26" s="378" t="s">
-        <v>294</v>
+      <c r="R26" s="371" t="s">
+        <v>290</v>
       </c>
       <c r="S26" s="11">
         <v>45992</v>
       </c>
-      <c r="T26" s="89" t="s">
-        <v>245</v>
+      <c r="T26" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U26" s="11">
         <v>46234</v>
       </c>
-      <c r="V26" s="311" t="s">
-        <v>944</v>
+      <c r="V26" s="305" t="s">
+        <v>923</v>
       </c>
       <c r="W26" s="11"/>
       <c r="X26" s="11"/>
-      <c r="Y26" s="91"/>
+      <c r="Y26" s="88"/>
     </row>
-    <row r="27" spans="1:25" s="38" customFormat="1" ht="246.75" customHeight="1">
+    <row r="27" spans="1:25" s="36" customFormat="1" ht="246.75" customHeight="1">
       <c r="A27" s="10">
         <v>14</v>
       </c>
-      <c r="B27" s="31" t="s">
+      <c r="B27" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="90">
+      <c r="C27" s="87">
         <v>36</v>
       </c>
-      <c r="D27" s="91" t="s">
+      <c r="D27" s="88" t="s">
         <v>199</v>
       </c>
-      <c r="E27" s="309" t="s">
-[...11 lines deleted...]
-      <c r="I27" s="113">
+      <c r="E27" s="303" t="s">
+        <v>505</v>
+      </c>
+      <c r="F27" s="303" t="s">
+        <v>506</v>
+      </c>
+      <c r="G27" s="303" t="s">
+        <v>450</v>
+      </c>
+      <c r="H27" s="303" t="s">
+        <v>451</v>
+      </c>
+      <c r="I27" s="110">
         <f>J27+K27</f>
         <v>17.98</v>
       </c>
-      <c r="J27" s="113">
+      <c r="J27" s="110">
         <v>9.33</v>
       </c>
-      <c r="K27" s="113">
+      <c r="K27" s="110">
         <v>8.65</v>
       </c>
-      <c r="L27" s="113">
+      <c r="L27" s="110">
         <v>8.99</v>
       </c>
-      <c r="M27" s="76" t="s">
+      <c r="M27" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N27" s="88" t="s">
+      <c r="N27" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O27" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q27" s="408" t="s">
+      <c r="O27" s="204" t="s">
+        <v>748</v>
+      </c>
+      <c r="P27" s="172" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q27" s="401" t="s">
         <v>223</v>
       </c>
-      <c r="R27" s="409" t="s">
-        <v>996</v>
+      <c r="R27" s="427" t="s">
+        <v>917</v>
       </c>
       <c r="S27" s="11">
-        <v>46054</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>46143</v>
+      </c>
+      <c r="T27" s="86" t="s">
+        <v>244</v>
       </c>
       <c r="U27" s="11">
-        <v>46142</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>46234</v>
+      </c>
+      <c r="V27" s="305" t="s">
+        <v>804</v>
       </c>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
-      <c r="Y27" s="91"/>
+      <c r="Y27" s="88"/>
     </row>
-    <row r="28" spans="1:25" s="38" customFormat="1">
-[...17 lines deleted...]
-      <c r="P28" s="180">
+    <row r="28" spans="1:25" s="36" customFormat="1">
+      <c r="A28" s="626" t="s">
+        <v>857</v>
+      </c>
+      <c r="B28" s="627"/>
+      <c r="C28" s="627"/>
+      <c r="D28" s="627"/>
+      <c r="E28" s="627"/>
+      <c r="F28" s="627"/>
+      <c r="G28" s="627"/>
+      <c r="H28" s="627"/>
+      <c r="I28" s="627"/>
+      <c r="J28" s="627"/>
+      <c r="K28" s="627"/>
+      <c r="L28" s="627"/>
+      <c r="M28" s="627"/>
+      <c r="N28" s="627"/>
+      <c r="O28" s="628"/>
+      <c r="P28" s="177">
         <v>247</v>
       </c>
-      <c r="Q28" s="410"/>
-[...7 lines deleted...]
-      <c r="Y28" s="169"/>
+      <c r="Q28" s="402"/>
+      <c r="R28" s="402"/>
+      <c r="S28" s="165"/>
+      <c r="T28" s="167"/>
+      <c r="U28" s="165"/>
+      <c r="V28" s="210"/>
+      <c r="W28" s="165"/>
+      <c r="X28" s="165"/>
+      <c r="Y28" s="166"/>
     </row>
-    <row r="29" spans="1:25" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="A29" s="615" t="s">
+    <row r="29" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="629" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="616"/>
-[...22 lines deleted...]
-      <c r="Y29" s="617"/>
+      <c r="B29" s="630"/>
+      <c r="C29" s="630"/>
+      <c r="D29" s="630"/>
+      <c r="E29" s="630"/>
+      <c r="F29" s="630"/>
+      <c r="G29" s="630"/>
+      <c r="H29" s="630"/>
+      <c r="I29" s="630"/>
+      <c r="J29" s="630"/>
+      <c r="K29" s="630"/>
+      <c r="L29" s="630"/>
+      <c r="M29" s="630"/>
+      <c r="N29" s="630"/>
+      <c r="O29" s="630"/>
+      <c r="P29" s="630"/>
+      <c r="Q29" s="630"/>
+      <c r="R29" s="630"/>
+      <c r="S29" s="630"/>
+      <c r="T29" s="630"/>
+      <c r="U29" s="630"/>
+      <c r="V29" s="630"/>
+      <c r="W29" s="630"/>
+      <c r="X29" s="630"/>
+      <c r="Y29" s="631"/>
     </row>
-    <row r="30" spans="1:25" s="38" customFormat="1" ht="259.5" customHeight="1">
+    <row r="30" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
       <c r="A30" s="10">
         <v>1</v>
       </c>
-      <c r="B30" s="98" t="s">
+      <c r="B30" s="95" t="s">
         <v>145</v>
       </c>
-      <c r="C30" s="94">
+      <c r="C30" s="91">
         <v>2</v>
       </c>
-      <c r="D30" s="95" t="s">
+      <c r="D30" s="92" t="s">
         <v>146</v>
       </c>
-      <c r="E30" s="335" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="45" t="s">
+      <c r="E30" s="329" t="s">
+        <v>453</v>
+      </c>
+      <c r="F30" s="303" t="s">
+        <v>454</v>
+      </c>
+      <c r="G30" s="329" t="s">
+        <v>836</v>
+      </c>
+      <c r="H30" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I30" s="113">
+      <c r="I30" s="110">
         <f t="shared" ref="I30:I37" si="2">J30+K30</f>
         <v>15.9</v>
       </c>
-      <c r="J30" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L30" s="76">
+      <c r="J30" s="103" t="s">
+        <v>316</v>
+      </c>
+      <c r="K30" s="103" t="s">
+        <v>317</v>
+      </c>
+      <c r="L30" s="73">
         <v>7.95</v>
       </c>
-      <c r="M30" s="76" t="s">
+      <c r="M30" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N30" s="88" t="s">
+      <c r="N30" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O30" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O30" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P30" s="172" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q30" s="344" t="s">
+        <v>336</v>
+      </c>
+      <c r="R30" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S30" s="11">
         <v>46073</v>
       </c>
-      <c r="T30" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y30" s="91"/>
+      <c r="T30" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U30" s="85"/>
+      <c r="V30" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W30" s="156"/>
+      <c r="X30" s="156"/>
+      <c r="Y30" s="88"/>
     </row>
-    <row r="31" spans="1:25" s="38" customFormat="1" ht="182.25" customHeight="1">
+    <row r="31" spans="1:25" s="36" customFormat="1" ht="182.25" customHeight="1">
       <c r="A31" s="10">
         <v>2</v>
       </c>
-      <c r="B31" s="98" t="s">
+      <c r="B31" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="94">
+      <c r="C31" s="91">
         <v>3</v>
       </c>
-      <c r="D31" s="95" t="s">
+      <c r="D31" s="92" t="s">
         <v>121</v>
       </c>
-      <c r="E31" s="183" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="45" t="s">
+      <c r="E31" s="180" t="s">
+        <v>455</v>
+      </c>
+      <c r="F31" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G31" s="96" t="s">
+      <c r="G31" s="93" t="s">
         <v>173</v>
       </c>
-      <c r="H31" s="45" t="s">
+      <c r="H31" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I31" s="113">
+      <c r="I31" s="110">
         <f t="shared" si="2"/>
         <v>17</v>
       </c>
-      <c r="J31" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L31" s="111">
+      <c r="J31" s="103" t="s">
+        <v>318</v>
+      </c>
+      <c r="K31" s="103" t="s">
+        <v>319</v>
+      </c>
+      <c r="L31" s="108">
         <v>8.5</v>
       </c>
-      <c r="M31" s="76" t="s">
+      <c r="M31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N31" s="88" t="s">
+      <c r="N31" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O31" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O31" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P31" s="172" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q31" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R31" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S31" s="11">
         <v>46073</v>
       </c>
-      <c r="T31" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y31" s="91"/>
+      <c r="T31" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U31" s="85"/>
+      <c r="V31" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W31" s="156"/>
+      <c r="X31" s="156"/>
+      <c r="Y31" s="88"/>
     </row>
-    <row r="32" spans="1:25" s="38" customFormat="1" ht="302.25" customHeight="1">
+    <row r="32" spans="1:25" s="36" customFormat="1" ht="302.25" customHeight="1">
       <c r="A32" s="10">
         <v>3</v>
       </c>
-      <c r="B32" s="98" t="s">
+      <c r="B32" s="95" t="s">
         <v>159</v>
       </c>
-      <c r="C32" s="94">
+      <c r="C32" s="91">
         <v>8</v>
       </c>
-      <c r="D32" s="95" t="s">
+      <c r="D32" s="92" t="s">
         <v>200</v>
       </c>
-      <c r="E32" s="302" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="51" t="s">
+      <c r="E32" s="296" t="s">
+        <v>604</v>
+      </c>
+      <c r="F32" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="G32" s="96" t="s">
+      <c r="G32" s="93" t="s">
         <v>174</v>
       </c>
-      <c r="H32" s="45" t="s">
+      <c r="H32" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I32" s="113">
+      <c r="I32" s="110">
         <f t="shared" si="2"/>
         <v>19.88</v>
       </c>
-      <c r="J32" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L32" s="76">
+      <c r="J32" s="103" t="s">
+        <v>320</v>
+      </c>
+      <c r="K32" s="103" t="s">
+        <v>321</v>
+      </c>
+      <c r="L32" s="73">
         <v>9.94</v>
       </c>
-      <c r="M32" s="76" t="s">
+      <c r="M32" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N32" s="88" t="s">
+      <c r="N32" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O32" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O32" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P32" s="172" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q32" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R32" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S32" s="11">
         <v>46073</v>
       </c>
-      <c r="T32" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y32" s="91"/>
+      <c r="T32" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U32" s="85"/>
+      <c r="V32" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W32" s="156"/>
+      <c r="X32" s="156"/>
+      <c r="Y32" s="88"/>
     </row>
-    <row r="33" spans="1:25" s="38" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A33" s="97">
+    <row r="33" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
+      <c r="A33" s="94">
         <v>4</v>
       </c>
-      <c r="B33" s="98" t="s">
+      <c r="B33" s="95" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="94">
+      <c r="C33" s="91">
         <v>10</v>
       </c>
-      <c r="D33" s="380" t="s">
-[...11 lines deleted...]
-      <c r="H33" s="96" t="s">
+      <c r="D33" s="373" t="s">
+        <v>918</v>
+      </c>
+      <c r="E33" s="372" t="s">
+        <v>920</v>
+      </c>
+      <c r="F33" s="372" t="s">
+        <v>921</v>
+      </c>
+      <c r="G33" s="329" t="s">
+        <v>837</v>
+      </c>
+      <c r="H33" s="93" t="s">
         <v>176</v>
       </c>
-      <c r="I33" s="113">
+      <c r="I33" s="110">
         <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="J33" s="101">
+      <c r="J33" s="98">
         <v>14.48</v>
       </c>
-      <c r="K33" s="101">
+      <c r="K33" s="98">
         <v>10.52</v>
       </c>
-      <c r="L33" s="111">
+      <c r="L33" s="108">
         <v>12.5</v>
       </c>
-      <c r="M33" s="76" t="s">
+      <c r="M33" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N33" s="76" t="s">
+      <c r="N33" s="73" t="s">
         <v>126</v>
       </c>
-      <c r="O33" s="207" t="s">
-[...11 lines deleted...]
-      <c r="S33" s="78">
+      <c r="O33" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P33" s="400" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q33" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R33" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S33" s="75">
         <v>46073</v>
       </c>
-      <c r="T33" s="79" t="s">
-[...8 lines deleted...]
-      <c r="Y33" s="94"/>
+      <c r="T33" s="76" t="s">
+        <v>244</v>
+      </c>
+      <c r="U33" s="85"/>
+      <c r="V33" s="399" t="s">
+        <v>971</v>
+      </c>
+      <c r="W33" s="153"/>
+      <c r="X33" s="153"/>
+      <c r="Y33" s="91"/>
     </row>
-    <row r="34" spans="1:25" s="38" customFormat="1" ht="214.5" customHeight="1">
+    <row r="34" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
       <c r="A34" s="10">
         <v>5</v>
       </c>
-      <c r="B34" s="31" t="s">
+      <c r="B34" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="C34" s="90">
+      <c r="C34" s="87">
         <v>11</v>
       </c>
-      <c r="D34" s="193" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="45" t="s">
+      <c r="D34" s="190" t="s">
+        <v>507</v>
+      </c>
+      <c r="E34" s="189" t="s">
+        <v>508</v>
+      </c>
+      <c r="F34" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G34" s="92" t="s">
+      <c r="G34" s="89" t="s">
         <v>177</v>
       </c>
-      <c r="H34" s="45" t="s">
+      <c r="H34" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I34" s="113">
+      <c r="I34" s="110">
         <f t="shared" si="2"/>
         <v>15.059999999999999</v>
       </c>
-      <c r="J34" s="45" t="s">
-[...5 lines deleted...]
-      <c r="L34" s="88">
+      <c r="J34" s="43" t="s">
+        <v>322</v>
+      </c>
+      <c r="K34" s="43" t="s">
+        <v>323</v>
+      </c>
+      <c r="L34" s="85">
         <v>7.53</v>
       </c>
-      <c r="M34" s="88" t="s">
+      <c r="M34" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="N34" s="88" t="s">
+      <c r="N34" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O34" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O34" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P34" s="172" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q34" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R34" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S34" s="11">
         <v>46073</v>
       </c>
-      <c r="T34" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y34" s="91"/>
+      <c r="T34" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U34" s="85"/>
+      <c r="V34" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W34" s="156"/>
+      <c r="X34" s="156"/>
+      <c r="Y34" s="88"/>
     </row>
-    <row r="35" spans="1:25" s="38" customFormat="1" ht="339" customHeight="1">
+    <row r="35" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
       <c r="A35" s="10">
         <v>6</v>
       </c>
-      <c r="B35" s="98" t="s">
+      <c r="B35" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C35" s="94">
+      <c r="C35" s="91">
         <v>13</v>
       </c>
-      <c r="D35" s="95" t="s">
+      <c r="D35" s="92" t="s">
         <v>201</v>
       </c>
-      <c r="E35" s="184" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="45" t="s">
+      <c r="E35" s="181" t="s">
+        <v>456</v>
+      </c>
+      <c r="F35" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G35" s="96" t="s">
+      <c r="G35" s="93" t="s">
         <v>178</v>
       </c>
-      <c r="H35" s="45" t="s">
+      <c r="H35" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I35" s="113">
+      <c r="I35" s="110">
         <f t="shared" si="2"/>
         <v>24.619999999999997</v>
       </c>
-      <c r="J35" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L35" s="76">
+      <c r="J35" s="103" t="s">
+        <v>324</v>
+      </c>
+      <c r="K35" s="103" t="s">
+        <v>325</v>
+      </c>
+      <c r="L35" s="73">
         <v>12.31</v>
       </c>
-      <c r="M35" s="76" t="s">
+      <c r="M35" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N35" s="88" t="s">
+      <c r="N35" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O35" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O35" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P35" s="172" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q35" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R35" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S35" s="11">
         <v>46073</v>
       </c>
-      <c r="T35" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y35" s="91"/>
+      <c r="T35" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U35" s="85"/>
+      <c r="V35" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W35" s="156"/>
+      <c r="X35" s="156"/>
+      <c r="Y35" s="88"/>
     </row>
-    <row r="36" spans="1:25" s="38" customFormat="1" ht="357" customHeight="1">
+    <row r="36" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
       <c r="A36" s="10">
         <v>7</v>
       </c>
-      <c r="B36" s="98" t="s">
+      <c r="B36" s="95" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="94">
+      <c r="C36" s="91">
         <v>14</v>
       </c>
-      <c r="D36" s="95" t="s">
+      <c r="D36" s="92" t="s">
         <v>229</v>
       </c>
-      <c r="E36" s="302" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="45" t="s">
+      <c r="E36" s="296" t="s">
+        <v>509</v>
+      </c>
+      <c r="F36" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="G36" s="96" t="s">
+      <c r="G36" s="93" t="s">
         <v>179</v>
       </c>
-      <c r="H36" s="45" t="s">
+      <c r="H36" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="I36" s="113">
+      <c r="I36" s="110">
         <f t="shared" si="2"/>
         <v>28.46</v>
       </c>
-      <c r="J36" s="106" t="s">
-[...5 lines deleted...]
-      <c r="L36" s="76">
+      <c r="J36" s="103" t="s">
+        <v>326</v>
+      </c>
+      <c r="K36" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="L36" s="73">
         <v>14.23</v>
       </c>
-      <c r="M36" s="76" t="s">
+      <c r="M36" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N36" s="88" t="s">
+      <c r="N36" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O36" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O36" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P36" s="172" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q36" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R36" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S36" s="11">
         <v>46073</v>
       </c>
-      <c r="T36" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y36" s="91"/>
+      <c r="T36" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U36" s="85"/>
+      <c r="V36" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W36" s="156"/>
+      <c r="X36" s="156"/>
+      <c r="Y36" s="88"/>
     </row>
-    <row r="37" spans="1:25" s="38" customFormat="1" ht="258.75" customHeight="1">
-      <c r="A37" s="494">
+    <row r="37" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
+      <c r="A37" s="508">
         <v>8</v>
       </c>
-      <c r="B37" s="598" t="s">
+      <c r="B37" s="612" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="498">
+      <c r="C37" s="512">
         <v>15</v>
       </c>
-      <c r="D37" s="500" t="s">
+      <c r="D37" s="514" t="s">
         <v>141</v>
       </c>
-      <c r="E37" s="445" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="447" t="s">
+      <c r="E37" s="438" t="s">
+        <v>510</v>
+      </c>
+      <c r="F37" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="G37" s="445" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="447" t="s">
+      <c r="G37" s="438" t="s">
+        <v>754</v>
+      </c>
+      <c r="H37" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="I37" s="526">
+      <c r="I37" s="540">
         <f t="shared" si="2"/>
         <v>34.760000000000005</v>
       </c>
-      <c r="J37" s="447">
+      <c r="J37" s="434">
         <v>17.62</v>
       </c>
-      <c r="K37" s="447">
+      <c r="K37" s="434">
         <v>17.14</v>
       </c>
-      <c r="L37" s="447">
+      <c r="L37" s="434">
         <v>17.38</v>
       </c>
-      <c r="M37" s="447" t="s">
+      <c r="M37" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N37" s="447" t="s">
+      <c r="N37" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O37" s="445" t="s">
-[...11 lines deleted...]
-      <c r="S37" s="479">
+      <c r="O37" s="438" t="s">
+        <v>749</v>
+      </c>
+      <c r="P37" s="501" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q37" s="434" t="s">
+        <v>336</v>
+      </c>
+      <c r="R37" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S37" s="493">
         <v>46073</v>
       </c>
-      <c r="T37" s="481" t="s">
-[...8 lines deleted...]
-      <c r="Y37" s="498"/>
+      <c r="T37" s="495" t="s">
+        <v>244</v>
+      </c>
+      <c r="U37" s="434"/>
+      <c r="V37" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W37" s="434"/>
+      <c r="X37" s="434"/>
+      <c r="Y37" s="512"/>
     </row>
-    <row r="38" spans="1:25" s="38" customFormat="1" ht="195" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y38" s="590"/>
+    <row r="38" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
+      <c r="A38" s="509"/>
+      <c r="B38" s="613"/>
+      <c r="C38" s="513"/>
+      <c r="D38" s="515"/>
+      <c r="E38" s="439"/>
+      <c r="F38" s="435"/>
+      <c r="G38" s="439"/>
+      <c r="H38" s="435"/>
+      <c r="I38" s="541"/>
+      <c r="J38" s="435"/>
+      <c r="K38" s="435"/>
+      <c r="L38" s="435"/>
+      <c r="M38" s="435"/>
+      <c r="N38" s="435"/>
+      <c r="O38" s="439"/>
+      <c r="P38" s="503"/>
+      <c r="Q38" s="435"/>
+      <c r="R38" s="435"/>
+      <c r="S38" s="494"/>
+      <c r="T38" s="496"/>
+      <c r="U38" s="435"/>
+      <c r="V38" s="500"/>
+      <c r="W38" s="435"/>
+      <c r="X38" s="435"/>
+      <c r="Y38" s="604"/>
     </row>
-    <row r="39" spans="1:25" s="38" customFormat="1" ht="217.5" customHeight="1">
+    <row r="39" spans="1:25" s="36" customFormat="1" ht="217.5" customHeight="1">
       <c r="A39" s="10">
         <v>9</v>
       </c>
-      <c r="B39" s="31" t="s">
+      <c r="B39" s="29" t="s">
         <v>149</v>
       </c>
-      <c r="C39" s="90">
+      <c r="C39" s="87">
         <v>16</v>
       </c>
-      <c r="D39" s="91" t="s">
+      <c r="D39" s="88" t="s">
         <v>150</v>
       </c>
-      <c r="E39" s="50" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="88" t="s">
+      <c r="E39" s="48" t="s">
+        <v>511</v>
+      </c>
+      <c r="F39" s="189" t="s">
+        <v>512</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>345</v>
+      </c>
+      <c r="H39" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="I39" s="113">
+      <c r="I39" s="110">
         <f>J39+K39</f>
         <v>14.18</v>
       </c>
-      <c r="J39" s="105">
+      <c r="J39" s="102">
         <v>6.86</v>
       </c>
-      <c r="K39" s="105">
+      <c r="K39" s="102">
         <v>7.32</v>
       </c>
-      <c r="L39" s="88">
+      <c r="L39" s="85">
         <v>7.09</v>
       </c>
-      <c r="M39" s="76" t="s">
+      <c r="M39" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N39" s="88" t="s">
+      <c r="N39" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O39" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O39" s="204" t="s">
+        <v>749</v>
+      </c>
+      <c r="P39" s="172" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q39" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R39" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S39" s="11">
         <v>46073</v>
       </c>
-      <c r="T39" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y39" s="296"/>
+      <c r="T39" s="86" t="s">
+        <v>244</v>
+      </c>
+      <c r="U39" s="85"/>
+      <c r="V39" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W39" s="288"/>
+      <c r="X39" s="288"/>
+      <c r="Y39" s="290"/>
     </row>
-    <row r="40" spans="1:25" s="38" customFormat="1" ht="229.5" customHeight="1">
-      <c r="A40" s="494">
+    <row r="40" spans="1:25" s="36" customFormat="1" ht="229.5" customHeight="1">
+      <c r="A40" s="508">
         <v>10</v>
       </c>
-      <c r="B40" s="598" t="s">
+      <c r="B40" s="612" t="s">
         <v>39</v>
       </c>
-      <c r="C40" s="498">
+      <c r="C40" s="512">
         <v>18</v>
       </c>
-      <c r="D40" s="500" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="447" t="s">
+      <c r="D40" s="514" t="s">
+        <v>476</v>
+      </c>
+      <c r="E40" s="438" t="s">
+        <v>919</v>
+      </c>
+      <c r="F40" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="G40" s="445" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="447" t="s">
+      <c r="G40" s="438" t="s">
+        <v>477</v>
+      </c>
+      <c r="H40" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="I40" s="526">
+      <c r="I40" s="540">
         <f>J40+K40</f>
         <v>34.659999999999997</v>
       </c>
-      <c r="J40" s="447">
+      <c r="J40" s="434">
         <v>17.04</v>
       </c>
-      <c r="K40" s="447">
+      <c r="K40" s="434">
         <v>17.62</v>
       </c>
-      <c r="L40" s="447">
+      <c r="L40" s="434">
         <v>17.329999999999998</v>
       </c>
-      <c r="M40" s="447" t="s">
+      <c r="M40" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N40" s="447" t="s">
+      <c r="N40" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O40" s="445" t="s">
-[...8 lines deleted...]
-      <c r="R40" s="447" t="s">
+      <c r="O40" s="438" t="s">
+        <v>749</v>
+      </c>
+      <c r="P40" s="501" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q40" s="434" t="s">
+        <v>336</v>
+      </c>
+      <c r="R40" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S40" s="493">
+        <v>46073</v>
+      </c>
+      <c r="T40" s="495" t="s">
+        <v>244</v>
+      </c>
+      <c r="U40" s="434"/>
+      <c r="V40" s="438" t="s">
+        <v>906</v>
+      </c>
+      <c r="W40" s="153"/>
+      <c r="X40" s="153"/>
+      <c r="Y40" s="512"/>
+    </row>
+    <row r="41" spans="1:25" s="36" customFormat="1" ht="210.75" customHeight="1">
+      <c r="A41" s="509"/>
+      <c r="B41" s="613"/>
+      <c r="C41" s="513"/>
+      <c r="D41" s="515"/>
+      <c r="E41" s="439"/>
+      <c r="F41" s="435"/>
+      <c r="G41" s="439"/>
+      <c r="H41" s="435"/>
+      <c r="I41" s="541"/>
+      <c r="J41" s="435"/>
+      <c r="K41" s="435"/>
+      <c r="L41" s="435"/>
+      <c r="M41" s="435"/>
+      <c r="N41" s="435"/>
+      <c r="O41" s="439"/>
+      <c r="P41" s="503"/>
+      <c r="Q41" s="435"/>
+      <c r="R41" s="435"/>
+      <c r="S41" s="494"/>
+      <c r="T41" s="496"/>
+      <c r="U41" s="435"/>
+      <c r="V41" s="439"/>
+      <c r="W41" s="154"/>
+      <c r="X41" s="154"/>
+      <c r="Y41" s="513"/>
+    </row>
+    <row r="42" spans="1:25" s="36" customFormat="1">
+      <c r="A42" s="610" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" s="610"/>
+      <c r="C42" s="610"/>
+      <c r="D42" s="610"/>
+      <c r="E42" s="610"/>
+      <c r="F42" s="610"/>
+      <c r="G42" s="610"/>
+      <c r="H42" s="610"/>
+      <c r="I42" s="610"/>
+      <c r="J42" s="610"/>
+      <c r="K42" s="610"/>
+      <c r="L42" s="610"/>
+      <c r="M42" s="610"/>
+      <c r="N42" s="610"/>
+      <c r="O42" s="174"/>
+      <c r="P42" s="177">
+        <v>100</v>
+      </c>
+      <c r="Q42" s="85"/>
+      <c r="R42" s="85"/>
+      <c r="S42" s="85"/>
+      <c r="T42" s="86"/>
+      <c r="U42" s="85"/>
+      <c r="V42" s="210"/>
+      <c r="W42" s="156"/>
+      <c r="X42" s="156"/>
+      <c r="Y42" s="88"/>
+    </row>
+    <row r="43" spans="1:25" s="36" customFormat="1">
+      <c r="A43" s="611" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="611"/>
+      <c r="C43" s="611"/>
+      <c r="D43" s="611"/>
+      <c r="E43" s="611"/>
+      <c r="F43" s="611"/>
+      <c r="G43" s="611"/>
+      <c r="H43" s="611"/>
+      <c r="I43" s="611"/>
+      <c r="J43" s="611"/>
+      <c r="K43" s="611"/>
+      <c r="L43" s="611"/>
+      <c r="M43" s="611"/>
+      <c r="N43" s="611"/>
+      <c r="O43" s="611"/>
+      <c r="P43" s="611"/>
+      <c r="Q43" s="611"/>
+      <c r="R43" s="611"/>
+      <c r="S43" s="611"/>
+      <c r="T43" s="611"/>
+      <c r="U43" s="611"/>
+      <c r="V43" s="611"/>
+      <c r="W43" s="611"/>
+      <c r="X43" s="611"/>
+      <c r="Y43" s="611"/>
+    </row>
+    <row r="44" spans="1:25" s="182" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A44" s="280" t="s">
+        <v>335</v>
+      </c>
+      <c r="B44" s="281" t="s">
         <v>293</v>
       </c>
-      <c r="S40" s="479">
-[...107 lines deleted...]
-      <c r="C44" s="286">
+      <c r="C44" s="282">
         <v>1</v>
       </c>
-      <c r="D44" s="287" t="s">
-[...14 lines deleted...]
-      <c r="I44" s="289">
+      <c r="D44" s="283" t="s">
+        <v>294</v>
+      </c>
+      <c r="E44" s="284" t="s">
+        <v>470</v>
+      </c>
+      <c r="F44" s="281" t="s">
+        <v>471</v>
+      </c>
+      <c r="G44" s="284" t="s">
+        <v>295</v>
+      </c>
+      <c r="H44" s="284" t="s">
+        <v>296</v>
+      </c>
+      <c r="I44" s="285">
         <f>J44+K44</f>
         <v>24.4</v>
       </c>
-      <c r="J44" s="289">
+      <c r="J44" s="285">
         <v>12.2</v>
       </c>
-      <c r="K44" s="289">
+      <c r="K44" s="285">
         <v>12.2</v>
       </c>
-      <c r="L44" s="290">
+      <c r="L44" s="286">
         <v>12.2</v>
       </c>
-      <c r="M44" s="273" t="s">
+      <c r="M44" s="429" t="s">
         <v>3</v>
       </c>
-      <c r="N44" s="273" t="s">
+      <c r="N44" s="429" t="s">
         <v>126</v>
       </c>
-      <c r="O44" s="288" t="s">
-[...15 lines deleted...]
-      <c r="Y44" s="275"/>
+      <c r="O44" s="284" t="s">
+        <v>746</v>
+      </c>
+      <c r="P44" s="284" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q44" s="425"/>
+      <c r="R44" s="425"/>
+      <c r="S44" s="430"/>
+      <c r="T44" s="431"/>
+      <c r="U44" s="425"/>
+      <c r="V44" s="432" t="s">
+        <v>297</v>
+      </c>
+      <c r="W44" s="432"/>
+      <c r="X44" s="432"/>
+      <c r="Y44" s="433"/>
     </row>
-    <row r="45" spans="1:25" s="38" customFormat="1" ht="201.75" customHeight="1">
-      <c r="A45" s="447">
+    <row r="45" spans="1:25" s="182" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A45" s="434">
         <v>1</v>
       </c>
-      <c r="B45" s="481" t="s">
+      <c r="B45" s="438" t="s">
         <v>40</v>
       </c>
-      <c r="C45" s="585">
+      <c r="C45" s="512">
         <v>3</v>
       </c>
-      <c r="D45" s="586" t="s">
+      <c r="D45" s="514" t="s">
         <v>202</v>
       </c>
-      <c r="E45" s="445" t="s">
-[...8 lines deleted...]
-      <c r="H45" s="445" t="s">
+      <c r="E45" s="438" t="s">
         <v>808</v>
       </c>
-      <c r="I45" s="526">
+      <c r="F45" s="608" t="s">
+        <v>809</v>
+      </c>
+      <c r="G45" s="438" t="s">
+        <v>792</v>
+      </c>
+      <c r="H45" s="438" t="s">
+        <v>793</v>
+      </c>
+      <c r="I45" s="540">
         <f>J45+K45</f>
         <v>35</v>
       </c>
-      <c r="J45" s="526">
+      <c r="J45" s="540">
         <v>18.899999999999999</v>
       </c>
-      <c r="K45" s="526">
+      <c r="K45" s="540">
         <v>16.100000000000001</v>
       </c>
-      <c r="L45" s="526">
+      <c r="L45" s="540">
         <f>I45/2</f>
         <v>17.5</v>
       </c>
-      <c r="M45" s="583" t="s">
+      <c r="M45" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N45" s="583" t="s">
+      <c r="N45" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O45" s="445" t="s">
-[...14 lines deleted...]
-      <c r="T45" s="89" t="s">
+      <c r="O45" s="438" t="s">
+        <v>713</v>
+      </c>
+      <c r="P45" s="501" t="s">
+        <v>1015</v>
+      </c>
+      <c r="Q45" s="434" t="s">
+        <v>336</v>
+      </c>
+      <c r="R45" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S45" s="436">
+        <v>46132</v>
+      </c>
+      <c r="T45" s="438" t="s">
         <v>238</v>
       </c>
-      <c r="U45" s="88"/>
-[...5 lines deleted...]
-      <c r="Y45" s="577"/>
+      <c r="U45" s="440"/>
+      <c r="V45" s="434" t="s">
+        <v>929</v>
+      </c>
+      <c r="W45" s="440"/>
+      <c r="X45" s="440"/>
+      <c r="Y45" s="640"/>
     </row>
-    <row r="46" spans="1:25" s="38" customFormat="1" ht="258.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="Y46" s="579"/>
+    <row r="46" spans="1:25" s="36" customFormat="1" ht="109.5" customHeight="1">
+      <c r="A46" s="435"/>
+      <c r="B46" s="439"/>
+      <c r="C46" s="513"/>
+      <c r="D46" s="515"/>
+      <c r="E46" s="439"/>
+      <c r="F46" s="609"/>
+      <c r="G46" s="439"/>
+      <c r="H46" s="439"/>
+      <c r="I46" s="541"/>
+      <c r="J46" s="541"/>
+      <c r="K46" s="541"/>
+      <c r="L46" s="541"/>
+      <c r="M46" s="435"/>
+      <c r="N46" s="435"/>
+      <c r="O46" s="439"/>
+      <c r="P46" s="503"/>
+      <c r="Q46" s="435"/>
+      <c r="R46" s="435"/>
+      <c r="S46" s="437"/>
+      <c r="T46" s="439"/>
+      <c r="U46" s="441"/>
+      <c r="V46" s="435"/>
+      <c r="W46" s="441"/>
+      <c r="X46" s="441"/>
+      <c r="Y46" s="641"/>
     </row>
     <row r="47" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A47" s="447">
+      <c r="A47" s="434">
         <v>2</v>
       </c>
-      <c r="B47" s="481" t="s">
+      <c r="B47" s="495" t="s">
         <v>41</v>
       </c>
-      <c r="C47" s="498">
+      <c r="C47" s="512">
         <v>5</v>
       </c>
-      <c r="D47" s="500" t="s">
+      <c r="D47" s="514" t="s">
         <v>203</v>
       </c>
-      <c r="E47" s="445" t="s">
-[...8 lines deleted...]
-      <c r="H47" s="447" t="s">
+      <c r="E47" s="438" t="s">
+        <v>478</v>
+      </c>
+      <c r="F47" s="438" t="s">
+        <v>479</v>
+      </c>
+      <c r="G47" s="438" t="s">
+        <v>794</v>
+      </c>
+      <c r="H47" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="I47" s="526">
+      <c r="I47" s="540">
         <f>J47+K47</f>
         <v>46.9</v>
       </c>
-      <c r="J47" s="526">
+      <c r="J47" s="540">
         <v>24.7</v>
       </c>
-      <c r="K47" s="526">
+      <c r="K47" s="540">
         <v>22.2</v>
       </c>
-      <c r="L47" s="526">
+      <c r="L47" s="540">
         <f>I47/2</f>
         <v>23.45</v>
       </c>
-      <c r="M47" s="447" t="s">
+      <c r="M47" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N47" s="447" t="s">
+      <c r="N47" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O47" s="445" t="s">
-[...11 lines deleted...]
-      <c r="S47" s="479">
+      <c r="O47" s="438" t="s">
+        <v>714</v>
+      </c>
+      <c r="P47" s="501" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q47" s="434" t="s">
+        <v>336</v>
+      </c>
+      <c r="R47" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S47" s="493">
         <v>44793</v>
       </c>
-      <c r="T47" s="481" t="s">
-[...8 lines deleted...]
-      <c r="Y47" s="577"/>
+      <c r="T47" s="495" t="s">
+        <v>339</v>
+      </c>
+      <c r="U47" s="442"/>
+      <c r="V47" s="438" t="s">
+        <v>930</v>
+      </c>
+      <c r="W47" s="146"/>
+      <c r="X47" s="146"/>
+      <c r="Y47" s="591"/>
     </row>
     <row r="48" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A48" s="448"/>
-[...23 lines deleted...]
-      <c r="Y48" s="579"/>
+      <c r="A48" s="435"/>
+      <c r="B48" s="496"/>
+      <c r="C48" s="513"/>
+      <c r="D48" s="515"/>
+      <c r="E48" s="439"/>
+      <c r="F48" s="439"/>
+      <c r="G48" s="439"/>
+      <c r="H48" s="435"/>
+      <c r="I48" s="541"/>
+      <c r="J48" s="541"/>
+      <c r="K48" s="541"/>
+      <c r="L48" s="602"/>
+      <c r="M48" s="435"/>
+      <c r="N48" s="435"/>
+      <c r="O48" s="439"/>
+      <c r="P48" s="503"/>
+      <c r="Q48" s="435"/>
+      <c r="R48" s="435"/>
+      <c r="S48" s="494"/>
+      <c r="T48" s="496"/>
+      <c r="U48" s="443"/>
+      <c r="V48" s="439"/>
+      <c r="W48" s="147"/>
+      <c r="X48" s="147"/>
+      <c r="Y48" s="593"/>
     </row>
     <row r="49" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A49" s="447">
+      <c r="A49" s="434">
         <v>3</v>
       </c>
-      <c r="B49" s="481" t="s">
+      <c r="B49" s="495" t="s">
         <v>42</v>
       </c>
-      <c r="C49" s="498">
+      <c r="C49" s="512">
         <v>6</v>
       </c>
-      <c r="D49" s="500" t="s">
-[...14 lines deleted...]
-      <c r="I49" s="526">
+      <c r="D49" s="514" t="s">
+        <v>480</v>
+      </c>
+      <c r="E49" s="438" t="s">
+        <v>605</v>
+      </c>
+      <c r="F49" s="438" t="s">
+        <v>481</v>
+      </c>
+      <c r="G49" s="438" t="s">
+        <v>482</v>
+      </c>
+      <c r="H49" s="438" t="s">
+        <v>483</v>
+      </c>
+      <c r="I49" s="540">
         <f>J49+K49</f>
         <v>54.7</v>
       </c>
-      <c r="J49" s="526">
+      <c r="J49" s="540">
         <v>27.6</v>
       </c>
-      <c r="K49" s="526">
+      <c r="K49" s="540">
         <v>27.1</v>
       </c>
-      <c r="L49" s="526">
+      <c r="L49" s="540">
         <v>27.35</v>
       </c>
-      <c r="M49" s="583" t="s">
+      <c r="M49" s="597" t="s">
         <v>3</v>
       </c>
-      <c r="N49" s="583" t="s">
+      <c r="N49" s="597" t="s">
         <v>126</v>
       </c>
-      <c r="O49" s="445" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O49" s="438" t="s">
+        <v>715</v>
+      </c>
+      <c r="P49" s="172" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q49" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R49" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S49" s="11">
         <v>44348</v>
       </c>
-      <c r="T49" s="445" t="s">
-[...8 lines deleted...]
-      <c r="Y49" s="623"/>
+      <c r="T49" s="438" t="s">
+        <v>239</v>
+      </c>
+      <c r="U49" s="131"/>
+      <c r="V49" s="438" t="s">
+        <v>931</v>
+      </c>
+      <c r="W49" s="146"/>
+      <c r="X49" s="146"/>
+      <c r="Y49" s="637"/>
     </row>
     <row r="50" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A50" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A50" s="532"/>
+      <c r="B50" s="603"/>
+      <c r="C50" s="604"/>
+      <c r="D50" s="605"/>
+      <c r="E50" s="500"/>
+      <c r="F50" s="500"/>
+      <c r="G50" s="500"/>
+      <c r="H50" s="500"/>
+      <c r="I50" s="602"/>
+      <c r="J50" s="602"/>
+      <c r="K50" s="602"/>
+      <c r="L50" s="602"/>
+      <c r="M50" s="597"/>
+      <c r="N50" s="597"/>
+      <c r="O50" s="500"/>
+      <c r="P50" s="172" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q50" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R50" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S50" s="11">
         <v>45627</v>
       </c>
-      <c r="T50" s="446"/>
-[...4 lines deleted...]
-      <c r="Y50" s="624"/>
+      <c r="T50" s="439"/>
+      <c r="U50" s="131"/>
+      <c r="V50" s="500"/>
+      <c r="W50" s="155"/>
+      <c r="X50" s="155"/>
+      <c r="Y50" s="638"/>
     </row>
     <row r="51" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A51" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A51" s="532"/>
+      <c r="B51" s="603"/>
+      <c r="C51" s="604"/>
+      <c r="D51" s="605"/>
+      <c r="E51" s="500"/>
+      <c r="F51" s="500"/>
+      <c r="G51" s="500"/>
+      <c r="H51" s="500"/>
+      <c r="I51" s="602"/>
+      <c r="J51" s="602"/>
+      <c r="K51" s="602"/>
+      <c r="L51" s="602"/>
+      <c r="M51" s="597"/>
+      <c r="N51" s="597"/>
+      <c r="O51" s="500"/>
+      <c r="P51" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q51" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R51" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S51" s="11">
         <v>45627</v>
       </c>
-      <c r="T51" s="109" t="s">
-[...6 lines deleted...]
-      <c r="Y51" s="624"/>
+      <c r="T51" s="106" t="s">
+        <v>329</v>
+      </c>
+      <c r="U51" s="131"/>
+      <c r="V51" s="500"/>
+      <c r="W51" s="155"/>
+      <c r="X51" s="155"/>
+      <c r="Y51" s="638"/>
     </row>
     <row r="52" spans="1:25" ht="153" customHeight="1">
-      <c r="A52" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A52" s="532"/>
+      <c r="B52" s="603"/>
+      <c r="C52" s="604"/>
+      <c r="D52" s="605"/>
+      <c r="E52" s="500"/>
+      <c r="F52" s="500"/>
+      <c r="G52" s="500"/>
+      <c r="H52" s="500"/>
+      <c r="I52" s="602"/>
+      <c r="J52" s="602"/>
+      <c r="K52" s="602"/>
+      <c r="L52" s="602"/>
+      <c r="M52" s="597"/>
+      <c r="N52" s="597"/>
+      <c r="O52" s="500"/>
+      <c r="P52" s="172" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q52" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R52" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S52" s="11">
         <v>45627</v>
       </c>
-      <c r="T52" s="584" t="s">
-[...6 lines deleted...]
-      <c r="Y52" s="624"/>
+      <c r="T52" s="598" t="s">
+        <v>245</v>
+      </c>
+      <c r="U52" s="131"/>
+      <c r="V52" s="500"/>
+      <c r="W52" s="155"/>
+      <c r="X52" s="155"/>
+      <c r="Y52" s="638"/>
     </row>
     <row r="53" spans="1:25" ht="180" customHeight="1">
-      <c r="A53" s="448"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A53" s="435"/>
+      <c r="B53" s="496"/>
+      <c r="C53" s="513"/>
+      <c r="D53" s="515"/>
+      <c r="E53" s="439"/>
+      <c r="F53" s="439"/>
+      <c r="G53" s="439"/>
+      <c r="H53" s="439"/>
+      <c r="I53" s="541"/>
+      <c r="J53" s="541"/>
+      <c r="K53" s="541"/>
+      <c r="L53" s="541"/>
+      <c r="M53" s="597"/>
+      <c r="N53" s="597"/>
+      <c r="O53" s="439"/>
+      <c r="P53" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q53" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R53" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S53" s="11">
         <v>40674</v>
       </c>
-      <c r="T53" s="584"/>
-[...4 lines deleted...]
-      <c r="Y53" s="625"/>
+      <c r="T53" s="598"/>
+      <c r="U53" s="143"/>
+      <c r="V53" s="439"/>
+      <c r="W53" s="147"/>
+      <c r="X53" s="147"/>
+      <c r="Y53" s="639"/>
     </row>
     <row r="54" spans="1:25" ht="153" customHeight="1">
-      <c r="A54" s="447">
+      <c r="A54" s="434">
         <v>4</v>
       </c>
-      <c r="B54" s="481" t="s">
+      <c r="B54" s="495" t="s">
         <v>43</v>
       </c>
-      <c r="C54" s="498">
+      <c r="C54" s="512">
         <v>8</v>
       </c>
-      <c r="D54" s="500" t="s">
+      <c r="D54" s="514" t="s">
         <v>122</v>
       </c>
-      <c r="E54" s="445" t="s">
-[...11 lines deleted...]
-      <c r="I54" s="526">
+      <c r="E54" s="438" t="s">
+        <v>869</v>
+      </c>
+      <c r="F54" s="438" t="s">
+        <v>870</v>
+      </c>
+      <c r="G54" s="514" t="s">
+        <v>838</v>
+      </c>
+      <c r="H54" s="438" t="s">
+        <v>839</v>
+      </c>
+      <c r="I54" s="540">
         <f>J54+K54</f>
         <v>63.8</v>
       </c>
-      <c r="J54" s="526">
+      <c r="J54" s="540">
         <v>32.299999999999997</v>
       </c>
-      <c r="K54" s="526">
+      <c r="K54" s="540">
         <v>31.5</v>
       </c>
-      <c r="L54" s="526">
+      <c r="L54" s="540">
         <v>31.9</v>
       </c>
-      <c r="M54" s="447" t="s">
+      <c r="M54" s="434" t="s">
         <v>3</v>
       </c>
-      <c r="N54" s="447" t="s">
+      <c r="N54" s="434" t="s">
         <v>126</v>
       </c>
-      <c r="O54" s="445" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O54" s="438" t="s">
+        <v>972</v>
+      </c>
+      <c r="P54" s="172" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q54" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R54" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S54" s="11">
         <v>45505</v>
       </c>
-      <c r="T54" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y54" s="577"/>
+      <c r="T54" s="86" t="s">
+        <v>246</v>
+      </c>
+      <c r="U54" s="52"/>
+      <c r="V54" s="438" t="s">
+        <v>873</v>
+      </c>
+      <c r="W54" s="442"/>
+      <c r="X54" s="442"/>
+      <c r="Y54" s="591"/>
     </row>
     <row r="55" spans="1:25" ht="114" customHeight="1">
-      <c r="A55" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A55" s="532"/>
+      <c r="B55" s="603"/>
+      <c r="C55" s="604"/>
+      <c r="D55" s="605"/>
+      <c r="E55" s="500"/>
+      <c r="F55" s="500"/>
+      <c r="G55" s="605"/>
+      <c r="H55" s="500"/>
+      <c r="I55" s="602"/>
+      <c r="J55" s="602"/>
+      <c r="K55" s="602"/>
+      <c r="L55" s="602"/>
+      <c r="M55" s="532"/>
+      <c r="N55" s="532"/>
+      <c r="O55" s="500"/>
+      <c r="P55" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q55" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R55" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S55" s="11">
         <v>45523</v>
       </c>
-      <c r="T55" s="466" t="s">
-[...6 lines deleted...]
-      <c r="Y55" s="578"/>
+      <c r="T55" s="480" t="s">
+        <v>247</v>
+      </c>
+      <c r="U55" s="530"/>
+      <c r="V55" s="500"/>
+      <c r="W55" s="469"/>
+      <c r="X55" s="469"/>
+      <c r="Y55" s="592"/>
     </row>
     <row r="56" spans="1:25" ht="99" customHeight="1">
-      <c r="A56" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A56" s="532"/>
+      <c r="B56" s="603"/>
+      <c r="C56" s="604"/>
+      <c r="D56" s="605"/>
+      <c r="E56" s="500"/>
+      <c r="F56" s="500"/>
+      <c r="G56" s="605"/>
+      <c r="H56" s="500"/>
+      <c r="I56" s="602"/>
+      <c r="J56" s="602"/>
+      <c r="K56" s="602"/>
+      <c r="L56" s="602"/>
+      <c r="M56" s="532"/>
+      <c r="N56" s="532"/>
+      <c r="O56" s="500"/>
+      <c r="P56" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q56" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R56" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S56" s="11">
         <v>45597</v>
       </c>
-      <c r="T56" s="468"/>
-[...4 lines deleted...]
-      <c r="Y56" s="578"/>
+      <c r="T56" s="482"/>
+      <c r="U56" s="531"/>
+      <c r="V56" s="500"/>
+      <c r="W56" s="469"/>
+      <c r="X56" s="469"/>
+      <c r="Y56" s="592"/>
     </row>
     <row r="57" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A57" s="518"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A57" s="532"/>
+      <c r="B57" s="603"/>
+      <c r="C57" s="604"/>
+      <c r="D57" s="605"/>
+      <c r="E57" s="500"/>
+      <c r="F57" s="500"/>
+      <c r="G57" s="605"/>
+      <c r="H57" s="500"/>
+      <c r="I57" s="602"/>
+      <c r="J57" s="602"/>
+      <c r="K57" s="602"/>
+      <c r="L57" s="602"/>
+      <c r="M57" s="532"/>
+      <c r="N57" s="532"/>
+      <c r="O57" s="500"/>
+      <c r="P57" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q57" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R57" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S57" s="11">
-        <v>45566</v>
-[...8 lines deleted...]
-      <c r="Y57" s="578"/>
+        <v>46132</v>
+      </c>
+      <c r="T57" s="423" t="s">
+        <v>238</v>
+      </c>
+      <c r="U57" s="51"/>
+      <c r="V57" s="500"/>
+      <c r="W57" s="469"/>
+      <c r="X57" s="469"/>
+      <c r="Y57" s="592"/>
     </row>
     <row r="58" spans="1:25" ht="85.5" customHeight="1">
-      <c r="A58" s="448"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A58" s="435"/>
+      <c r="B58" s="496"/>
+      <c r="C58" s="513"/>
+      <c r="D58" s="515"/>
+      <c r="E58" s="439"/>
+      <c r="F58" s="439"/>
+      <c r="G58" s="515"/>
+      <c r="H58" s="439"/>
+      <c r="I58" s="541"/>
+      <c r="J58" s="541"/>
+      <c r="K58" s="541"/>
+      <c r="L58" s="541"/>
+      <c r="M58" s="435"/>
+      <c r="N58" s="435"/>
+      <c r="O58" s="439"/>
+      <c r="P58" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q58" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R58" s="102" t="s">
+        <v>289</v>
       </c>
       <c r="S58" s="11">
         <v>45609</v>
       </c>
-      <c r="T58" s="133" t="s">
-[...6 lines deleted...]
-      <c r="Y58" s="579"/>
+      <c r="T58" s="130" t="s">
+        <v>328</v>
+      </c>
+      <c r="U58" s="292"/>
+      <c r="V58" s="439"/>
+      <c r="W58" s="443"/>
+      <c r="X58" s="443"/>
+      <c r="Y58" s="593"/>
     </row>
     <row r="59" spans="1:25" ht="185.25" customHeight="1">
-      <c r="A59" s="447">
+      <c r="A59" s="434">
         <v>5</v>
       </c>
-      <c r="B59" s="481" t="s">
+      <c r="B59" s="495" t="s">
         <v>44</v>
       </c>
-      <c r="C59" s="498">
+      <c r="C59" s="512">
         <v>9</v>
       </c>
-      <c r="D59" s="500" t="s">
+      <c r="D59" s="514" t="s">
         <v>197</v>
       </c>
-      <c r="E59" s="445" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="445" t="s">
+      <c r="E59" s="438" t="s">
+        <v>835</v>
+      </c>
+      <c r="F59" s="438" t="s">
         <v>769</v>
       </c>
-      <c r="H59" s="445" t="s">
-[...2 lines deleted...]
-      <c r="I59" s="526">
+      <c r="G59" s="438" t="s">
+        <v>755</v>
+      </c>
+      <c r="H59" s="438" t="s">
+        <v>756</v>
+      </c>
+      <c r="I59" s="540">
         <f>J59+K59</f>
         <v>63.599999999999994</v>
       </c>
-      <c r="J59" s="526">
+      <c r="J59" s="540">
         <v>31.9</v>
       </c>
-      <c r="K59" s="526">
+      <c r="K59" s="540">
         <v>31.7</v>
       </c>
-      <c r="L59" s="526">
+      <c r="L59" s="540">
         <v>31.8</v>
       </c>
-      <c r="M59" s="583" t="s">
+      <c r="M59" s="597" t="s">
         <v>3</v>
       </c>
-      <c r="N59" s="583" t="s">
+      <c r="N59" s="597" t="s">
         <v>126</v>
       </c>
-      <c r="O59" s="445" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O59" s="438" t="s">
+        <v>716</v>
+      </c>
+      <c r="P59" s="172" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q59" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R59" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S59" s="11">
         <v>42249</v>
       </c>
-      <c r="T59" s="417" t="s">
-[...8 lines deleted...]
-      <c r="Y59" s="577"/>
+      <c r="T59" s="409" t="s">
+        <v>248</v>
+      </c>
+      <c r="U59" s="52"/>
+      <c r="V59" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W59" s="442"/>
+      <c r="X59" s="442"/>
+      <c r="Y59" s="591"/>
     </row>
     <row r="60" spans="1:25" ht="198" customHeight="1">
-      <c r="A60" s="518"/>
-[...18 lines deleted...]
-      <c r="R60" s="88"/>
+      <c r="A60" s="532"/>
+      <c r="B60" s="603"/>
+      <c r="C60" s="604"/>
+      <c r="D60" s="605"/>
+      <c r="E60" s="500"/>
+      <c r="F60" s="500"/>
+      <c r="G60" s="500"/>
+      <c r="H60" s="607"/>
+      <c r="I60" s="602"/>
+      <c r="J60" s="602"/>
+      <c r="K60" s="602"/>
+      <c r="L60" s="602"/>
+      <c r="M60" s="597"/>
+      <c r="N60" s="597"/>
+      <c r="O60" s="500"/>
+      <c r="P60" s="172" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q60" s="136"/>
+      <c r="R60" s="85"/>
       <c r="S60" s="11"/>
-      <c r="T60" s="417" t="s">
+      <c r="T60" s="409" t="s">
         <v>148</v>
       </c>
-      <c r="U60" s="55"/>
-[...3 lines deleted...]
-      <c r="Y60" s="578"/>
+      <c r="U60" s="52"/>
+      <c r="V60" s="500"/>
+      <c r="W60" s="469"/>
+      <c r="X60" s="469"/>
+      <c r="Y60" s="592"/>
     </row>
     <row r="61" spans="1:25" ht="228.75" customHeight="1">
-      <c r="A61" s="518"/>
-[...18 lines deleted...]
-      <c r="R61" s="88"/>
+      <c r="A61" s="532"/>
+      <c r="B61" s="603"/>
+      <c r="C61" s="604"/>
+      <c r="D61" s="605"/>
+      <c r="E61" s="500"/>
+      <c r="F61" s="500"/>
+      <c r="G61" s="500"/>
+      <c r="H61" s="607"/>
+      <c r="I61" s="541"/>
+      <c r="J61" s="541"/>
+      <c r="K61" s="541"/>
+      <c r="L61" s="602"/>
+      <c r="M61" s="597"/>
+      <c r="N61" s="597"/>
+      <c r="O61" s="500"/>
+      <c r="P61" s="172" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q61" s="85"/>
+      <c r="R61" s="85"/>
       <c r="S61" s="11"/>
-      <c r="T61" s="89" t="s">
+      <c r="T61" s="86" t="s">
         <v>148</v>
       </c>
-      <c r="U61" s="63"/>
-[...3 lines deleted...]
-      <c r="Y61" s="579"/>
+      <c r="U61" s="60"/>
+      <c r="V61" s="439"/>
+      <c r="W61" s="443"/>
+      <c r="X61" s="443"/>
+      <c r="Y61" s="593"/>
     </row>
     <row r="62" spans="1:25" ht="108" customHeight="1">
-      <c r="A62" s="447">
+      <c r="A62" s="434">
         <v>6</v>
       </c>
-      <c r="B62" s="481" t="s">
+      <c r="B62" s="495" t="s">
         <v>45</v>
       </c>
-      <c r="C62" s="498">
+      <c r="C62" s="512">
         <v>11</v>
       </c>
-      <c r="D62" s="500" t="s">
-[...11 lines deleted...]
-      <c r="H62" s="447" t="s">
+      <c r="D62" s="514" t="s">
+        <v>606</v>
+      </c>
+      <c r="E62" s="601" t="s">
+        <v>871</v>
+      </c>
+      <c r="F62" s="601" t="s">
+        <v>872</v>
+      </c>
+      <c r="G62" s="601" t="s">
+        <v>486</v>
+      </c>
+      <c r="H62" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="I62" s="526">
+      <c r="I62" s="540">
         <f>J62+K62</f>
         <v>58.1</v>
       </c>
-      <c r="J62" s="526">
+      <c r="J62" s="540">
         <v>29.3</v>
       </c>
-      <c r="K62" s="526">
+      <c r="K62" s="540">
         <v>28.8</v>
       </c>
-      <c r="L62" s="528">
+      <c r="L62" s="542">
         <v>29.05</v>
       </c>
-      <c r="M62" s="583" t="s">
+      <c r="M62" s="597" t="s">
         <v>3</v>
       </c>
-      <c r="N62" s="583" t="s">
+      <c r="N62" s="597" t="s">
         <v>126</v>
       </c>
-      <c r="O62" s="445" t="s">
-[...11 lines deleted...]
-      <c r="S62" s="78">
+      <c r="O62" s="438" t="s">
+        <v>717</v>
+      </c>
+      <c r="P62" s="172" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q62" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R62" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S62" s="75">
         <v>45530</v>
       </c>
-      <c r="T62" s="445" t="s">
-[...8 lines deleted...]
-      <c r="Y62" s="577"/>
+      <c r="T62" s="438" t="s">
+        <v>240</v>
+      </c>
+      <c r="U62" s="52"/>
+      <c r="V62" s="438" t="s">
+        <v>873</v>
+      </c>
+      <c r="W62" s="442"/>
+      <c r="X62" s="442"/>
+      <c r="Y62" s="591"/>
     </row>
     <row r="63" spans="1:25" ht="102" customHeight="1">
-      <c r="A63" s="518"/>
-[...23 lines deleted...]
-      <c r="S63" s="78">
+      <c r="A63" s="532"/>
+      <c r="B63" s="603"/>
+      <c r="C63" s="604"/>
+      <c r="D63" s="605"/>
+      <c r="E63" s="601"/>
+      <c r="F63" s="601"/>
+      <c r="G63" s="601"/>
+      <c r="H63" s="532"/>
+      <c r="I63" s="602"/>
+      <c r="J63" s="602"/>
+      <c r="K63" s="602"/>
+      <c r="L63" s="542"/>
+      <c r="M63" s="597"/>
+      <c r="N63" s="597"/>
+      <c r="O63" s="500"/>
+      <c r="P63" s="172" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q63" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R63" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S63" s="75">
         <v>44799</v>
       </c>
-      <c r="T63" s="486"/>
-[...4 lines deleted...]
-      <c r="Y63" s="578"/>
+      <c r="T63" s="500"/>
+      <c r="U63" s="52"/>
+      <c r="V63" s="500"/>
+      <c r="W63" s="469"/>
+      <c r="X63" s="469"/>
+      <c r="Y63" s="592"/>
     </row>
     <row r="64" spans="1:25" ht="62.25" customHeight="1">
-      <c r="A64" s="518"/>
-[...23 lines deleted...]
-      <c r="S64" s="118">
+      <c r="A64" s="532"/>
+      <c r="B64" s="603"/>
+      <c r="C64" s="604"/>
+      <c r="D64" s="605"/>
+      <c r="E64" s="601"/>
+      <c r="F64" s="601"/>
+      <c r="G64" s="601"/>
+      <c r="H64" s="532"/>
+      <c r="I64" s="602"/>
+      <c r="J64" s="602"/>
+      <c r="K64" s="602"/>
+      <c r="L64" s="542"/>
+      <c r="M64" s="597"/>
+      <c r="N64" s="597"/>
+      <c r="O64" s="500"/>
+      <c r="P64" s="172" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q64" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R64" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S64" s="115">
         <v>45627</v>
       </c>
-      <c r="T64" s="446"/>
-[...4 lines deleted...]
-      <c r="Y64" s="578"/>
+      <c r="T64" s="439"/>
+      <c r="U64" s="52"/>
+      <c r="V64" s="500"/>
+      <c r="W64" s="469"/>
+      <c r="X64" s="469"/>
+      <c r="Y64" s="592"/>
     </row>
     <row r="65" spans="1:25" ht="114.75" customHeight="1">
-      <c r="A65" s="448"/>
-[...23 lines deleted...]
-      <c r="S65" s="78">
+      <c r="A65" s="435"/>
+      <c r="B65" s="496"/>
+      <c r="C65" s="513"/>
+      <c r="D65" s="515"/>
+      <c r="E65" s="601"/>
+      <c r="F65" s="606"/>
+      <c r="G65" s="601"/>
+      <c r="H65" s="435"/>
+      <c r="I65" s="541"/>
+      <c r="J65" s="541"/>
+      <c r="K65" s="541"/>
+      <c r="L65" s="542"/>
+      <c r="M65" s="597"/>
+      <c r="N65" s="597"/>
+      <c r="O65" s="439"/>
+      <c r="P65" s="172" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q65" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R65" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S65" s="75">
         <v>45505</v>
       </c>
-      <c r="T65" s="79" t="s">
-[...6 lines deleted...]
-      <c r="Y65" s="579"/>
+      <c r="T65" s="76" t="s">
+        <v>249</v>
+      </c>
+      <c r="U65" s="62"/>
+      <c r="V65" s="439"/>
+      <c r="W65" s="443"/>
+      <c r="X65" s="443"/>
+      <c r="Y65" s="593"/>
     </row>
     <row r="66" spans="1:25" ht="330" customHeight="1">
-      <c r="A66" s="76">
+      <c r="A66" s="73">
         <v>7</v>
       </c>
-      <c r="B66" s="93" t="s">
+      <c r="B66" s="90" t="s">
         <v>143</v>
       </c>
-      <c r="C66" s="94">
+      <c r="C66" s="91">
         <v>12</v>
       </c>
-      <c r="D66" s="190" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="76" t="s">
+      <c r="D66" s="187" t="s">
+        <v>513</v>
+      </c>
+      <c r="E66" s="186" t="s">
+        <v>472</v>
+      </c>
+      <c r="F66" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="G66" s="189" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="76" t="s">
+      <c r="G66" s="186" t="s">
+        <v>487</v>
+      </c>
+      <c r="H66" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="I66" s="116">
+      <c r="I66" s="113">
         <f>J66+K66</f>
         <v>10.5</v>
       </c>
-      <c r="J66" s="116">
+      <c r="J66" s="113">
         <v>4.8499999999999996</v>
       </c>
-      <c r="K66" s="116">
+      <c r="K66" s="113">
         <v>5.65</v>
       </c>
-      <c r="L66" s="116">
+      <c r="L66" s="113">
         <v>5.25</v>
       </c>
-      <c r="M66" s="83" t="s">
+      <c r="M66" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="N66" s="83" t="s">
+      <c r="N66" s="80" t="s">
         <v>126</v>
       </c>
-      <c r="O66" s="205" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O66" s="422" t="s">
+        <v>1017</v>
+      </c>
+      <c r="P66" s="172" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q66" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R66" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S66" s="11">
-        <v>43539</v>
-[...10 lines deleted...]
-      <c r="Y66" s="87"/>
+        <v>46132</v>
+      </c>
+      <c r="T66" s="424" t="s">
+        <v>1016</v>
+      </c>
+      <c r="U66" s="62"/>
+      <c r="V66" s="287" t="s">
+        <v>804</v>
+      </c>
+      <c r="W66" s="146"/>
+      <c r="X66" s="146"/>
+      <c r="Y66" s="84"/>
     </row>
     <row r="67" spans="1:25" ht="398.25" customHeight="1">
-      <c r="A67" s="447">
+      <c r="A67" s="434">
         <v>8</v>
       </c>
-      <c r="B67" s="584" t="s">
+      <c r="B67" s="598" t="s">
         <v>46</v>
       </c>
-      <c r="C67" s="585">
+      <c r="C67" s="599">
         <v>13</v>
       </c>
-      <c r="D67" s="586" t="s">
-[...11 lines deleted...]
-      <c r="H67" s="447" t="s">
+      <c r="D67" s="600" t="s">
+        <v>514</v>
+      </c>
+      <c r="E67" s="601" t="s">
+        <v>810</v>
+      </c>
+      <c r="F67" s="601" t="s">
+        <v>802</v>
+      </c>
+      <c r="G67" s="601" t="s">
+        <v>803</v>
+      </c>
+      <c r="H67" s="434" t="s">
         <v>18</v>
       </c>
-      <c r="I67" s="526">
+      <c r="I67" s="540">
         <f>J67+K67</f>
         <v>68.599999999999994</v>
       </c>
-      <c r="J67" s="526">
+      <c r="J67" s="540">
         <v>34.299999999999997</v>
       </c>
-      <c r="K67" s="526">
+      <c r="K67" s="540">
         <v>34.299999999999997</v>
       </c>
-      <c r="L67" s="528">
+      <c r="L67" s="542">
         <f>I67/2</f>
         <v>34.299999999999997</v>
       </c>
-      <c r="M67" s="583" t="s">
+      <c r="M67" s="597" t="s">
         <v>3</v>
       </c>
-      <c r="N67" s="583" t="s">
+      <c r="N67" s="597" t="s">
         <v>126</v>
       </c>
-      <c r="O67" s="445" t="s">
-[...11 lines deleted...]
-      <c r="S67" s="20">
+      <c r="O67" s="438" t="s">
+        <v>715</v>
+      </c>
+      <c r="P67" s="172" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q67" s="135" t="s">
+        <v>336</v>
+      </c>
+      <c r="R67" s="74" t="s">
+        <v>289</v>
+      </c>
+      <c r="S67" s="18">
         <v>45480</v>
       </c>
-      <c r="T67" s="93" t="s">
-[...8 lines deleted...]
-      <c r="Y67" s="577"/>
+      <c r="T67" s="90" t="s">
+        <v>250</v>
+      </c>
+      <c r="U67" s="62"/>
+      <c r="V67" s="438" t="s">
+        <v>932</v>
+      </c>
+      <c r="W67" s="146"/>
+      <c r="X67" s="146"/>
+      <c r="Y67" s="591"/>
     </row>
     <row r="68" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A68" s="448"/>
-[...23 lines deleted...]
-      <c r="S68" s="78">
+      <c r="A68" s="435"/>
+      <c r="B68" s="598"/>
+      <c r="C68" s="599"/>
+      <c r="D68" s="600"/>
+      <c r="E68" s="601"/>
+      <c r="F68" s="601"/>
+      <c r="G68" s="601"/>
+      <c r="H68" s="435"/>
+      <c r="I68" s="541"/>
+      <c r="J68" s="541"/>
+      <c r="K68" s="541"/>
+      <c r="L68" s="542"/>
+      <c r="M68" s="597"/>
+      <c r="N68" s="597"/>
+      <c r="O68" s="439"/>
+      <c r="P68" s="172" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q68" s="134" t="s">
+        <v>336</v>
+      </c>
+      <c r="R68" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S68" s="75">
         <v>45480</v>
       </c>
-      <c r="T68" s="86" t="s">
-[...6 lines deleted...]
-      <c r="Y68" s="579"/>
+      <c r="T68" s="83" t="s">
+        <v>251</v>
+      </c>
+      <c r="U68" s="60"/>
+      <c r="V68" s="439"/>
+      <c r="W68" s="147"/>
+      <c r="X68" s="147"/>
+      <c r="Y68" s="593"/>
     </row>
     <row r="69" spans="1:25" ht="354" customHeight="1">
-      <c r="A69" s="473">
+      <c r="A69" s="487">
         <v>9</v>
       </c>
-      <c r="B69" s="511" t="s">
+      <c r="B69" s="525" t="s">
         <v>47</v>
       </c>
-      <c r="C69" s="512">
+      <c r="C69" s="526">
         <v>14</v>
       </c>
-      <c r="D69" s="469" t="s">
+      <c r="D69" s="483" t="s">
         <v>205</v>
       </c>
-      <c r="E69" s="442" t="s">
-[...11 lines deleted...]
-      <c r="I69" s="452">
+      <c r="E69" s="460" t="s">
+        <v>607</v>
+      </c>
+      <c r="F69" s="460" t="s">
+        <v>488</v>
+      </c>
+      <c r="G69" s="460" t="s">
+        <v>795</v>
+      </c>
+      <c r="H69" s="460" t="s">
+        <v>811</v>
+      </c>
+      <c r="I69" s="466">
         <f>J69+K69</f>
         <v>65.599999999999994</v>
       </c>
-      <c r="J69" s="452">
+      <c r="J69" s="466">
         <v>34</v>
       </c>
-      <c r="K69" s="452">
+      <c r="K69" s="466">
         <v>31.6</v>
       </c>
-      <c r="L69" s="452">
+      <c r="L69" s="466">
         <f>I69/2</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="M69" s="424" t="s">
+      <c r="M69" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N69" s="424" t="s">
+      <c r="N69" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O69" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S69" s="56">
+      <c r="O69" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P69" s="39" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q69" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R69" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S69" s="53">
         <v>41481</v>
       </c>
-      <c r="T69" s="428" t="s">
-[...8 lines deleted...]
-      <c r="Y69" s="577"/>
+      <c r="T69" s="446" t="s">
+        <v>252</v>
+      </c>
+      <c r="U69" s="442"/>
+      <c r="V69" s="438" t="s">
+        <v>933</v>
+      </c>
+      <c r="W69" s="146"/>
+      <c r="X69" s="146"/>
+      <c r="Y69" s="591"/>
     </row>
     <row r="70" spans="1:25" ht="363" customHeight="1">
-      <c r="A70" s="474"/>
-[...23 lines deleted...]
-      <c r="S70" s="56">
+      <c r="A70" s="488"/>
+      <c r="B70" s="477"/>
+      <c r="C70" s="479"/>
+      <c r="D70" s="485"/>
+      <c r="E70" s="461"/>
+      <c r="F70" s="461"/>
+      <c r="G70" s="461"/>
+      <c r="H70" s="461"/>
+      <c r="I70" s="486"/>
+      <c r="J70" s="486"/>
+      <c r="K70" s="486"/>
+      <c r="L70" s="486"/>
+      <c r="M70" s="443"/>
+      <c r="N70" s="443"/>
+      <c r="O70" s="461"/>
+      <c r="P70" s="39" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q70" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R70" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S70" s="53">
         <v>45597</v>
       </c>
-      <c r="T70" s="429"/>
-[...4 lines deleted...]
-      <c r="Y70" s="579"/>
+      <c r="T70" s="447"/>
+      <c r="U70" s="443"/>
+      <c r="V70" s="439"/>
+      <c r="W70" s="147"/>
+      <c r="X70" s="147"/>
+      <c r="Y70" s="593"/>
     </row>
     <row r="71" spans="1:25" ht="311.25" customHeight="1">
-      <c r="A71" s="240">
+      <c r="A71" s="237">
         <v>10</v>
       </c>
-      <c r="B71" s="238" t="s">
+      <c r="B71" s="235" t="s">
         <v>48</v>
       </c>
-      <c r="C71" s="239">
+      <c r="C71" s="236">
         <v>16</v>
       </c>
-      <c r="D71" s="236" t="s">
+      <c r="D71" s="233" t="s">
         <v>118</v>
       </c>
-      <c r="E71" s="316" t="s">
-[...11 lines deleted...]
-      <c r="I71" s="241">
+      <c r="E71" s="310" t="s">
+        <v>608</v>
+      </c>
+      <c r="F71" s="349" t="s">
+        <v>888</v>
+      </c>
+      <c r="G71" s="230" t="s">
+        <v>489</v>
+      </c>
+      <c r="H71" s="230" t="s">
+        <v>609</v>
+      </c>
+      <c r="I71" s="238">
         <f>J71+K71</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J71" s="241">
+      <c r="J71" s="238">
         <v>14.4</v>
       </c>
-      <c r="K71" s="241">
+      <c r="K71" s="238">
         <v>12.8</v>
       </c>
-      <c r="L71" s="241">
+      <c r="L71" s="238">
         <v>13.6</v>
       </c>
-      <c r="M71" s="234" t="s">
+      <c r="M71" s="231" t="s">
         <v>3</v>
       </c>
-      <c r="N71" s="234" t="s">
+      <c r="N71" s="231" t="s">
         <v>126</v>
       </c>
-      <c r="O71" s="413" t="s">
-[...5 lines deleted...]
-      <c r="Q71" s="237" t="s">
+      <c r="O71" s="405" t="s">
+        <v>724</v>
+      </c>
+      <c r="P71" s="243" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q71" s="234" t="s">
+        <v>789</v>
+      </c>
+      <c r="R71" s="365" t="s">
+        <v>892</v>
+      </c>
+      <c r="S71" s="232">
+        <v>45962</v>
+      </c>
+      <c r="T71" s="239" t="s">
+        <v>252</v>
+      </c>
+      <c r="U71" s="232">
+        <v>46234</v>
+      </c>
+      <c r="V71" s="287" t="s">
         <v>804</v>
       </c>
-      <c r="R71" s="372" t="s">
-[...16 lines deleted...]
-      <c r="Y71" s="21"/>
+      <c r="W71" s="146"/>
+      <c r="X71" s="146"/>
+      <c r="Y71" s="19"/>
     </row>
     <row r="72" spans="1:25" ht="231.75" customHeight="1">
-      <c r="A72" s="473">
+      <c r="A72" s="487">
         <v>11</v>
       </c>
-      <c r="B72" s="462" t="s">
+      <c r="B72" s="476" t="s">
         <v>49</v>
       </c>
-      <c r="C72" s="464">
+      <c r="C72" s="478">
         <v>18</v>
       </c>
-      <c r="D72" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I72" s="452">
+      <c r="D72" s="483" t="s">
+        <v>361</v>
+      </c>
+      <c r="E72" s="459" t="s">
+        <v>812</v>
+      </c>
+      <c r="F72" s="459" t="s">
+        <v>813</v>
+      </c>
+      <c r="G72" s="459" t="s">
+        <v>814</v>
+      </c>
+      <c r="H72" s="459" t="s">
+        <v>815</v>
+      </c>
+      <c r="I72" s="466">
         <f>J72+K72</f>
         <v>65.5</v>
       </c>
-      <c r="J72" s="452">
+      <c r="J72" s="466">
         <v>32.1</v>
       </c>
-      <c r="K72" s="452">
+      <c r="K72" s="466">
         <v>33.4</v>
       </c>
-      <c r="L72" s="452">
+      <c r="L72" s="466">
         <f>I72/2</f>
         <v>32.75</v>
       </c>
-      <c r="M72" s="424" t="s">
+      <c r="M72" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N72" s="424" t="s">
+      <c r="N72" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O72" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S72" s="121">
+      <c r="O72" s="459" t="s">
+        <v>718</v>
+      </c>
+      <c r="P72" s="39" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q72" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R72" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S72" s="118">
         <v>42424</v>
       </c>
-      <c r="T72" s="33" t="s">
-[...8 lines deleted...]
-      <c r="Y72" s="21"/>
+      <c r="T72" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="U72" s="52"/>
+      <c r="V72" s="438" t="s">
+        <v>934</v>
+      </c>
+      <c r="W72" s="152"/>
+      <c r="X72" s="152"/>
+      <c r="Y72" s="19"/>
     </row>
     <row r="73" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A73" s="514"/>
-[...23 lines deleted...]
-      <c r="S73" s="75">
+      <c r="A73" s="528"/>
+      <c r="B73" s="525"/>
+      <c r="C73" s="526"/>
+      <c r="D73" s="484"/>
+      <c r="E73" s="460"/>
+      <c r="F73" s="460"/>
+      <c r="G73" s="460"/>
+      <c r="H73" s="460"/>
+      <c r="I73" s="467"/>
+      <c r="J73" s="467"/>
+      <c r="K73" s="467"/>
+      <c r="L73" s="467"/>
+      <c r="M73" s="469"/>
+      <c r="N73" s="469"/>
+      <c r="O73" s="460"/>
+      <c r="P73" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q73" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R73" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S73" s="72">
         <v>42443</v>
       </c>
-      <c r="T73" s="428" t="s">
-[...6 lines deleted...]
-      <c r="Y73" s="430"/>
+      <c r="T73" s="446" t="s">
+        <v>240</v>
+      </c>
+      <c r="U73" s="442"/>
+      <c r="V73" s="500"/>
+      <c r="W73" s="146"/>
+      <c r="X73" s="146"/>
+      <c r="Y73" s="448"/>
     </row>
     <row r="74" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A74" s="474"/>
-[...23 lines deleted...]
-      <c r="S74" s="75">
+      <c r="A74" s="488"/>
+      <c r="B74" s="477"/>
+      <c r="C74" s="479"/>
+      <c r="D74" s="485"/>
+      <c r="E74" s="461"/>
+      <c r="F74" s="461"/>
+      <c r="G74" s="461"/>
+      <c r="H74" s="461"/>
+      <c r="I74" s="486"/>
+      <c r="J74" s="486"/>
+      <c r="K74" s="486"/>
+      <c r="L74" s="486"/>
+      <c r="M74" s="443"/>
+      <c r="N74" s="443"/>
+      <c r="O74" s="461"/>
+      <c r="P74" s="39" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q74" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R74" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S74" s="72">
         <v>42446</v>
       </c>
-      <c r="T74" s="429"/>
-[...4 lines deleted...]
-      <c r="Y74" s="431"/>
+      <c r="T74" s="447"/>
+      <c r="U74" s="443"/>
+      <c r="V74" s="439"/>
+      <c r="W74" s="147"/>
+      <c r="X74" s="147"/>
+      <c r="Y74" s="449"/>
     </row>
     <row r="75" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A75" s="71">
+      <c r="A75" s="68">
         <v>12</v>
       </c>
-      <c r="B75" s="67" t="s">
+      <c r="B75" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="C75" s="68">
+      <c r="C75" s="65">
         <v>19</v>
       </c>
-      <c r="D75" s="191" t="s">
-[...14 lines deleted...]
-      <c r="I75" s="117">
+      <c r="D75" s="188" t="s">
+        <v>515</v>
+      </c>
+      <c r="E75" s="310" t="s">
+        <v>516</v>
+      </c>
+      <c r="F75" s="310" t="s">
+        <v>816</v>
+      </c>
+      <c r="G75" s="194" t="s">
+        <v>610</v>
+      </c>
+      <c r="H75" s="194" t="s">
+        <v>611</v>
+      </c>
+      <c r="I75" s="114">
         <f>J75+K75</f>
         <v>19.3</v>
       </c>
-      <c r="J75" s="117">
+      <c r="J75" s="114">
         <v>8.5</v>
       </c>
-      <c r="K75" s="117">
+      <c r="K75" s="114">
         <v>10.8</v>
       </c>
-      <c r="L75" s="117">
+      <c r="L75" s="114">
         <v>9.65</v>
       </c>
-      <c r="M75" s="65" t="s">
+      <c r="M75" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N75" s="65" t="s">
+      <c r="N75" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="O75" s="206" t="s">
-[...23 lines deleted...]
-      <c r="Y75" s="22"/>
+      <c r="O75" s="203" t="s">
+        <v>719</v>
+      </c>
+      <c r="P75" s="170" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q75" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R75" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S75" s="71">
+        <v>46132</v>
+      </c>
+      <c r="T75" s="382" t="s">
+        <v>1018</v>
+      </c>
+      <c r="U75" s="52"/>
+      <c r="V75" s="289" t="s">
+        <v>805</v>
+      </c>
+      <c r="W75" s="152"/>
+      <c r="X75" s="152"/>
+      <c r="Y75" s="20"/>
     </row>
     <row r="76" spans="1:25" ht="223.5" customHeight="1">
-      <c r="A76" s="473">
+      <c r="A76" s="487">
         <v>13</v>
       </c>
-      <c r="B76" s="462" t="s">
+      <c r="B76" s="476" t="s">
         <v>51</v>
       </c>
-      <c r="C76" s="464">
+      <c r="C76" s="478">
         <v>21</v>
       </c>
-      <c r="D76" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I76" s="452">
+      <c r="D76" s="483" t="s">
+        <v>490</v>
+      </c>
+      <c r="E76" s="459" t="s">
+        <v>770</v>
+      </c>
+      <c r="F76" s="459" t="s">
+        <v>771</v>
+      </c>
+      <c r="G76" s="459" t="s">
+        <v>612</v>
+      </c>
+      <c r="H76" s="459" t="s">
+        <v>613</v>
+      </c>
+      <c r="I76" s="466">
         <f>J76+K76</f>
         <v>40.1</v>
       </c>
-      <c r="J76" s="452">
+      <c r="J76" s="466">
         <v>20.100000000000001</v>
       </c>
-      <c r="K76" s="452">
+      <c r="K76" s="466">
         <v>20</v>
       </c>
-      <c r="L76" s="452">
+      <c r="L76" s="466">
         <v>20.05</v>
       </c>
-      <c r="M76" s="424" t="s">
+      <c r="M76" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N76" s="424" t="s">
+      <c r="N76" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O76" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q76" s="424" t="s">
+      <c r="O76" s="459" t="s">
+        <v>714</v>
+      </c>
+      <c r="P76" s="497" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q76" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R76" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S76" s="444">
+        <v>41481</v>
+      </c>
+      <c r="T76" s="459" t="s">
         <v>340</v>
       </c>
-      <c r="R76" s="424" t="s">
-[...14 lines deleted...]
-      <c r="Y76" s="430"/>
+      <c r="U76" s="442"/>
+      <c r="V76" s="438" t="s">
+        <v>935</v>
+      </c>
+      <c r="W76" s="146"/>
+      <c r="X76" s="146"/>
+      <c r="Y76" s="448"/>
     </row>
     <row r="77" spans="1:25" ht="225" customHeight="1">
-      <c r="A77" s="474"/>
-[...23 lines deleted...]
-      <c r="Y77" s="431"/>
+      <c r="A77" s="488"/>
+      <c r="B77" s="477"/>
+      <c r="C77" s="479"/>
+      <c r="D77" s="485"/>
+      <c r="E77" s="461"/>
+      <c r="F77" s="461"/>
+      <c r="G77" s="461"/>
+      <c r="H77" s="461"/>
+      <c r="I77" s="486"/>
+      <c r="J77" s="486"/>
+      <c r="K77" s="486"/>
+      <c r="L77" s="486"/>
+      <c r="M77" s="443"/>
+      <c r="N77" s="443"/>
+      <c r="O77" s="461"/>
+      <c r="P77" s="498"/>
+      <c r="Q77" s="443"/>
+      <c r="R77" s="443"/>
+      <c r="S77" s="445"/>
+      <c r="T77" s="461"/>
+      <c r="U77" s="443"/>
+      <c r="V77" s="439"/>
+      <c r="W77" s="147"/>
+      <c r="X77" s="147"/>
+      <c r="Y77" s="449"/>
     </row>
     <row r="78" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A78" s="473">
+      <c r="A78" s="487">
         <v>14</v>
       </c>
-      <c r="B78" s="466" t="s">
+      <c r="B78" s="480" t="s">
         <v>52</v>
       </c>
-      <c r="C78" s="464">
+      <c r="C78" s="478">
         <v>23</v>
       </c>
-      <c r="D78" s="469" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="441" t="s">
+      <c r="D78" s="483" t="s">
+        <v>498</v>
+      </c>
+      <c r="E78" s="459" t="s">
+        <v>894</v>
+      </c>
+      <c r="F78" s="459" t="s">
+        <v>895</v>
+      </c>
+      <c r="G78" s="459" t="s">
         <v>181</v>
       </c>
-      <c r="H78" s="424" t="s">
+      <c r="H78" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I78" s="452">
+      <c r="I78" s="466">
         <f>J78+K78</f>
         <v>52.2</v>
       </c>
-      <c r="J78" s="452">
+      <c r="J78" s="466">
         <v>26.1</v>
       </c>
-      <c r="K78" s="452">
+      <c r="K78" s="466">
         <v>26.1</v>
       </c>
-      <c r="L78" s="452">
+      <c r="L78" s="466">
         <v>26.1</v>
       </c>
-      <c r="M78" s="424" t="s">
+      <c r="M78" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N78" s="424" t="s">
+      <c r="N78" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O78" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q78" s="424" t="s">
+      <c r="O78" s="459" t="s">
+        <v>714</v>
+      </c>
+      <c r="P78" s="497" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q78" s="442" t="s">
         <v>223</v>
       </c>
-      <c r="R78" s="424" t="s">
-[...2 lines deleted...]
-      <c r="S78" s="426">
+      <c r="R78" s="442" t="s">
+        <v>917</v>
+      </c>
+      <c r="S78" s="444">
         <v>45992</v>
       </c>
-      <c r="T78" s="441" t="s">
-[...2 lines deleted...]
-      <c r="U78" s="426">
+      <c r="T78" s="459" t="s">
+        <v>341</v>
+      </c>
+      <c r="U78" s="444">
         <v>46234</v>
       </c>
-      <c r="V78" s="445" t="s">
-[...4 lines deleted...]
-      <c r="Y78" s="430"/>
+      <c r="V78" s="438" t="s">
+        <v>902</v>
+      </c>
+      <c r="W78" s="146"/>
+      <c r="X78" s="146"/>
+      <c r="Y78" s="448"/>
     </row>
     <row r="79" spans="1:25" ht="82.5" customHeight="1">
-      <c r="A79" s="474"/>
-[...23 lines deleted...]
-      <c r="Y79" s="431"/>
+      <c r="A79" s="488"/>
+      <c r="B79" s="482"/>
+      <c r="C79" s="479"/>
+      <c r="D79" s="485"/>
+      <c r="E79" s="461"/>
+      <c r="F79" s="461"/>
+      <c r="G79" s="461"/>
+      <c r="H79" s="443"/>
+      <c r="I79" s="486"/>
+      <c r="J79" s="486"/>
+      <c r="K79" s="486"/>
+      <c r="L79" s="486"/>
+      <c r="M79" s="443"/>
+      <c r="N79" s="443"/>
+      <c r="O79" s="461"/>
+      <c r="P79" s="498"/>
+      <c r="Q79" s="443"/>
+      <c r="R79" s="443"/>
+      <c r="S79" s="445"/>
+      <c r="T79" s="461"/>
+      <c r="U79" s="443"/>
+      <c r="V79" s="439"/>
+      <c r="W79" s="147"/>
+      <c r="X79" s="147"/>
+      <c r="Y79" s="449"/>
     </row>
     <row r="80" spans="1:25" ht="215.25" customHeight="1">
-      <c r="A80" s="71">
+      <c r="A80" s="68">
         <v>15</v>
       </c>
-      <c r="B80" s="52" t="s">
+      <c r="B80" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="C80" s="68">
+      <c r="C80" s="65">
         <v>24</v>
       </c>
-      <c r="D80" s="191" t="s">
-[...11 lines deleted...]
-      <c r="H80" s="420" t="s">
+      <c r="D80" s="188" t="s">
+        <v>500</v>
+      </c>
+      <c r="E80" s="410" t="s">
+        <v>987</v>
+      </c>
+      <c r="F80" s="410" t="s">
+        <v>988</v>
+      </c>
+      <c r="G80" s="410" t="s">
+        <v>989</v>
+      </c>
+      <c r="H80" s="412" t="s">
         <v>18</v>
       </c>
-      <c r="I80" s="117">
+      <c r="I80" s="114">
         <f>J80+K80</f>
         <v>18.2</v>
       </c>
-      <c r="J80" s="117">
+      <c r="J80" s="114">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K80" s="117">
+      <c r="K80" s="114">
         <v>9</v>
       </c>
-      <c r="L80" s="117">
+      <c r="L80" s="114">
         <f>I80/2</f>
         <v>9.1</v>
       </c>
-      <c r="M80" s="65" t="s">
+      <c r="M80" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N80" s="65" t="s">
+      <c r="N80" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="O80" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S80" s="62">
+      <c r="O80" s="203" t="s">
+        <v>720</v>
+      </c>
+      <c r="P80" s="170" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q80" s="132" t="s">
+        <v>336</v>
+      </c>
+      <c r="R80" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S80" s="59">
         <v>44034</v>
       </c>
-      <c r="T80" s="85" t="s">
-[...8 lines deleted...]
-      <c r="Y80" s="26"/>
+      <c r="T80" s="82" t="s">
+        <v>253</v>
+      </c>
+      <c r="U80" s="52"/>
+      <c r="V80" s="411" t="s">
+        <v>990</v>
+      </c>
+      <c r="W80" s="146"/>
+      <c r="X80" s="146"/>
+      <c r="Y80" s="24"/>
     </row>
     <row r="81" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A81" s="71">
+      <c r="A81" s="68">
         <v>16</v>
       </c>
-      <c r="B81" s="46" t="s">
+      <c r="B81" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="C81" s="68">
+      <c r="C81" s="65">
         <v>25</v>
       </c>
-      <c r="D81" s="191" t="s">
-[...11 lines deleted...]
-      <c r="H81" s="68" t="s">
+      <c r="D81" s="188" t="s">
+        <v>517</v>
+      </c>
+      <c r="E81" s="45" t="s">
+        <v>817</v>
+      </c>
+      <c r="F81" s="310" t="s">
+        <v>685</v>
+      </c>
+      <c r="G81" s="196" t="s">
+        <v>614</v>
+      </c>
+      <c r="H81" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="I81" s="117">
+      <c r="I81" s="114">
         <f>J81+K81</f>
         <v>30.700000000000003</v>
       </c>
-      <c r="J81" s="117">
+      <c r="J81" s="114">
         <v>15.4</v>
       </c>
-      <c r="K81" s="117">
+      <c r="K81" s="114">
         <v>15.3</v>
       </c>
-      <c r="L81" s="117">
+      <c r="L81" s="114">
         <v>15.35</v>
       </c>
-      <c r="M81" s="65" t="s">
+      <c r="M81" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N81" s="65" t="s">
+      <c r="N81" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="O81" s="206" t="s">
-[...8 lines deleted...]
-      <c r="T81" s="80" t="s">
+      <c r="O81" s="203" t="s">
+        <v>738</v>
+      </c>
+      <c r="P81" s="170" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q81" s="52"/>
+      <c r="R81" s="52"/>
+      <c r="S81" s="53"/>
+      <c r="T81" s="77" t="s">
         <v>148</v>
       </c>
-      <c r="U81" s="55"/>
-[...5 lines deleted...]
-      <c r="Y81" s="22"/>
+      <c r="U81" s="52"/>
+      <c r="V81" s="332" t="s">
+        <v>804</v>
+      </c>
+      <c r="W81" s="152"/>
+      <c r="X81" s="152"/>
+      <c r="Y81" s="20"/>
     </row>
     <row r="82" spans="1:25" ht="72" customHeight="1">
-      <c r="A82" s="473">
+      <c r="A82" s="487">
         <v>17</v>
       </c>
-      <c r="B82" s="462" t="s">
+      <c r="B82" s="476" t="s">
         <v>54</v>
       </c>
-      <c r="C82" s="464">
+      <c r="C82" s="478">
         <v>27</v>
       </c>
-      <c r="D82" s="469" t="s">
+      <c r="D82" s="483" t="s">
         <v>196</v>
       </c>
-      <c r="E82" s="441" t="s">
-[...2 lines deleted...]
-      <c r="F82" s="424" t="s">
+      <c r="E82" s="459" t="s">
+        <v>518</v>
+      </c>
+      <c r="F82" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="G82" s="441" t="s">
+      <c r="G82" s="459" t="s">
         <v>184</v>
       </c>
-      <c r="H82" s="441" t="s">
+      <c r="H82" s="459" t="s">
         <v>195</v>
       </c>
-      <c r="I82" s="452">
+      <c r="I82" s="466">
         <f>J82+K82</f>
         <v>39.799999999999997</v>
       </c>
-      <c r="J82" s="452">
+      <c r="J82" s="466">
         <v>19.899999999999999</v>
       </c>
-      <c r="K82" s="452">
+      <c r="K82" s="466">
         <v>19.899999999999999</v>
       </c>
-      <c r="L82" s="452">
+      <c r="L82" s="466">
         <v>19.899999999999999</v>
       </c>
-      <c r="M82" s="424" t="s">
+      <c r="M82" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N82" s="424" t="s">
+      <c r="N82" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O82" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S82" s="78">
+      <c r="O82" s="459" t="s">
+        <v>721</v>
+      </c>
+      <c r="P82" s="39" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q82" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R82" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S82" s="75">
         <v>46000</v>
       </c>
-      <c r="T82" s="580" t="s">
-[...8 lines deleted...]
-      <c r="Y82" s="577"/>
+      <c r="T82" s="594" t="s">
+        <v>254</v>
+      </c>
+      <c r="U82" s="507"/>
+      <c r="V82" s="501" t="s">
+        <v>936</v>
+      </c>
+      <c r="W82" s="150"/>
+      <c r="X82" s="150"/>
+      <c r="Y82" s="591"/>
     </row>
     <row r="83" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A83" s="514"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A83" s="528"/>
+      <c r="B83" s="525"/>
+      <c r="C83" s="526"/>
+      <c r="D83" s="484"/>
+      <c r="E83" s="460"/>
+      <c r="F83" s="469"/>
+      <c r="G83" s="460"/>
+      <c r="H83" s="460"/>
+      <c r="I83" s="467"/>
+      <c r="J83" s="467"/>
+      <c r="K83" s="467"/>
+      <c r="L83" s="467"/>
+      <c r="M83" s="469"/>
+      <c r="N83" s="469"/>
+      <c r="O83" s="460"/>
+      <c r="P83" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q83" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R83" s="116" t="s">
+        <v>289</v>
       </c>
       <c r="S83" s="11">
         <v>43517</v>
       </c>
-      <c r="T83" s="581"/>
-[...4 lines deleted...]
-      <c r="Y83" s="578"/>
+      <c r="T83" s="595"/>
+      <c r="U83" s="588"/>
+      <c r="V83" s="502"/>
+      <c r="W83" s="158"/>
+      <c r="X83" s="158"/>
+      <c r="Y83" s="592"/>
     </row>
     <row r="84" spans="1:25" ht="78.75" customHeight="1">
-      <c r="A84" s="514"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A84" s="528"/>
+      <c r="B84" s="525"/>
+      <c r="C84" s="526"/>
+      <c r="D84" s="484"/>
+      <c r="E84" s="460"/>
+      <c r="F84" s="469"/>
+      <c r="G84" s="460"/>
+      <c r="H84" s="460"/>
+      <c r="I84" s="467"/>
+      <c r="J84" s="467"/>
+      <c r="K84" s="467"/>
+      <c r="L84" s="467"/>
+      <c r="M84" s="469"/>
+      <c r="N84" s="469"/>
+      <c r="O84" s="460"/>
+      <c r="P84" s="39" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q84" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R84" s="52" t="s">
+        <v>289</v>
       </c>
       <c r="S84" s="11">
         <v>45530</v>
       </c>
-      <c r="T84" s="582"/>
-[...4 lines deleted...]
-      <c r="Y84" s="578"/>
+      <c r="T84" s="596"/>
+      <c r="U84" s="499"/>
+      <c r="V84" s="502"/>
+      <c r="W84" s="158"/>
+      <c r="X84" s="158"/>
+      <c r="Y84" s="592"/>
     </row>
     <row r="85" spans="1:25" ht="130.5" customHeight="1">
-      <c r="A85" s="474"/>
-[...23 lines deleted...]
-      <c r="S85" s="62">
+      <c r="A85" s="488"/>
+      <c r="B85" s="525"/>
+      <c r="C85" s="526"/>
+      <c r="D85" s="484"/>
+      <c r="E85" s="460"/>
+      <c r="F85" s="443"/>
+      <c r="G85" s="460"/>
+      <c r="H85" s="460"/>
+      <c r="I85" s="486"/>
+      <c r="J85" s="486"/>
+      <c r="K85" s="486"/>
+      <c r="L85" s="467"/>
+      <c r="M85" s="469"/>
+      <c r="N85" s="469"/>
+      <c r="O85" s="461"/>
+      <c r="P85" s="39" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q85" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R85" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S85" s="59">
         <v>45609</v>
       </c>
-      <c r="T85" s="132" t="s">
-[...6 lines deleted...]
-      <c r="Y85" s="579"/>
+      <c r="T85" s="129" t="s">
+        <v>328</v>
+      </c>
+      <c r="U85" s="60"/>
+      <c r="V85" s="503"/>
+      <c r="W85" s="151"/>
+      <c r="X85" s="151"/>
+      <c r="Y85" s="593"/>
     </row>
     <row r="86" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A86" s="473">
+      <c r="A86" s="487">
         <v>18</v>
       </c>
-      <c r="B86" s="462" t="s">
+      <c r="B86" s="476" t="s">
         <v>55</v>
       </c>
-      <c r="C86" s="464">
+      <c r="C86" s="478">
         <v>28</v>
       </c>
-      <c r="D86" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H86" s="464" t="s">
+      <c r="D86" s="483" t="s">
+        <v>519</v>
+      </c>
+      <c r="E86" s="459" t="s">
+        <v>615</v>
+      </c>
+      <c r="F86" s="459" t="s">
+        <v>899</v>
+      </c>
+      <c r="G86" s="459" t="s">
+        <v>344</v>
+      </c>
+      <c r="H86" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="I86" s="452">
+      <c r="I86" s="466">
         <f>J86+K86</f>
         <v>71.099999999999994</v>
       </c>
-      <c r="J86" s="452">
+      <c r="J86" s="466">
         <v>35.799999999999997</v>
       </c>
-      <c r="K86" s="452">
+      <c r="K86" s="466">
         <v>35.299999999999997</v>
       </c>
-      <c r="L86" s="452">
+      <c r="L86" s="466">
         <v>35.549999999999997</v>
       </c>
-      <c r="M86" s="424" t="s">
+      <c r="M86" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N86" s="424" t="s">
+      <c r="N86" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O86" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S86" s="62">
+      <c r="O86" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P86" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q86" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R86" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S86" s="59">
         <v>45505</v>
       </c>
-      <c r="T86" s="61" t="s">
-[...8 lines deleted...]
-      <c r="Y86" s="430"/>
+      <c r="T86" s="58" t="s">
+        <v>246</v>
+      </c>
+      <c r="U86" s="62"/>
+      <c r="V86" s="438" t="s">
+        <v>904</v>
+      </c>
+      <c r="W86" s="146"/>
+      <c r="X86" s="146"/>
+      <c r="Y86" s="448"/>
     </row>
     <row r="87" spans="1:25" ht="358.5" customHeight="1">
-      <c r="A87" s="474"/>
-[...23 lines deleted...]
-      <c r="S87" s="62">
+      <c r="A87" s="488"/>
+      <c r="B87" s="477"/>
+      <c r="C87" s="479"/>
+      <c r="D87" s="485"/>
+      <c r="E87" s="461"/>
+      <c r="F87" s="461"/>
+      <c r="G87" s="461"/>
+      <c r="H87" s="479"/>
+      <c r="I87" s="486"/>
+      <c r="J87" s="486"/>
+      <c r="K87" s="486"/>
+      <c r="L87" s="486"/>
+      <c r="M87" s="469"/>
+      <c r="N87" s="469"/>
+      <c r="O87" s="461"/>
+      <c r="P87" s="39" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q87" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R87" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S87" s="59">
         <v>45505</v>
       </c>
-      <c r="T87" s="61" t="s">
-[...6 lines deleted...]
-      <c r="Y87" s="431"/>
+      <c r="T87" s="58" t="s">
+        <v>252</v>
+      </c>
+      <c r="U87" s="62"/>
+      <c r="V87" s="439"/>
+      <c r="W87" s="147"/>
+      <c r="X87" s="147"/>
+      <c r="Y87" s="449"/>
     </row>
     <row r="88" spans="1:25" ht="129" customHeight="1">
-      <c r="A88" s="473">
+      <c r="A88" s="487">
         <v>19</v>
       </c>
-      <c r="B88" s="462" t="s">
+      <c r="B88" s="476" t="s">
         <v>56</v>
       </c>
-      <c r="C88" s="464">
+      <c r="C88" s="478">
         <v>29</v>
       </c>
-      <c r="D88" s="469" t="s">
-[...12 lines deleted...]
-      <c r="I88" s="452">
+      <c r="D88" s="483" t="s">
+        <v>520</v>
+      </c>
+      <c r="E88" s="459" t="s">
+        <v>686</v>
+      </c>
+      <c r="F88" s="459" t="s">
+        <v>865</v>
+      </c>
+      <c r="G88" s="459" t="s">
+        <v>485</v>
+      </c>
+      <c r="H88" s="459"/>
+      <c r="I88" s="466">
         <f>J88+K88</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J88" s="452">
+      <c r="J88" s="466">
         <v>17.100000000000001</v>
       </c>
-      <c r="K88" s="452">
+      <c r="K88" s="466">
         <v>17.100000000000001</v>
       </c>
-      <c r="L88" s="452">
+      <c r="L88" s="466">
         <v>17.100000000000001</v>
       </c>
-      <c r="M88" s="424" t="s">
+      <c r="M88" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N88" s="424" t="s">
+      <c r="N88" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O88" s="441" t="s">
-[...23 lines deleted...]
-      <c r="Y88" s="430"/>
+      <c r="O88" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P88" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q88" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R88" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S88" s="53">
+        <v>46129</v>
+      </c>
+      <c r="T88" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="U88" s="60"/>
+      <c r="V88" s="501" t="s">
+        <v>866</v>
+      </c>
+      <c r="W88" s="507"/>
+      <c r="X88" s="507"/>
+      <c r="Y88" s="448"/>
     </row>
     <row r="89" spans="1:25" ht="284.25" customHeight="1">
-      <c r="A89" s="514"/>
-[...33 lines deleted...]
-      <c r="Y89" s="431"/>
+      <c r="A89" s="528"/>
+      <c r="B89" s="525"/>
+      <c r="C89" s="526"/>
+      <c r="D89" s="484"/>
+      <c r="E89" s="460"/>
+      <c r="F89" s="460"/>
+      <c r="G89" s="460"/>
+      <c r="H89" s="461"/>
+      <c r="I89" s="486"/>
+      <c r="J89" s="486"/>
+      <c r="K89" s="486"/>
+      <c r="L89" s="467"/>
+      <c r="M89" s="469"/>
+      <c r="N89" s="469"/>
+      <c r="O89" s="460"/>
+      <c r="P89" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q89" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R89" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S89" s="75">
+        <v>46129</v>
+      </c>
+      <c r="T89" s="58" t="s">
+        <v>250</v>
+      </c>
+      <c r="U89" s="62"/>
+      <c r="V89" s="503"/>
+      <c r="W89" s="499"/>
+      <c r="X89" s="499"/>
+      <c r="Y89" s="449"/>
     </row>
     <row r="90" spans="1:25" ht="93.75" customHeight="1">
-      <c r="A90" s="473">
+      <c r="A90" s="487">
         <v>20</v>
       </c>
-      <c r="B90" s="462" t="s">
+      <c r="B90" s="476" t="s">
         <v>57</v>
       </c>
-      <c r="C90" s="464">
+      <c r="C90" s="478">
         <v>30</v>
       </c>
-      <c r="D90" s="469" t="s">
+      <c r="D90" s="483" t="s">
         <v>164</v>
       </c>
-      <c r="E90" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I90" s="452">
+      <c r="E90" s="459" t="s">
+        <v>997</v>
+      </c>
+      <c r="F90" s="459" t="s">
+        <v>998</v>
+      </c>
+      <c r="G90" s="459" t="s">
+        <v>522</v>
+      </c>
+      <c r="H90" s="459" t="s">
+        <v>521</v>
+      </c>
+      <c r="I90" s="466">
         <f>J90+K90</f>
         <v>39.4</v>
       </c>
-      <c r="J90" s="452">
+      <c r="J90" s="466">
         <v>19.399999999999999</v>
       </c>
-      <c r="K90" s="452">
+      <c r="K90" s="466">
         <v>20</v>
       </c>
-      <c r="L90" s="452">
+      <c r="L90" s="466">
         <f>I90/2</f>
         <v>19.7</v>
       </c>
-      <c r="M90" s="424" t="s">
+      <c r="M90" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N90" s="424" t="s">
+      <c r="N90" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O90" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S90" s="62">
+      <c r="O90" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P90" s="39" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q90" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R90" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S90" s="59">
         <v>44165</v>
       </c>
-      <c r="T90" s="103" t="s">
-[...8 lines deleted...]
-      <c r="Y90" s="430"/>
+      <c r="T90" s="100" t="s">
+        <v>300</v>
+      </c>
+      <c r="U90" s="60"/>
+      <c r="V90" s="501" t="s">
+        <v>999</v>
+      </c>
+      <c r="W90" s="150"/>
+      <c r="X90" s="150"/>
+      <c r="Y90" s="448"/>
     </row>
     <row r="91" spans="1:25" ht="119.25" customHeight="1">
-      <c r="A91" s="514"/>
-[...23 lines deleted...]
-      <c r="S91" s="56">
+      <c r="A91" s="528"/>
+      <c r="B91" s="525"/>
+      <c r="C91" s="526"/>
+      <c r="D91" s="484"/>
+      <c r="E91" s="460"/>
+      <c r="F91" s="460"/>
+      <c r="G91" s="460"/>
+      <c r="H91" s="460"/>
+      <c r="I91" s="467"/>
+      <c r="J91" s="467"/>
+      <c r="K91" s="467"/>
+      <c r="L91" s="467"/>
+      <c r="M91" s="469"/>
+      <c r="N91" s="469"/>
+      <c r="O91" s="460"/>
+      <c r="P91" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q91" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R91" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S91" s="53">
         <v>46006</v>
       </c>
-      <c r="T91" s="81" t="s">
-[...6 lines deleted...]
-      <c r="Y91" s="444"/>
+      <c r="T91" s="78" t="s">
+        <v>256</v>
+      </c>
+      <c r="U91" s="60"/>
+      <c r="V91" s="502"/>
+      <c r="W91" s="158"/>
+      <c r="X91" s="158"/>
+      <c r="Y91" s="462"/>
     </row>
     <row r="92" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A92" s="514"/>
-[...23 lines deleted...]
-      <c r="S92" s="56">
+      <c r="A92" s="528"/>
+      <c r="B92" s="525"/>
+      <c r="C92" s="526"/>
+      <c r="D92" s="484"/>
+      <c r="E92" s="460"/>
+      <c r="F92" s="460"/>
+      <c r="G92" s="460"/>
+      <c r="H92" s="460"/>
+      <c r="I92" s="467"/>
+      <c r="J92" s="467"/>
+      <c r="K92" s="467"/>
+      <c r="L92" s="467"/>
+      <c r="M92" s="469"/>
+      <c r="N92" s="469"/>
+      <c r="O92" s="460"/>
+      <c r="P92" s="39" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q92" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R92" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S92" s="53">
         <v>41429</v>
       </c>
-      <c r="T92" s="428" t="s">
-[...6 lines deleted...]
-      <c r="Y92" s="444"/>
+      <c r="T92" s="446" t="s">
+        <v>257</v>
+      </c>
+      <c r="U92" s="442"/>
+      <c r="V92" s="502"/>
+      <c r="W92" s="158"/>
+      <c r="X92" s="158"/>
+      <c r="Y92" s="462"/>
     </row>
-    <row r="93" spans="1:25" ht="158.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="S93" s="62">
+    <row r="93" spans="1:25" ht="170.25" customHeight="1">
+      <c r="A93" s="528"/>
+      <c r="B93" s="525"/>
+      <c r="C93" s="526"/>
+      <c r="D93" s="484"/>
+      <c r="E93" s="460"/>
+      <c r="F93" s="460"/>
+      <c r="G93" s="460"/>
+      <c r="H93" s="460"/>
+      <c r="I93" s="486"/>
+      <c r="J93" s="486"/>
+      <c r="K93" s="486"/>
+      <c r="L93" s="467"/>
+      <c r="M93" s="469"/>
+      <c r="N93" s="469"/>
+      <c r="O93" s="460"/>
+      <c r="P93" s="39" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q93" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R93" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S93" s="59">
         <v>45449</v>
       </c>
-      <c r="T93" s="576"/>
-[...4 lines deleted...]
-      <c r="Y93" s="431"/>
+      <c r="T93" s="590"/>
+      <c r="U93" s="469"/>
+      <c r="V93" s="503"/>
+      <c r="W93" s="151"/>
+      <c r="X93" s="151"/>
+      <c r="Y93" s="449"/>
     </row>
     <row r="94" spans="1:25" ht="124.5" customHeight="1">
-      <c r="A94" s="473">
+      <c r="A94" s="487">
         <v>21</v>
       </c>
-      <c r="B94" s="462" t="s">
+      <c r="B94" s="476" t="s">
         <v>58</v>
       </c>
-      <c r="C94" s="464">
+      <c r="C94" s="478">
         <v>31</v>
       </c>
-      <c r="D94" s="469" t="s">
-[...10 lines deleted...]
-      <c r="I94" s="452">
+      <c r="D94" s="483" t="s">
+        <v>523</v>
+      </c>
+      <c r="E94" s="459" t="s">
+        <v>757</v>
+      </c>
+      <c r="F94" s="459"/>
+      <c r="G94" s="459" t="s">
+        <v>616</v>
+      </c>
+      <c r="H94" s="459"/>
+      <c r="I94" s="466">
         <v>19.600000000000001</v>
       </c>
-      <c r="J94" s="452" t="s">
+      <c r="J94" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="K94" s="452" t="s">
+      <c r="K94" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="L94" s="452">
+      <c r="L94" s="466">
         <v>19.600000000000001</v>
       </c>
-      <c r="M94" s="424" t="s">
+      <c r="M94" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N94" s="424" t="s">
+      <c r="N94" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O94" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S94" s="56">
+      <c r="O94" s="459" t="s">
+        <v>722</v>
+      </c>
+      <c r="P94" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q94" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R94" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S94" s="53">
         <v>45449</v>
       </c>
-      <c r="T94" s="61" t="s">
-[...8 lines deleted...]
-      <c r="Y94" s="430"/>
+      <c r="T94" s="58" t="s">
+        <v>246</v>
+      </c>
+      <c r="U94" s="62"/>
+      <c r="V94" s="495" t="s">
+        <v>804</v>
+      </c>
+      <c r="W94" s="442"/>
+      <c r="X94" s="442"/>
+      <c r="Y94" s="448"/>
     </row>
     <row r="95" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A95" s="514"/>
-[...23 lines deleted...]
-      <c r="S95" s="56">
+      <c r="A95" s="528"/>
+      <c r="B95" s="525"/>
+      <c r="C95" s="526"/>
+      <c r="D95" s="484"/>
+      <c r="E95" s="460"/>
+      <c r="F95" s="460"/>
+      <c r="G95" s="460"/>
+      <c r="H95" s="460"/>
+      <c r="I95" s="467"/>
+      <c r="J95" s="467"/>
+      <c r="K95" s="467"/>
+      <c r="L95" s="467"/>
+      <c r="M95" s="469"/>
+      <c r="N95" s="469"/>
+      <c r="O95" s="460"/>
+      <c r="P95" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q95" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R95" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S95" s="53">
         <v>45480</v>
       </c>
-      <c r="T95" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y95" s="444"/>
+      <c r="T95" s="77" t="s">
+        <v>250</v>
+      </c>
+      <c r="U95" s="52"/>
+      <c r="V95" s="603"/>
+      <c r="W95" s="469"/>
+      <c r="X95" s="469"/>
+      <c r="Y95" s="462"/>
     </row>
     <row r="96" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A96" s="514"/>
-[...23 lines deleted...]
-      <c r="S96" s="56">
+      <c r="A96" s="528"/>
+      <c r="B96" s="525"/>
+      <c r="C96" s="526"/>
+      <c r="D96" s="484"/>
+      <c r="E96" s="460"/>
+      <c r="F96" s="460"/>
+      <c r="G96" s="460"/>
+      <c r="H96" s="460"/>
+      <c r="I96" s="467"/>
+      <c r="J96" s="467"/>
+      <c r="K96" s="467"/>
+      <c r="L96" s="467"/>
+      <c r="M96" s="469"/>
+      <c r="N96" s="469"/>
+      <c r="O96" s="460"/>
+      <c r="P96" s="39" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q96" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R96" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S96" s="53">
         <v>45483</v>
       </c>
-      <c r="T96" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y96" s="444"/>
+      <c r="T96" s="77" t="s">
+        <v>258</v>
+      </c>
+      <c r="U96" s="52"/>
+      <c r="V96" s="603"/>
+      <c r="W96" s="469"/>
+      <c r="X96" s="469"/>
+      <c r="Y96" s="462"/>
     </row>
     <row r="97" spans="1:25" ht="141" customHeight="1">
-      <c r="A97" s="474"/>
-[...20 lines deleted...]
-      <c r="T97" s="61" t="s">
+      <c r="A97" s="488"/>
+      <c r="B97" s="477"/>
+      <c r="C97" s="479"/>
+      <c r="D97" s="485"/>
+      <c r="E97" s="461"/>
+      <c r="F97" s="461"/>
+      <c r="G97" s="461"/>
+      <c r="H97" s="461"/>
+      <c r="I97" s="486"/>
+      <c r="J97" s="486"/>
+      <c r="K97" s="486"/>
+      <c r="L97" s="486"/>
+      <c r="M97" s="469"/>
+      <c r="N97" s="469"/>
+      <c r="O97" s="461"/>
+      <c r="P97" s="39" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q97" s="52"/>
+      <c r="R97" s="52"/>
+      <c r="S97" s="59"/>
+      <c r="T97" s="58" t="s">
         <v>148</v>
       </c>
-      <c r="U97" s="63" t="s">
+      <c r="U97" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="V97" s="482"/>
-[...2 lines deleted...]
-      <c r="Y97" s="431"/>
+      <c r="V97" s="496"/>
+      <c r="W97" s="443"/>
+      <c r="X97" s="443"/>
+      <c r="Y97" s="449"/>
     </row>
-    <row r="98" spans="1:25" s="325" customFormat="1" ht="384" customHeight="1">
-[...3 lines deleted...]
-      <c r="B98" s="320" t="s">
+    <row r="98" spans="1:25" s="319" customFormat="1" ht="384" customHeight="1">
+      <c r="A98" s="320" t="s">
+        <v>335</v>
+      </c>
+      <c r="B98" s="314" t="s">
         <v>226</v>
       </c>
-      <c r="C98" s="321">
+      <c r="C98" s="315">
         <v>33</v>
       </c>
-      <c r="D98" s="322" t="s">
-[...5 lines deleted...]
-      <c r="F98" s="323" t="s">
+      <c r="D98" s="316" t="s">
+        <v>277</v>
+      </c>
+      <c r="E98" s="313" t="s">
+        <v>807</v>
+      </c>
+      <c r="F98" s="317" t="s">
         <v>18</v>
       </c>
-      <c r="G98" s="319" t="s">
+      <c r="G98" s="313" t="s">
         <v>227</v>
       </c>
-      <c r="H98" s="323" t="s">
+      <c r="H98" s="317" t="s">
         <v>18</v>
       </c>
-      <c r="I98" s="323">
+      <c r="I98" s="317">
         <v>16.850000000000001</v>
       </c>
-      <c r="J98" s="323" t="s">
+      <c r="J98" s="317" t="s">
         <v>18</v>
       </c>
-      <c r="K98" s="323" t="s">
+      <c r="K98" s="317" t="s">
         <v>18</v>
       </c>
-      <c r="L98" s="323">
+      <c r="L98" s="317">
         <v>16.850000000000001</v>
       </c>
-      <c r="M98" s="253" t="s">
+      <c r="M98" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="N98" s="253" t="s">
+      <c r="N98" s="250" t="s">
         <v>126</v>
       </c>
-      <c r="O98" s="319" t="s">
-[...8 lines deleted...]
-      <c r="T98" s="344" t="s">
+      <c r="O98" s="313" t="s">
+        <v>738</v>
+      </c>
+      <c r="P98" s="249" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q98" s="250"/>
+      <c r="R98" s="250"/>
+      <c r="S98" s="298"/>
+      <c r="T98" s="338" t="s">
         <v>148</v>
       </c>
-      <c r="U98" s="303"/>
-[...5 lines deleted...]
-      <c r="Y98" s="324"/>
+      <c r="U98" s="297"/>
+      <c r="V98" s="378" t="s">
+        <v>937</v>
+      </c>
+      <c r="W98" s="297"/>
+      <c r="X98" s="297"/>
+      <c r="Y98" s="318"/>
     </row>
     <row r="99" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A99" s="473">
+      <c r="A99" s="487">
         <v>22</v>
       </c>
-      <c r="B99" s="462" t="s">
+      <c r="B99" s="476" t="s">
         <v>59</v>
       </c>
-      <c r="C99" s="464">
+      <c r="C99" s="478">
         <v>34</v>
       </c>
-      <c r="D99" s="469" t="s">
+      <c r="D99" s="483" t="s">
         <v>206</v>
       </c>
-      <c r="E99" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I99" s="452">
+      <c r="E99" s="459" t="s">
+        <v>617</v>
+      </c>
+      <c r="F99" s="459" t="s">
+        <v>524</v>
+      </c>
+      <c r="G99" s="459" t="s">
+        <v>552</v>
+      </c>
+      <c r="H99" s="459" t="s">
+        <v>525</v>
+      </c>
+      <c r="I99" s="466">
         <f>J99+K99</f>
         <v>38.5</v>
       </c>
-      <c r="J99" s="452">
+      <c r="J99" s="466">
         <v>20</v>
       </c>
-      <c r="K99" s="452">
+      <c r="K99" s="466">
         <v>18.5</v>
       </c>
-      <c r="L99" s="452">
+      <c r="L99" s="466">
         <f>I99/2</f>
         <v>19.25</v>
       </c>
-      <c r="M99" s="457" t="s">
+      <c r="M99" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N99" s="457" t="s">
+      <c r="N99" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O99" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S99" s="56">
+      <c r="O99" s="459" t="s">
+        <v>723</v>
+      </c>
+      <c r="P99" s="380" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q99" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R99" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S99" s="53">
         <v>46000</v>
       </c>
-      <c r="T99" s="389" t="s">
-[...8 lines deleted...]
-      <c r="Y99" s="430"/>
+      <c r="T99" s="382" t="s">
+        <v>254</v>
+      </c>
+      <c r="U99" s="381"/>
+      <c r="V99" s="501" t="s">
+        <v>804</v>
+      </c>
+      <c r="W99" s="507"/>
+      <c r="X99" s="507"/>
+      <c r="Y99" s="448"/>
     </row>
     <row r="100" spans="1:25" ht="267" customHeight="1">
-      <c r="A100" s="474"/>
-[...23 lines deleted...]
-      <c r="S100" s="56">
+      <c r="A100" s="488"/>
+      <c r="B100" s="477"/>
+      <c r="C100" s="479"/>
+      <c r="D100" s="485"/>
+      <c r="E100" s="461"/>
+      <c r="F100" s="461"/>
+      <c r="G100" s="461"/>
+      <c r="H100" s="461"/>
+      <c r="I100" s="486"/>
+      <c r="J100" s="486"/>
+      <c r="K100" s="486"/>
+      <c r="L100" s="486"/>
+      <c r="M100" s="471"/>
+      <c r="N100" s="471"/>
+      <c r="O100" s="461"/>
+      <c r="P100" s="39" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q100" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R100" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S100" s="53">
         <v>45480</v>
       </c>
-      <c r="T100" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y100" s="431"/>
+      <c r="T100" s="77" t="s">
+        <v>250</v>
+      </c>
+      <c r="U100" s="55"/>
+      <c r="V100" s="503"/>
+      <c r="W100" s="499"/>
+      <c r="X100" s="499"/>
+      <c r="Y100" s="449"/>
     </row>
     <row r="101" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A101" s="424">
+      <c r="A101" s="442">
         <v>23</v>
       </c>
-      <c r="B101" s="428" t="s">
+      <c r="B101" s="446" t="s">
         <v>60</v>
       </c>
-      <c r="C101" s="464">
+      <c r="C101" s="478">
         <v>35</v>
       </c>
-      <c r="D101" s="469" t="s">
+      <c r="D101" s="483" t="s">
         <v>207</v>
       </c>
-      <c r="E101" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I101" s="452">
+      <c r="E101" s="459" t="s">
+        <v>526</v>
+      </c>
+      <c r="F101" s="459" t="s">
+        <v>781</v>
+      </c>
+      <c r="G101" s="459" t="s">
+        <v>527</v>
+      </c>
+      <c r="H101" s="459" t="s">
+        <v>528</v>
+      </c>
+      <c r="I101" s="466">
         <f>J101+K101</f>
         <v>46.2</v>
       </c>
-      <c r="J101" s="452">
+      <c r="J101" s="466">
         <v>23.3</v>
       </c>
-      <c r="K101" s="452">
+      <c r="K101" s="466">
         <v>22.9</v>
       </c>
-      <c r="L101" s="452">
+      <c r="L101" s="466">
         <v>23.1</v>
       </c>
-      <c r="M101" s="457" t="s">
+      <c r="M101" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N101" s="457" t="s">
+      <c r="N101" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O101" s="441" t="s">
-[...8 lines deleted...]
-      <c r="T101" s="571" t="s">
+      <c r="O101" s="459" t="s">
+        <v>735</v>
+      </c>
+      <c r="P101" s="497" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q101" s="442"/>
+      <c r="R101" s="442"/>
+      <c r="S101" s="442"/>
+      <c r="T101" s="585" t="s">
         <v>148</v>
       </c>
-      <c r="U101" s="493"/>
-[...5 lines deleted...]
-      <c r="Y101" s="569"/>
+      <c r="U101" s="507"/>
+      <c r="V101" s="501" t="s">
+        <v>938</v>
+      </c>
+      <c r="W101" s="150"/>
+      <c r="X101" s="150"/>
+      <c r="Y101" s="583"/>
     </row>
     <row r="102" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A102" s="455"/>
-[...23 lines deleted...]
-      <c r="Y102" s="575"/>
+      <c r="A102" s="469"/>
+      <c r="B102" s="590"/>
+      <c r="C102" s="526"/>
+      <c r="D102" s="484"/>
+      <c r="E102" s="460"/>
+      <c r="F102" s="460"/>
+      <c r="G102" s="460"/>
+      <c r="H102" s="460"/>
+      <c r="I102" s="467"/>
+      <c r="J102" s="467"/>
+      <c r="K102" s="467"/>
+      <c r="L102" s="467"/>
+      <c r="M102" s="471"/>
+      <c r="N102" s="471"/>
+      <c r="O102" s="460"/>
+      <c r="P102" s="524"/>
+      <c r="Q102" s="469"/>
+      <c r="R102" s="469"/>
+      <c r="S102" s="469"/>
+      <c r="T102" s="586"/>
+      <c r="U102" s="588"/>
+      <c r="V102" s="502"/>
+      <c r="W102" s="158"/>
+      <c r="X102" s="158"/>
+      <c r="Y102" s="589"/>
     </row>
     <row r="103" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A103" s="455"/>
-[...23 lines deleted...]
-      <c r="Y103" s="575"/>
+      <c r="A103" s="469"/>
+      <c r="B103" s="590"/>
+      <c r="C103" s="526"/>
+      <c r="D103" s="484"/>
+      <c r="E103" s="460"/>
+      <c r="F103" s="460"/>
+      <c r="G103" s="460"/>
+      <c r="H103" s="460"/>
+      <c r="I103" s="467"/>
+      <c r="J103" s="467"/>
+      <c r="K103" s="467"/>
+      <c r="L103" s="467"/>
+      <c r="M103" s="471"/>
+      <c r="N103" s="471"/>
+      <c r="O103" s="460"/>
+      <c r="P103" s="524"/>
+      <c r="Q103" s="469"/>
+      <c r="R103" s="469"/>
+      <c r="S103" s="469"/>
+      <c r="T103" s="586"/>
+      <c r="U103" s="588"/>
+      <c r="V103" s="502"/>
+      <c r="W103" s="158"/>
+      <c r="X103" s="158"/>
+      <c r="Y103" s="589"/>
     </row>
     <row r="104" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A104" s="455"/>
-[...23 lines deleted...]
-      <c r="Y104" s="575"/>
+      <c r="A104" s="469"/>
+      <c r="B104" s="590"/>
+      <c r="C104" s="526"/>
+      <c r="D104" s="484"/>
+      <c r="E104" s="460"/>
+      <c r="F104" s="460"/>
+      <c r="G104" s="460"/>
+      <c r="H104" s="460"/>
+      <c r="I104" s="467"/>
+      <c r="J104" s="467"/>
+      <c r="K104" s="467"/>
+      <c r="L104" s="467"/>
+      <c r="M104" s="471"/>
+      <c r="N104" s="471"/>
+      <c r="O104" s="460"/>
+      <c r="P104" s="524"/>
+      <c r="Q104" s="469"/>
+      <c r="R104" s="469"/>
+      <c r="S104" s="469"/>
+      <c r="T104" s="586"/>
+      <c r="U104" s="588"/>
+      <c r="V104" s="502"/>
+      <c r="W104" s="158"/>
+      <c r="X104" s="158"/>
+      <c r="Y104" s="589"/>
     </row>
     <row r="105" spans="1:25" ht="115.5" customHeight="1">
-      <c r="A105" s="455"/>
-[...23 lines deleted...]
-      <c r="Y105" s="575"/>
+      <c r="A105" s="469"/>
+      <c r="B105" s="590"/>
+      <c r="C105" s="526"/>
+      <c r="D105" s="484"/>
+      <c r="E105" s="460"/>
+      <c r="F105" s="460"/>
+      <c r="G105" s="460"/>
+      <c r="H105" s="460"/>
+      <c r="I105" s="467"/>
+      <c r="J105" s="467"/>
+      <c r="K105" s="467"/>
+      <c r="L105" s="467"/>
+      <c r="M105" s="471"/>
+      <c r="N105" s="471"/>
+      <c r="O105" s="460"/>
+      <c r="P105" s="524"/>
+      <c r="Q105" s="469"/>
+      <c r="R105" s="469"/>
+      <c r="S105" s="469"/>
+      <c r="T105" s="586"/>
+      <c r="U105" s="588"/>
+      <c r="V105" s="502"/>
+      <c r="W105" s="158"/>
+      <c r="X105" s="158"/>
+      <c r="Y105" s="589"/>
     </row>
     <row r="106" spans="1:25" ht="76.5" customHeight="1">
-      <c r="A106" s="425"/>
-[...23 lines deleted...]
-      <c r="Y106" s="570"/>
+      <c r="A106" s="443"/>
+      <c r="B106" s="590"/>
+      <c r="C106" s="526"/>
+      <c r="D106" s="484"/>
+      <c r="E106" s="460"/>
+      <c r="F106" s="460"/>
+      <c r="G106" s="460"/>
+      <c r="H106" s="460"/>
+      <c r="I106" s="486"/>
+      <c r="J106" s="486"/>
+      <c r="K106" s="486"/>
+      <c r="L106" s="467"/>
+      <c r="M106" s="442"/>
+      <c r="N106" s="442"/>
+      <c r="O106" s="460"/>
+      <c r="P106" s="498"/>
+      <c r="Q106" s="443"/>
+      <c r="R106" s="443"/>
+      <c r="S106" s="443"/>
+      <c r="T106" s="587"/>
+      <c r="U106" s="499"/>
+      <c r="V106" s="503"/>
+      <c r="W106" s="151"/>
+      <c r="X106" s="151"/>
+      <c r="Y106" s="584"/>
     </row>
     <row r="107" spans="1:25" ht="162" customHeight="1">
-      <c r="A107" s="473">
+      <c r="A107" s="487">
         <v>24</v>
       </c>
-      <c r="B107" s="462" t="s">
+      <c r="B107" s="476" t="s">
         <v>61</v>
       </c>
-      <c r="C107" s="464">
+      <c r="C107" s="478">
         <v>36</v>
       </c>
-      <c r="D107" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H107" s="516" t="s">
+      <c r="D107" s="483" t="s">
+        <v>529</v>
+      </c>
+      <c r="E107" s="459" t="s">
+        <v>874</v>
+      </c>
+      <c r="F107" s="577" t="s">
+        <v>875</v>
+      </c>
+      <c r="G107" s="459" t="s">
+        <v>618</v>
+      </c>
+      <c r="H107" s="530" t="s">
         <v>18</v>
       </c>
-      <c r="I107" s="452">
+      <c r="I107" s="466">
         <f>J107+K107</f>
         <v>67.2</v>
       </c>
-      <c r="J107" s="452">
+      <c r="J107" s="466">
         <v>33.6</v>
       </c>
-      <c r="K107" s="452">
+      <c r="K107" s="466">
         <v>33.6</v>
       </c>
-      <c r="L107" s="452">
+      <c r="L107" s="466">
         <v>33.6</v>
       </c>
-      <c r="M107" s="424" t="s">
+      <c r="M107" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N107" s="424" t="s">
+      <c r="N107" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O107" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q107" s="424" t="s">
+      <c r="O107" s="459" t="s">
+        <v>714</v>
+      </c>
+      <c r="P107" s="497" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q107" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R107" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S107" s="444">
+        <v>41429</v>
+      </c>
+      <c r="T107" s="446" t="s">
         <v>340</v>
       </c>
-      <c r="R107" s="424" t="s">
-[...14 lines deleted...]
-      <c r="Y107" s="569"/>
+      <c r="U107" s="442"/>
+      <c r="V107" s="438" t="s">
+        <v>873</v>
+      </c>
+      <c r="W107" s="146"/>
+      <c r="X107" s="146"/>
+      <c r="Y107" s="583"/>
     </row>
     <row r="108" spans="1:25" ht="363" customHeight="1">
-      <c r="A108" s="474"/>
-[...23 lines deleted...]
-      <c r="Y108" s="570"/>
+      <c r="A108" s="488"/>
+      <c r="B108" s="477"/>
+      <c r="C108" s="479"/>
+      <c r="D108" s="485"/>
+      <c r="E108" s="461"/>
+      <c r="F108" s="578"/>
+      <c r="G108" s="461"/>
+      <c r="H108" s="531"/>
+      <c r="I108" s="486"/>
+      <c r="J108" s="486"/>
+      <c r="K108" s="486"/>
+      <c r="L108" s="486"/>
+      <c r="M108" s="443"/>
+      <c r="N108" s="443"/>
+      <c r="O108" s="461"/>
+      <c r="P108" s="498"/>
+      <c r="Q108" s="443"/>
+      <c r="R108" s="443"/>
+      <c r="S108" s="445"/>
+      <c r="T108" s="447"/>
+      <c r="U108" s="443"/>
+      <c r="V108" s="439"/>
+      <c r="W108" s="147"/>
+      <c r="X108" s="147"/>
+      <c r="Y108" s="584"/>
     </row>
     <row r="109" spans="1:25" ht="183" customHeight="1">
-      <c r="A109" s="473">
+      <c r="A109" s="487">
         <v>25</v>
       </c>
-      <c r="B109" s="466" t="s">
+      <c r="B109" s="480" t="s">
         <v>180</v>
       </c>
-      <c r="C109" s="464">
+      <c r="C109" s="478">
         <v>38</v>
       </c>
-      <c r="D109" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H109" s="516" t="s">
+      <c r="D109" s="483" t="s">
+        <v>491</v>
+      </c>
+      <c r="E109" s="459" t="s">
+        <v>876</v>
+      </c>
+      <c r="F109" s="577" t="s">
+        <v>877</v>
+      </c>
+      <c r="G109" s="459" t="s">
+        <v>530</v>
+      </c>
+      <c r="H109" s="530" t="s">
         <v>18</v>
       </c>
-      <c r="I109" s="452">
+      <c r="I109" s="466">
         <f>J109+K109</f>
         <v>53.8</v>
       </c>
-      <c r="J109" s="452">
+      <c r="J109" s="466">
         <v>27.3</v>
       </c>
-      <c r="K109" s="452">
+      <c r="K109" s="466">
         <v>26.5</v>
       </c>
-      <c r="L109" s="452">
+      <c r="L109" s="466">
         <v>26.9</v>
       </c>
-      <c r="M109" s="424" t="s">
+      <c r="M109" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N109" s="424" t="s">
+      <c r="N109" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O109" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q109" s="424" t="s">
+      <c r="O109" s="459" t="s">
+        <v>724</v>
+      </c>
+      <c r="P109" s="497" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q109" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R109" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S109" s="444">
+        <v>44392</v>
+      </c>
+      <c r="T109" s="459" t="s">
         <v>340</v>
       </c>
-      <c r="R109" s="424" t="s">
-[...14 lines deleted...]
-      <c r="Y109" s="569"/>
+      <c r="U109" s="442"/>
+      <c r="V109" s="438" t="s">
+        <v>878</v>
+      </c>
+      <c r="W109" s="146"/>
+      <c r="X109" s="146"/>
+      <c r="Y109" s="583"/>
     </row>
     <row r="110" spans="1:25" ht="286.5" customHeight="1">
-      <c r="A110" s="474"/>
-[...23 lines deleted...]
-      <c r="Y110" s="570"/>
+      <c r="A110" s="488"/>
+      <c r="B110" s="482"/>
+      <c r="C110" s="479"/>
+      <c r="D110" s="485"/>
+      <c r="E110" s="461"/>
+      <c r="F110" s="578"/>
+      <c r="G110" s="461"/>
+      <c r="H110" s="531"/>
+      <c r="I110" s="486"/>
+      <c r="J110" s="486"/>
+      <c r="K110" s="486"/>
+      <c r="L110" s="486"/>
+      <c r="M110" s="443"/>
+      <c r="N110" s="443"/>
+      <c r="O110" s="461"/>
+      <c r="P110" s="498"/>
+      <c r="Q110" s="443"/>
+      <c r="R110" s="443"/>
+      <c r="S110" s="445"/>
+      <c r="T110" s="461"/>
+      <c r="U110" s="443"/>
+      <c r="V110" s="439"/>
+      <c r="W110" s="147"/>
+      <c r="X110" s="147"/>
+      <c r="Y110" s="584"/>
     </row>
     <row r="111" spans="1:25" ht="276.75" customHeight="1">
-      <c r="A111" s="473">
+      <c r="A111" s="487">
         <v>26</v>
       </c>
-      <c r="B111" s="462" t="s">
+      <c r="B111" s="476" t="s">
         <v>62</v>
       </c>
-      <c r="C111" s="464">
+      <c r="C111" s="478">
         <v>39</v>
       </c>
-      <c r="D111" s="469" t="s">
+      <c r="D111" s="483" t="s">
         <v>208</v>
       </c>
-      <c r="E111" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I111" s="452">
+      <c r="E111" s="459" t="s">
+        <v>531</v>
+      </c>
+      <c r="F111" s="459" t="s">
+        <v>758</v>
+      </c>
+      <c r="G111" s="459" t="s">
+        <v>775</v>
+      </c>
+      <c r="H111" s="459" t="s">
+        <v>776</v>
+      </c>
+      <c r="I111" s="466">
         <f>J111+K111</f>
         <v>70.300000000000011</v>
       </c>
-      <c r="J111" s="452">
+      <c r="J111" s="466">
         <v>34.85</v>
       </c>
-      <c r="K111" s="452">
+      <c r="K111" s="466">
         <v>35.450000000000003</v>
       </c>
-      <c r="L111" s="452">
+      <c r="L111" s="466">
         <f>I111/2</f>
         <v>35.150000000000006</v>
       </c>
-      <c r="M111" s="424" t="s">
+      <c r="M111" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N111" s="424" t="s">
+      <c r="N111" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O111" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S111" s="438">
+      <c r="O111" s="459" t="s">
+        <v>718</v>
+      </c>
+      <c r="P111" s="497" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q111" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R111" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S111" s="456">
         <v>45463</v>
       </c>
-      <c r="T111" s="441" t="s">
-[...8 lines deleted...]
-      <c r="Y111" s="430"/>
+      <c r="T111" s="459" t="s">
+        <v>259</v>
+      </c>
+      <c r="U111" s="442"/>
+      <c r="V111" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W111" s="146"/>
+      <c r="X111" s="146"/>
+      <c r="Y111" s="448"/>
     </row>
     <row r="112" spans="1:25" ht="309.75" customHeight="1">
-      <c r="A112" s="514"/>
-[...23 lines deleted...]
-      <c r="Y112" s="444"/>
+      <c r="A112" s="528"/>
+      <c r="B112" s="525"/>
+      <c r="C112" s="526"/>
+      <c r="D112" s="484"/>
+      <c r="E112" s="460"/>
+      <c r="F112" s="460"/>
+      <c r="G112" s="460"/>
+      <c r="H112" s="581"/>
+      <c r="I112" s="467"/>
+      <c r="J112" s="467"/>
+      <c r="K112" s="467"/>
+      <c r="L112" s="467"/>
+      <c r="M112" s="469"/>
+      <c r="N112" s="469"/>
+      <c r="O112" s="460"/>
+      <c r="P112" s="524"/>
+      <c r="Q112" s="469"/>
+      <c r="R112" s="469"/>
+      <c r="S112" s="457"/>
+      <c r="T112" s="460"/>
+      <c r="U112" s="469"/>
+      <c r="V112" s="500"/>
+      <c r="W112" s="155"/>
+      <c r="X112" s="155"/>
+      <c r="Y112" s="462"/>
     </row>
     <row r="113" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A113" s="474"/>
-[...23 lines deleted...]
-      <c r="Y113" s="431"/>
+      <c r="A113" s="488"/>
+      <c r="B113" s="477"/>
+      <c r="C113" s="479"/>
+      <c r="D113" s="485"/>
+      <c r="E113" s="461"/>
+      <c r="F113" s="461"/>
+      <c r="G113" s="461"/>
+      <c r="H113" s="582"/>
+      <c r="I113" s="486"/>
+      <c r="J113" s="486"/>
+      <c r="K113" s="486"/>
+      <c r="L113" s="486"/>
+      <c r="M113" s="443"/>
+      <c r="N113" s="443"/>
+      <c r="O113" s="461"/>
+      <c r="P113" s="498"/>
+      <c r="Q113" s="443"/>
+      <c r="R113" s="443"/>
+      <c r="S113" s="458"/>
+      <c r="T113" s="461"/>
+      <c r="U113" s="443"/>
+      <c r="V113" s="439"/>
+      <c r="W113" s="147"/>
+      <c r="X113" s="147"/>
+      <c r="Y113" s="449"/>
     </row>
     <row r="114" spans="1:25" ht="166.5" customHeight="1">
-      <c r="A114" s="473">
+      <c r="A114" s="487">
         <v>27</v>
       </c>
-      <c r="B114" s="462" t="s">
+      <c r="B114" s="476" t="s">
         <v>63</v>
       </c>
-      <c r="C114" s="565">
+      <c r="C114" s="579">
         <v>42</v>
       </c>
-      <c r="D114" s="469" t="s">
-[...5 lines deleted...]
-      <c r="F114" s="464" t="s">
+      <c r="D114" s="483" t="s">
+        <v>532</v>
+      </c>
+      <c r="E114" s="459" t="s">
+        <v>534</v>
+      </c>
+      <c r="F114" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="G114" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="464" t="s">
+      <c r="G114" s="459" t="s">
+        <v>533</v>
+      </c>
+      <c r="H114" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="I114" s="452">
+      <c r="I114" s="466">
         <f>J114+K114</f>
         <v>35.599999999999994</v>
       </c>
-      <c r="J114" s="452">
+      <c r="J114" s="466">
         <v>17.7</v>
       </c>
-      <c r="K114" s="452">
+      <c r="K114" s="466">
         <v>17.899999999999999</v>
       </c>
-      <c r="L114" s="452">
+      <c r="L114" s="466">
         <f>I114/2</f>
         <v>17.799999999999997</v>
       </c>
-      <c r="M114" s="457" t="s">
+      <c r="M114" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N114" s="457" t="s">
+      <c r="N114" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O114" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S114" s="56">
+      <c r="O114" s="459" t="s">
+        <v>726</v>
+      </c>
+      <c r="P114" s="176" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q114" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R114" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S114" s="53">
         <v>44165</v>
       </c>
-      <c r="T114" s="104" t="s">
-[...8 lines deleted...]
-      <c r="Y114" s="22"/>
+      <c r="T114" s="101" t="s">
+        <v>300</v>
+      </c>
+      <c r="U114" s="55"/>
+      <c r="V114" s="501" t="s">
+        <v>804</v>
+      </c>
+      <c r="W114" s="161"/>
+      <c r="X114" s="161"/>
+      <c r="Y114" s="20"/>
     </row>
     <row r="115" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A115" s="474"/>
-[...23 lines deleted...]
-      <c r="S115" s="56">
+      <c r="A115" s="488"/>
+      <c r="B115" s="477"/>
+      <c r="C115" s="580"/>
+      <c r="D115" s="485"/>
+      <c r="E115" s="461"/>
+      <c r="F115" s="479"/>
+      <c r="G115" s="461"/>
+      <c r="H115" s="479"/>
+      <c r="I115" s="486"/>
+      <c r="J115" s="486"/>
+      <c r="K115" s="486"/>
+      <c r="L115" s="486"/>
+      <c r="M115" s="471"/>
+      <c r="N115" s="471"/>
+      <c r="O115" s="461"/>
+      <c r="P115" s="176" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q115" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R115" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S115" s="53">
         <v>45449</v>
       </c>
-      <c r="T115" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y115" s="22"/>
+      <c r="T115" s="77" t="s">
+        <v>257</v>
+      </c>
+      <c r="U115" s="52"/>
+      <c r="V115" s="503"/>
+      <c r="W115" s="152"/>
+      <c r="X115" s="152"/>
+      <c r="Y115" s="20"/>
     </row>
     <row r="116" spans="1:25" ht="339.75" customHeight="1">
-      <c r="A116" s="473">
+      <c r="A116" s="487">
         <v>28</v>
       </c>
-      <c r="B116" s="462" t="s">
+      <c r="B116" s="476" t="s">
         <v>64</v>
       </c>
-      <c r="C116" s="565">
+      <c r="C116" s="579">
         <v>43</v>
       </c>
-      <c r="D116" s="469" t="s">
+      <c r="D116" s="483" t="s">
         <v>8</v>
       </c>
-      <c r="E116" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I116" s="452">
+      <c r="E116" s="459" t="s">
+        <v>981</v>
+      </c>
+      <c r="F116" s="459" t="s">
+        <v>982</v>
+      </c>
+      <c r="G116" s="459" t="s">
+        <v>536</v>
+      </c>
+      <c r="H116" s="459" t="s">
+        <v>535</v>
+      </c>
+      <c r="I116" s="466">
         <f>J116+K116</f>
         <v>46.1</v>
       </c>
-      <c r="J116" s="452">
+      <c r="J116" s="466">
         <v>22.85</v>
       </c>
-      <c r="K116" s="452">
+      <c r="K116" s="466">
         <v>23.25</v>
       </c>
-      <c r="L116" s="452">
+      <c r="L116" s="466">
         <v>23.05</v>
       </c>
-      <c r="M116" s="457" t="s">
+      <c r="M116" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N116" s="457" t="s">
+      <c r="N116" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O116" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S116" s="56">
+      <c r="O116" s="459" t="s">
+        <v>727</v>
+      </c>
+      <c r="P116" s="39" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q116" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R116" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S116" s="53">
         <v>45707</v>
       </c>
-      <c r="T116" s="134" t="s">
-[...8 lines deleted...]
-      <c r="Y116" s="22"/>
+      <c r="T116" s="131" t="s">
+        <v>250</v>
+      </c>
+      <c r="U116" s="52"/>
+      <c r="V116" s="438" t="s">
+        <v>983</v>
+      </c>
+      <c r="W116" s="152"/>
+      <c r="X116" s="152"/>
+      <c r="Y116" s="20"/>
     </row>
     <row r="117" spans="1:25" ht="268.5" customHeight="1">
-      <c r="A117" s="474"/>
-[...20 lines deleted...]
-      <c r="T117" s="80" t="s">
+      <c r="A117" s="488"/>
+      <c r="B117" s="477"/>
+      <c r="C117" s="580"/>
+      <c r="D117" s="485"/>
+      <c r="E117" s="461"/>
+      <c r="F117" s="461"/>
+      <c r="G117" s="461"/>
+      <c r="H117" s="461"/>
+      <c r="I117" s="486"/>
+      <c r="J117" s="486"/>
+      <c r="K117" s="486"/>
+      <c r="L117" s="486"/>
+      <c r="M117" s="471"/>
+      <c r="N117" s="471"/>
+      <c r="O117" s="461"/>
+      <c r="P117" s="39" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q117" s="52"/>
+      <c r="R117" s="52"/>
+      <c r="S117" s="53"/>
+      <c r="T117" s="77" t="s">
         <v>148</v>
       </c>
-      <c r="U117" s="55"/>
-[...3 lines deleted...]
-      <c r="Y117" s="22"/>
+      <c r="U117" s="52"/>
+      <c r="V117" s="439"/>
+      <c r="W117" s="152"/>
+      <c r="X117" s="152"/>
+      <c r="Y117" s="20"/>
     </row>
-    <row r="118" spans="1:25" s="37" customFormat="1" ht="220.5" customHeight="1">
-      <c r="A118" s="71">
+    <row r="118" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
+      <c r="A118" s="68">
         <v>29</v>
       </c>
-      <c r="B118" s="67" t="s">
+      <c r="B118" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="C118" s="84">
+      <c r="C118" s="81">
         <v>44</v>
       </c>
-      <c r="D118" s="69" t="s">
-[...14 lines deleted...]
-      <c r="I118" s="117">
+      <c r="D118" s="66" t="s">
+        <v>279</v>
+      </c>
+      <c r="E118" s="310" t="s">
+        <v>619</v>
+      </c>
+      <c r="F118" s="310" t="s">
+        <v>620</v>
+      </c>
+      <c r="G118" s="194" t="s">
+        <v>537</v>
+      </c>
+      <c r="H118" s="194" t="s">
+        <v>621</v>
+      </c>
+      <c r="I118" s="114">
         <f>J118+K118</f>
         <v>15.4</v>
       </c>
-      <c r="J118" s="117">
+      <c r="J118" s="114">
         <v>7.9</v>
       </c>
-      <c r="K118" s="117">
+      <c r="K118" s="114">
         <v>7.5</v>
       </c>
-      <c r="L118" s="117">
+      <c r="L118" s="114">
         <v>7.7</v>
       </c>
-      <c r="M118" s="55" t="s">
+      <c r="M118" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N118" s="55" t="s">
+      <c r="N118" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O118" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S118" s="56">
+      <c r="O118" s="203" t="s">
+        <v>728</v>
+      </c>
+      <c r="P118" s="170" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q118" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R118" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S118" s="53">
         <v>45593</v>
       </c>
-      <c r="T118" s="80" t="s">
-[...8 lines deleted...]
-      <c r="Y118" s="49"/>
+      <c r="T118" s="77" t="s">
+        <v>275</v>
+      </c>
+      <c r="U118" s="52"/>
+      <c r="V118" s="377" t="s">
+        <v>939</v>
+      </c>
+      <c r="W118" s="152"/>
+      <c r="X118" s="152"/>
+      <c r="Y118" s="47"/>
     </row>
     <row r="119" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A119" s="66">
+      <c r="A119" s="63">
         <v>30</v>
       </c>
-      <c r="B119" s="42" t="s">
+      <c r="B119" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="C119" s="59">
+      <c r="C119" s="56">
         <v>45</v>
       </c>
-      <c r="D119" s="60" t="s">
+      <c r="D119" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="E119" s="317" t="s">
-[...11 lines deleted...]
-      <c r="I119" s="120">
+      <c r="E119" s="311" t="s">
+        <v>538</v>
+      </c>
+      <c r="F119" s="311" t="s">
+        <v>539</v>
+      </c>
+      <c r="G119" s="311" t="s">
+        <v>540</v>
+      </c>
+      <c r="H119" s="311" t="s">
+        <v>622</v>
+      </c>
+      <c r="I119" s="117">
         <f>J119+K119</f>
         <v>46.900000000000006</v>
       </c>
-      <c r="J119" s="120">
+      <c r="J119" s="117">
         <v>24.1</v>
       </c>
-      <c r="K119" s="120">
+      <c r="K119" s="117">
         <v>22.8</v>
       </c>
-      <c r="L119" s="120">
+      <c r="L119" s="117">
         <v>23.45</v>
       </c>
-      <c r="M119" s="55" t="s">
+      <c r="M119" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N119" s="55" t="s">
+      <c r="N119" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O119" s="208" t="s">
-[...5 lines deleted...]
-      <c r="Q119" s="377" t="s">
+      <c r="O119" s="205" t="s">
+        <v>724</v>
+      </c>
+      <c r="P119" s="170" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q119" s="370" t="s">
         <v>223</v>
       </c>
-      <c r="R119" s="377" t="s">
-[...2 lines deleted...]
-      <c r="S119" s="56">
+      <c r="R119" s="370" t="s">
+        <v>917</v>
+      </c>
+      <c r="S119" s="53">
         <v>45992</v>
       </c>
-      <c r="T119" s="134" t="s">
-[...2 lines deleted...]
-      <c r="U119" s="56">
+      <c r="T119" s="131" t="s">
+        <v>340</v>
+      </c>
+      <c r="U119" s="53">
         <v>46234</v>
       </c>
-      <c r="V119" s="295" t="s">
-[...4 lines deleted...]
-      <c r="Y119" s="22"/>
+      <c r="V119" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W119" s="152"/>
+      <c r="X119" s="152"/>
+      <c r="Y119" s="20"/>
     </row>
-    <row r="120" spans="1:25" s="38" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A120" s="88">
+    <row r="120" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
+      <c r="A120" s="85">
         <v>31</v>
       </c>
-      <c r="B120" s="89" t="s">
+      <c r="B120" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="C120" s="90" t="s">
+      <c r="C120" s="87" t="s">
         <v>187</v>
       </c>
-      <c r="D120" s="91" t="s">
+      <c r="D120" s="88" t="s">
         <v>188</v>
       </c>
-      <c r="E120" s="315" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="195" t="s">
+      <c r="E120" s="309" t="s">
+        <v>541</v>
+      </c>
+      <c r="F120" s="309" t="s">
+        <v>623</v>
+      </c>
+      <c r="G120" s="192" t="s">
         <v>189</v>
       </c>
-      <c r="H120" s="195" t="s">
-[...2 lines deleted...]
-      <c r="I120" s="114">
+      <c r="H120" s="192" t="s">
+        <v>542</v>
+      </c>
+      <c r="I120" s="111">
         <f>J120+K120</f>
         <v>44.1</v>
       </c>
-      <c r="J120" s="114">
+      <c r="J120" s="111">
         <v>21.1</v>
       </c>
-      <c r="K120" s="114">
+      <c r="K120" s="111">
         <v>23</v>
       </c>
-      <c r="L120" s="114">
+      <c r="L120" s="111">
         <v>22.05</v>
       </c>
-      <c r="M120" s="88" t="s">
+      <c r="M120" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="N120" s="88" t="s">
+      <c r="N120" s="85" t="s">
         <v>126</v>
       </c>
-      <c r="O120" s="207" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O120" s="204" t="s">
+        <v>729</v>
+      </c>
+      <c r="P120" s="172" t="s">
+        <v>408</v>
+      </c>
+      <c r="Q120" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R120" s="85" t="s">
+        <v>289</v>
       </c>
       <c r="S120" s="11">
         <v>44616</v>
       </c>
-      <c r="T120" s="143" t="s">
-[...7 lines deleted...]
-      <c r="X120" s="155"/>
+      <c r="T120" s="140" t="s">
+        <v>340</v>
+      </c>
+      <c r="U120" s="52"/>
+      <c r="V120" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W120" s="152"/>
+      <c r="X120" s="152"/>
       <c r="Y120" s="16"/>
     </row>
     <row r="121" spans="1:25" ht="183" customHeight="1">
-      <c r="A121" s="473">
+      <c r="A121" s="487">
         <v>32</v>
       </c>
-      <c r="B121" s="462" t="s">
+      <c r="B121" s="476" t="s">
         <v>67</v>
       </c>
-      <c r="C121" s="464">
+      <c r="C121" s="478">
         <v>46</v>
       </c>
-      <c r="D121" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I121" s="452">
+      <c r="D121" s="483" t="s">
+        <v>825</v>
+      </c>
+      <c r="E121" s="459" t="s">
+        <v>976</v>
+      </c>
+      <c r="F121" s="459" t="s">
+        <v>977</v>
+      </c>
+      <c r="G121" s="459" t="s">
+        <v>978</v>
+      </c>
+      <c r="H121" s="459" t="s">
+        <v>979</v>
+      </c>
+      <c r="I121" s="466">
         <f>J121+K121</f>
         <v>44.8</v>
       </c>
-      <c r="J121" s="452">
+      <c r="J121" s="466">
         <v>22.35</v>
       </c>
-      <c r="K121" s="452">
+      <c r="K121" s="466">
         <v>22.45</v>
       </c>
-      <c r="L121" s="452">
+      <c r="L121" s="466">
         <f>I121/2</f>
         <v>22.4</v>
       </c>
-      <c r="M121" s="457" t="s">
+      <c r="M121" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N121" s="457" t="s">
+      <c r="N121" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O121" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S121" s="415">
+      <c r="O121" s="459" t="s">
+        <v>719</v>
+      </c>
+      <c r="P121" s="408" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q121" s="406" t="s">
+        <v>336</v>
+      </c>
+      <c r="R121" s="406" t="s">
+        <v>289</v>
+      </c>
+      <c r="S121" s="407">
         <v>45530</v>
       </c>
-      <c r="T121" s="134" t="s">
-[...8 lines deleted...]
-      <c r="Y121" s="430"/>
+      <c r="T121" s="131" t="s">
+        <v>240</v>
+      </c>
+      <c r="U121" s="52"/>
+      <c r="V121" s="438" t="s">
+        <v>980</v>
+      </c>
+      <c r="W121" s="442"/>
+      <c r="X121" s="442"/>
+      <c r="Y121" s="448"/>
     </row>
     <row r="122" spans="1:25" ht="212.25" customHeight="1">
-      <c r="A122" s="474"/>
-[...17 lines deleted...]
-      <c r="Q122" s="414" t="s">
+      <c r="A122" s="488"/>
+      <c r="B122" s="477"/>
+      <c r="C122" s="479"/>
+      <c r="D122" s="485"/>
+      <c r="E122" s="461"/>
+      <c r="F122" s="461"/>
+      <c r="G122" s="461"/>
+      <c r="H122" s="461"/>
+      <c r="I122" s="486"/>
+      <c r="J122" s="486"/>
+      <c r="K122" s="486"/>
+      <c r="L122" s="486"/>
+      <c r="M122" s="471"/>
+      <c r="N122" s="471"/>
+      <c r="O122" s="461"/>
+      <c r="P122" s="408" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q122" s="406" t="s">
         <v>18</v>
       </c>
-      <c r="R122" s="414" t="s">
+      <c r="R122" s="406" t="s">
         <v>18</v>
       </c>
-      <c r="S122" s="415" t="s">
+      <c r="S122" s="407" t="s">
         <v>18</v>
       </c>
-      <c r="T122" s="134" t="s">
+      <c r="T122" s="131" t="s">
         <v>148</v>
       </c>
-      <c r="U122" s="63"/>
-[...3 lines deleted...]
-      <c r="Y122" s="431"/>
+      <c r="U122" s="60"/>
+      <c r="V122" s="439"/>
+      <c r="W122" s="443"/>
+      <c r="X122" s="443"/>
+      <c r="Y122" s="449"/>
     </row>
     <row r="123" spans="1:25" ht="363" customHeight="1">
-      <c r="A123" s="71">
+      <c r="A123" s="68">
         <v>33</v>
       </c>
-      <c r="B123" s="67" t="s">
+      <c r="B123" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="C123" s="68">
+      <c r="C123" s="65">
         <v>50</v>
       </c>
-      <c r="D123" s="187" t="s">
-[...14 lines deleted...]
-      <c r="I123" s="117">
+      <c r="D123" s="184" t="s">
+        <v>492</v>
+      </c>
+      <c r="E123" s="310" t="s">
+        <v>759</v>
+      </c>
+      <c r="F123" s="310" t="s">
+        <v>543</v>
+      </c>
+      <c r="G123" s="183" t="s">
+        <v>493</v>
+      </c>
+      <c r="H123" s="191" t="s">
+        <v>544</v>
+      </c>
+      <c r="I123" s="114">
         <f>J123+K123</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="J123" s="117">
+      <c r="J123" s="114">
         <v>16.399999999999999</v>
       </c>
-      <c r="K123" s="117">
+      <c r="K123" s="114">
         <v>16.399999999999999</v>
       </c>
-      <c r="L123" s="117">
+      <c r="L123" s="114">
         <v>16.399999999999999</v>
       </c>
-      <c r="M123" s="65" t="s">
+      <c r="M123" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N123" s="65" t="s">
+      <c r="N123" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="O123" s="207" t="s">
-[...5 lines deleted...]
-      <c r="Q123" s="136" t="s">
+      <c r="O123" s="204" t="s">
+        <v>714</v>
+      </c>
+      <c r="P123" s="170" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q123" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R123" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S123" s="53">
+        <v>41534</v>
+      </c>
+      <c r="T123" s="131" t="s">
         <v>340</v>
       </c>
-      <c r="R123" s="55" t="s">
-[...14 lines deleted...]
-      <c r="Y123" s="22"/>
+      <c r="U123" s="52"/>
+      <c r="V123" s="377" t="s">
+        <v>940</v>
+      </c>
+      <c r="W123" s="152"/>
+      <c r="X123" s="152"/>
+      <c r="Y123" s="20"/>
     </row>
     <row r="124" spans="1:25" ht="162" customHeight="1">
-      <c r="A124" s="66">
+      <c r="A124" s="63">
         <v>34</v>
       </c>
-      <c r="B124" s="42" t="s">
+      <c r="B124" s="40" t="s">
         <v>158</v>
       </c>
-      <c r="C124" s="59" t="s">
+      <c r="C124" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="D124" s="165" t="s">
-        <v>357</v>
+      <c r="D124" s="162" t="s">
+        <v>353</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G124" s="212" t="s">
-        <v>782</v>
+      <c r="G124" s="209" t="s">
+        <v>768</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="I124" s="120">
+      <c r="I124" s="117">
         <f>J124+K124</f>
         <v>8.5</v>
       </c>
-      <c r="J124" s="120">
+      <c r="J124" s="117">
         <v>4.8</v>
       </c>
-      <c r="K124" s="120">
+      <c r="K124" s="117">
         <v>3.7</v>
       </c>
-      <c r="L124" s="120">
+      <c r="L124" s="117">
         <v>4.25</v>
       </c>
-      <c r="M124" s="55" t="s">
+      <c r="M124" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N124" s="55" t="s">
+      <c r="N124" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O124" s="272" t="s">
-[...25 lines deleted...]
-      <c r="Y124" s="22"/>
+      <c r="O124" s="269" t="s">
+        <v>732</v>
+      </c>
+      <c r="P124" s="39" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q124" s="418" t="s">
+        <v>336</v>
+      </c>
+      <c r="R124" s="418" t="s">
+        <v>289</v>
+      </c>
+      <c r="S124" s="420">
+        <v>46130</v>
+      </c>
+      <c r="T124" s="419" t="s">
+        <v>340</v>
+      </c>
+      <c r="U124" s="420">
+        <v>46313</v>
+      </c>
+      <c r="V124" s="289" t="s">
+        <v>804</v>
+      </c>
+      <c r="W124" s="152"/>
+      <c r="X124" s="152"/>
+      <c r="Y124" s="20"/>
     </row>
     <row r="125" spans="1:25" ht="162" customHeight="1">
-      <c r="A125" s="473">
+      <c r="A125" s="487">
         <v>35</v>
       </c>
-      <c r="B125" s="473" t="s">
+      <c r="B125" s="487" t="s">
         <v>69</v>
       </c>
-      <c r="C125" s="464">
+      <c r="C125" s="478">
         <v>52</v>
       </c>
-      <c r="D125" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H125" s="464" t="s">
+      <c r="D125" s="483" t="s">
+        <v>546</v>
+      </c>
+      <c r="E125" s="459" t="s">
+        <v>907</v>
+      </c>
+      <c r="F125" s="459" t="s">
+        <v>908</v>
+      </c>
+      <c r="G125" s="459" t="s">
+        <v>548</v>
+      </c>
+      <c r="H125" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="I125" s="452">
+      <c r="I125" s="466">
         <f>J125+K125</f>
         <v>47.5</v>
       </c>
-      <c r="J125" s="452">
+      <c r="J125" s="466">
         <v>24</v>
       </c>
-      <c r="K125" s="452">
+      <c r="K125" s="466">
         <v>23.5</v>
       </c>
-      <c r="L125" s="452">
+      <c r="L125" s="466">
         <v>23.75</v>
       </c>
-      <c r="M125" s="424" t="s">
+      <c r="M125" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N125" s="424" t="s">
+      <c r="N125" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O125" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q125" s="424" t="s">
+      <c r="O125" s="459" t="s">
+        <v>730</v>
+      </c>
+      <c r="P125" s="497" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q125" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R125" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S125" s="444">
+        <v>44799</v>
+      </c>
+      <c r="T125" s="459" t="s">
         <v>340</v>
       </c>
-      <c r="R125" s="424" t="s">
-[...14 lines deleted...]
-      <c r="Y125" s="430"/>
+      <c r="U125" s="442"/>
+      <c r="V125" s="438" t="s">
+        <v>909</v>
+      </c>
+      <c r="W125" s="442"/>
+      <c r="X125" s="442"/>
+      <c r="Y125" s="448"/>
     </row>
     <row r="126" spans="1:25" ht="306" customHeight="1">
-      <c r="A126" s="474"/>
-[...23 lines deleted...]
-      <c r="Y126" s="431"/>
+      <c r="A126" s="488"/>
+      <c r="B126" s="488"/>
+      <c r="C126" s="479"/>
+      <c r="D126" s="485"/>
+      <c r="E126" s="461"/>
+      <c r="F126" s="461"/>
+      <c r="G126" s="461"/>
+      <c r="H126" s="479"/>
+      <c r="I126" s="486"/>
+      <c r="J126" s="486"/>
+      <c r="K126" s="486"/>
+      <c r="L126" s="486"/>
+      <c r="M126" s="443"/>
+      <c r="N126" s="443"/>
+      <c r="O126" s="461"/>
+      <c r="P126" s="498"/>
+      <c r="Q126" s="443"/>
+      <c r="R126" s="443"/>
+      <c r="S126" s="445"/>
+      <c r="T126" s="461"/>
+      <c r="U126" s="443"/>
+      <c r="V126" s="439"/>
+      <c r="W126" s="443"/>
+      <c r="X126" s="443"/>
+      <c r="Y126" s="449"/>
     </row>
     <row r="127" spans="1:25" ht="281.25">
-      <c r="A127" s="66">
+      <c r="A127" s="63">
         <v>36</v>
       </c>
-      <c r="B127" s="67" t="s">
+      <c r="B127" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="C127" s="68" t="s">
+      <c r="C127" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="E127" s="316" t="s">
-[...6 lines deleted...]
-        <v>559</v>
+      <c r="E127" s="310" t="s">
+        <v>547</v>
+      </c>
+      <c r="F127" s="310" t="s">
+        <v>549</v>
+      </c>
+      <c r="G127" s="310" t="s">
+        <v>550</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="I127" s="117">
+      <c r="I127" s="114">
         <f>J127+K127</f>
         <v>31.4</v>
       </c>
-      <c r="J127" s="117">
+      <c r="J127" s="114">
         <v>15.7</v>
       </c>
-      <c r="K127" s="117">
+      <c r="K127" s="114">
         <v>15.7</v>
       </c>
-      <c r="L127" s="117">
+      <c r="L127" s="114">
         <v>15.7</v>
       </c>
-      <c r="M127" s="55" t="s">
+      <c r="M127" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N127" s="55" t="s">
+      <c r="N127" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O127" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S127" s="56">
+      <c r="O127" s="203" t="s">
+        <v>719</v>
+      </c>
+      <c r="P127" s="170" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q127" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R127" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S127" s="53">
         <v>45627</v>
       </c>
-      <c r="T127" s="61" t="s">
-[...8 lines deleted...]
-      <c r="Y127" s="22"/>
+      <c r="T127" s="58" t="s">
+        <v>242</v>
+      </c>
+      <c r="U127" s="62"/>
+      <c r="V127" s="287" t="s">
+        <v>804</v>
+      </c>
+      <c r="W127" s="146"/>
+      <c r="X127" s="146"/>
+      <c r="Y127" s="20"/>
     </row>
     <row r="128" spans="1:25" ht="294.75" customHeight="1">
-      <c r="A128" s="240">
+      <c r="A128" s="237">
         <v>37</v>
       </c>
-      <c r="B128" s="238" t="s">
+      <c r="B128" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="C128" s="239">
+      <c r="C128" s="236">
         <v>53</v>
       </c>
-      <c r="D128" s="236" t="s">
+      <c r="D128" s="233" t="s">
         <v>210</v>
       </c>
-      <c r="E128" s="316" t="s">
-[...11 lines deleted...]
-      <c r="I128" s="241">
+      <c r="E128" s="310" t="s">
+        <v>553</v>
+      </c>
+      <c r="F128" s="310" t="s">
+        <v>554</v>
+      </c>
+      <c r="G128" s="310" t="s">
+        <v>460</v>
+      </c>
+      <c r="H128" s="230" t="s">
+        <v>461</v>
+      </c>
+      <c r="I128" s="238">
         <f>J128+K128</f>
         <v>39.6</v>
       </c>
-      <c r="J128" s="241">
+      <c r="J128" s="238">
         <v>19.3</v>
       </c>
-      <c r="K128" s="241">
+      <c r="K128" s="238">
         <v>20.3</v>
       </c>
-      <c r="L128" s="241">
+      <c r="L128" s="238">
         <v>19.8</v>
       </c>
-      <c r="M128" s="237" t="s">
+      <c r="M128" s="234" t="s">
         <v>3</v>
       </c>
-      <c r="N128" s="237" t="s">
+      <c r="N128" s="234" t="s">
         <v>126</v>
       </c>
-      <c r="O128" s="233" t="s">
-[...11 lines deleted...]
-      <c r="S128" s="245">
+      <c r="O128" s="230" t="s">
+        <v>788</v>
+      </c>
+      <c r="P128" s="241" t="s">
+        <v>790</v>
+      </c>
+      <c r="Q128" s="234" t="s">
+        <v>789</v>
+      </c>
+      <c r="R128" s="365" t="s">
+        <v>893</v>
+      </c>
+      <c r="S128" s="242">
         <v>46023</v>
       </c>
-      <c r="T128" s="244" t="s">
-        <v>257</v>
+      <c r="T128" s="241" t="s">
+        <v>254</v>
       </c>
       <c r="U128" s="4">
         <v>46234</v>
       </c>
-      <c r="V128" s="382" t="s">
-[...4 lines deleted...]
-      <c r="Y128" s="243"/>
+      <c r="V128" s="375" t="s">
+        <v>941</v>
+      </c>
+      <c r="W128" s="150"/>
+      <c r="X128" s="150"/>
+      <c r="Y128" s="240"/>
     </row>
     <row r="129" spans="1:25" ht="255" customHeight="1">
-      <c r="A129" s="473">
+      <c r="A129" s="487">
         <v>38</v>
       </c>
-      <c r="B129" s="462" t="s">
+      <c r="B129" s="476" t="s">
         <v>71</v>
       </c>
-      <c r="C129" s="464">
+      <c r="C129" s="478">
         <v>54</v>
       </c>
-      <c r="D129" s="469" t="s">
+      <c r="D129" s="483" t="s">
         <v>211</v>
       </c>
-      <c r="E129" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I129" s="452">
+      <c r="E129" s="459" t="s">
+        <v>818</v>
+      </c>
+      <c r="F129" s="577" t="s">
+        <v>819</v>
+      </c>
+      <c r="G129" s="459" t="s">
+        <v>555</v>
+      </c>
+      <c r="H129" s="459" t="s">
+        <v>556</v>
+      </c>
+      <c r="I129" s="466">
         <f>J129+K129</f>
         <v>49.2</v>
       </c>
-      <c r="J129" s="452">
+      <c r="J129" s="466">
         <v>25.3</v>
       </c>
-      <c r="K129" s="452">
+      <c r="K129" s="466">
         <v>23.9</v>
       </c>
-      <c r="L129" s="452">
+      <c r="L129" s="466">
         <v>24.6</v>
       </c>
-      <c r="M129" s="424" t="s">
+      <c r="M129" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N129" s="424" t="s">
+      <c r="N129" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O129" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q129" s="424" t="s">
+      <c r="O129" s="459" t="s">
+        <v>714</v>
+      </c>
+      <c r="P129" s="497" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q129" s="442" t="s">
         <v>223</v>
       </c>
-      <c r="R129" s="424" t="s">
-[...2 lines deleted...]
-      <c r="S129" s="426">
+      <c r="R129" s="442" t="s">
+        <v>917</v>
+      </c>
+      <c r="S129" s="444">
         <v>45992</v>
       </c>
-      <c r="T129" s="483" t="s">
-[...2 lines deleted...]
-      <c r="U129" s="438">
+      <c r="T129" s="497" t="s">
+        <v>340</v>
+      </c>
+      <c r="U129" s="456">
         <v>46234</v>
       </c>
-      <c r="V129" s="487" t="s">
-[...4 lines deleted...]
-      <c r="Y129" s="430"/>
+      <c r="V129" s="501" t="s">
+        <v>942</v>
+      </c>
+      <c r="W129" s="150"/>
+      <c r="X129" s="150"/>
+      <c r="Y129" s="448"/>
     </row>
     <row r="130" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A130" s="474"/>
-[...23 lines deleted...]
-      <c r="Y130" s="431"/>
+      <c r="A130" s="488"/>
+      <c r="B130" s="477"/>
+      <c r="C130" s="479"/>
+      <c r="D130" s="485"/>
+      <c r="E130" s="461"/>
+      <c r="F130" s="578"/>
+      <c r="G130" s="461"/>
+      <c r="H130" s="461"/>
+      <c r="I130" s="486"/>
+      <c r="J130" s="486"/>
+      <c r="K130" s="486"/>
+      <c r="L130" s="486"/>
+      <c r="M130" s="443"/>
+      <c r="N130" s="443"/>
+      <c r="O130" s="461"/>
+      <c r="P130" s="498"/>
+      <c r="Q130" s="443"/>
+      <c r="R130" s="443"/>
+      <c r="S130" s="445"/>
+      <c r="T130" s="498"/>
+      <c r="U130" s="499"/>
+      <c r="V130" s="503"/>
+      <c r="W130" s="151"/>
+      <c r="X130" s="151"/>
+      <c r="Y130" s="449"/>
     </row>
     <row r="131" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A131" s="66">
+      <c r="A131" s="63">
         <v>39</v>
       </c>
-      <c r="B131" s="42" t="s">
+      <c r="B131" s="40" t="s">
         <v>192</v>
       </c>
-      <c r="C131" s="59" t="s">
+      <c r="C131" s="56" t="s">
         <v>193</v>
       </c>
-      <c r="D131" s="318" t="s">
-[...5 lines deleted...]
-      <c r="F131" s="43" t="s">
+      <c r="D131" s="312" t="s">
+        <v>820</v>
+      </c>
+      <c r="E131" s="323" t="s">
+        <v>821</v>
+      </c>
+      <c r="F131" s="41" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="H131" s="43" t="s">
+        <v>760</v>
+      </c>
+      <c r="H131" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="I131" s="120">
+      <c r="I131" s="117">
         <f>J131+K131</f>
         <v>14</v>
       </c>
-      <c r="J131" s="120">
+      <c r="J131" s="117">
         <v>7</v>
       </c>
-      <c r="K131" s="120">
+      <c r="K131" s="117">
         <v>7</v>
       </c>
-      <c r="L131" s="120">
+      <c r="L131" s="117">
         <v>7</v>
       </c>
-      <c r="M131" s="55" t="s">
+      <c r="M131" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N131" s="55" t="s">
+      <c r="N131" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O131" s="208" t="s">
-[...11 lines deleted...]
-      <c r="S131" s="56">
+      <c r="O131" s="205" t="s">
+        <v>731</v>
+      </c>
+      <c r="P131" s="426" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q131" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R131" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S131" s="53">
         <v>44655</v>
       </c>
-      <c r="T131" s="134" t="s">
-[...8 lines deleted...]
-      <c r="Y131" s="44"/>
+      <c r="T131" s="131" t="s">
+        <v>342</v>
+      </c>
+      <c r="U131" s="52"/>
+      <c r="V131" s="428" t="s">
+        <v>1020</v>
+      </c>
+      <c r="W131" s="152"/>
+      <c r="X131" s="152"/>
+      <c r="Y131" s="42"/>
     </row>
     <row r="132" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A132" s="514">
+      <c r="A132" s="528">
         <v>40</v>
       </c>
-      <c r="B132" s="467" t="s">
+      <c r="B132" s="481" t="s">
         <v>72</v>
       </c>
-      <c r="C132" s="512">
+      <c r="C132" s="526">
         <v>55</v>
       </c>
-      <c r="D132" s="470" t="s">
+      <c r="D132" s="484" t="s">
         <v>221</v>
       </c>
-      <c r="E132" s="442" t="s">
-[...11 lines deleted...]
-      <c r="I132" s="452">
+      <c r="E132" s="460" t="s">
+        <v>624</v>
+      </c>
+      <c r="F132" s="460" t="s">
+        <v>826</v>
+      </c>
+      <c r="G132" s="460" t="s">
+        <v>557</v>
+      </c>
+      <c r="H132" s="460" t="s">
+        <v>558</v>
+      </c>
+      <c r="I132" s="466">
         <f>J132+K132</f>
         <v>52.7</v>
       </c>
-      <c r="J132" s="452">
+      <c r="J132" s="466">
         <v>27.35</v>
       </c>
-      <c r="K132" s="452">
+      <c r="K132" s="466">
         <v>25.35</v>
       </c>
-      <c r="L132" s="453">
+      <c r="L132" s="467">
         <v>26.35</v>
       </c>
-      <c r="M132" s="455" t="s">
+      <c r="M132" s="469" t="s">
         <v>3</v>
       </c>
-      <c r="N132" s="455" t="s">
+      <c r="N132" s="469" t="s">
         <v>126</v>
       </c>
-      <c r="O132" s="442" t="s">
-[...23 lines deleted...]
-      <c r="Y132" s="444"/>
+      <c r="O132" s="460" t="s">
+        <v>719</v>
+      </c>
+      <c r="P132" s="524" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q132" s="469" t="s">
+        <v>336</v>
+      </c>
+      <c r="R132" s="469" t="s">
+        <v>289</v>
+      </c>
+      <c r="S132" s="504">
+        <v>46129</v>
+      </c>
+      <c r="T132" s="460" t="s">
+        <v>250</v>
+      </c>
+      <c r="U132" s="469"/>
+      <c r="V132" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W132" s="155"/>
+      <c r="X132" s="155"/>
+      <c r="Y132" s="462"/>
     </row>
     <row r="133" spans="1:25" ht="345" customHeight="1">
-      <c r="A133" s="474"/>
-[...23 lines deleted...]
-      <c r="Y133" s="431"/>
+      <c r="A133" s="488"/>
+      <c r="B133" s="482"/>
+      <c r="C133" s="479"/>
+      <c r="D133" s="485"/>
+      <c r="E133" s="461"/>
+      <c r="F133" s="461"/>
+      <c r="G133" s="461"/>
+      <c r="H133" s="461"/>
+      <c r="I133" s="486"/>
+      <c r="J133" s="486"/>
+      <c r="K133" s="486"/>
+      <c r="L133" s="486"/>
+      <c r="M133" s="443"/>
+      <c r="N133" s="443"/>
+      <c r="O133" s="461"/>
+      <c r="P133" s="498"/>
+      <c r="Q133" s="443"/>
+      <c r="R133" s="443"/>
+      <c r="S133" s="445"/>
+      <c r="T133" s="461"/>
+      <c r="U133" s="443"/>
+      <c r="V133" s="439"/>
+      <c r="W133" s="147"/>
+      <c r="X133" s="147"/>
+      <c r="Y133" s="449"/>
     </row>
     <row r="134" spans="1:25" ht="221.25" customHeight="1">
-      <c r="A134" s="473">
+      <c r="A134" s="487">
         <v>41</v>
       </c>
-      <c r="B134" s="511" t="s">
+      <c r="B134" s="525" t="s">
         <v>73</v>
       </c>
-      <c r="C134" s="464">
+      <c r="C134" s="478">
         <v>57</v>
       </c>
-      <c r="D134" s="469" t="s">
+      <c r="D134" s="483" t="s">
         <v>212</v>
       </c>
-      <c r="E134" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I134" s="452">
+      <c r="E134" s="459" t="s">
+        <v>867</v>
+      </c>
+      <c r="F134" s="459" t="s">
+        <v>761</v>
+      </c>
+      <c r="G134" s="459" t="s">
+        <v>559</v>
+      </c>
+      <c r="H134" s="459" t="s">
+        <v>560</v>
+      </c>
+      <c r="I134" s="466">
         <f>J134+K134</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J134" s="452">
+      <c r="J134" s="466">
         <v>17</v>
       </c>
-      <c r="K134" s="452">
+      <c r="K134" s="466">
         <v>17.2</v>
       </c>
-      <c r="L134" s="452">
+      <c r="L134" s="466">
         <v>17.100000000000001</v>
       </c>
-      <c r="M134" s="457" t="s">
+      <c r="M134" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N134" s="457" t="s">
+      <c r="N134" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O134" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S134" s="56">
+      <c r="O134" s="459" t="s">
+        <v>723</v>
+      </c>
+      <c r="P134" s="169" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q134" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R134" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S134" s="53">
         <v>45593</v>
       </c>
-      <c r="T134" s="61" t="s">
-[...8 lines deleted...]
-      <c r="Y134" s="430"/>
+      <c r="T134" s="58" t="s">
+        <v>261</v>
+      </c>
+      <c r="U134" s="62"/>
+      <c r="V134" s="438" t="s">
+        <v>868</v>
+      </c>
+      <c r="W134" s="442"/>
+      <c r="X134" s="442"/>
+      <c r="Y134" s="448"/>
     </row>
     <row r="135" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A135" s="474"/>
-[...23 lines deleted...]
-      <c r="S135" s="56">
+      <c r="A135" s="488"/>
+      <c r="B135" s="477"/>
+      <c r="C135" s="479"/>
+      <c r="D135" s="485"/>
+      <c r="E135" s="461"/>
+      <c r="F135" s="461"/>
+      <c r="G135" s="461"/>
+      <c r="H135" s="461"/>
+      <c r="I135" s="486"/>
+      <c r="J135" s="486"/>
+      <c r="K135" s="486"/>
+      <c r="L135" s="486"/>
+      <c r="M135" s="471"/>
+      <c r="N135" s="471"/>
+      <c r="O135" s="461"/>
+      <c r="P135" s="169" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q135" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R135" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S135" s="53">
         <v>45609</v>
       </c>
-      <c r="T135" s="134" t="s">
-[...6 lines deleted...]
-      <c r="Y135" s="431"/>
+      <c r="T135" s="131" t="s">
+        <v>328</v>
+      </c>
+      <c r="U135" s="52"/>
+      <c r="V135" s="439"/>
+      <c r="W135" s="443"/>
+      <c r="X135" s="443"/>
+      <c r="Y135" s="449"/>
     </row>
     <row r="136" spans="1:25" ht="120" customHeight="1">
-      <c r="A136" s="473">
+      <c r="A136" s="487">
         <v>42</v>
       </c>
-      <c r="B136" s="462" t="s">
+      <c r="B136" s="476" t="s">
         <v>74</v>
       </c>
-      <c r="C136" s="464">
+      <c r="C136" s="478">
         <v>60</v>
       </c>
-      <c r="D136" s="469" t="s">
+      <c r="D136" s="483" t="s">
         <v>213</v>
       </c>
-      <c r="E136" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I136" s="452">
+      <c r="E136" s="459" t="s">
+        <v>561</v>
+      </c>
+      <c r="F136" s="459" t="s">
+        <v>562</v>
+      </c>
+      <c r="G136" s="459" t="s">
+        <v>563</v>
+      </c>
+      <c r="H136" s="459" t="s">
+        <v>625</v>
+      </c>
+      <c r="I136" s="466">
         <f>J136+K136</f>
         <v>25.9</v>
       </c>
-      <c r="J136" s="452">
+      <c r="J136" s="466">
         <v>12.8</v>
       </c>
-      <c r="K136" s="452">
+      <c r="K136" s="466">
         <v>13.1</v>
       </c>
-      <c r="L136" s="452">
+      <c r="L136" s="466">
         <f>I136/2</f>
         <v>12.95</v>
       </c>
-      <c r="M136" s="457" t="s">
+      <c r="M136" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N136" s="457" t="s">
+      <c r="N136" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O136" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S136" s="56">
+      <c r="O136" s="459" t="s">
+        <v>725</v>
+      </c>
+      <c r="P136" s="169" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q136" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R136" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S136" s="53">
         <v>45480</v>
       </c>
-      <c r="T136" s="80" t="s">
-[...8 lines deleted...]
-      <c r="Y136" s="430"/>
+      <c r="T136" s="77" t="s">
+        <v>250</v>
+      </c>
+      <c r="U136" s="52"/>
+      <c r="V136" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W136" s="442"/>
+      <c r="X136" s="442"/>
+      <c r="Y136" s="448"/>
     </row>
     <row r="137" spans="1:25" ht="116.25" customHeight="1">
-      <c r="A137" s="514"/>
-[...23 lines deleted...]
-      <c r="S137" s="56">
+      <c r="A137" s="528"/>
+      <c r="B137" s="525"/>
+      <c r="C137" s="526"/>
+      <c r="D137" s="484"/>
+      <c r="E137" s="460"/>
+      <c r="F137" s="460"/>
+      <c r="G137" s="460"/>
+      <c r="H137" s="460"/>
+      <c r="I137" s="467"/>
+      <c r="J137" s="467"/>
+      <c r="K137" s="467"/>
+      <c r="L137" s="467"/>
+      <c r="M137" s="471"/>
+      <c r="N137" s="471"/>
+      <c r="O137" s="460"/>
+      <c r="P137" s="169" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q137" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R137" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S137" s="53">
         <v>45479</v>
       </c>
-      <c r="T137" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y137" s="444"/>
+      <c r="T137" s="77" t="s">
+        <v>262</v>
+      </c>
+      <c r="U137" s="62"/>
+      <c r="V137" s="500"/>
+      <c r="W137" s="469"/>
+      <c r="X137" s="469"/>
+      <c r="Y137" s="462"/>
     </row>
     <row r="138" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A138" s="474"/>
-[...21 lines deleted...]
-        <v>293</v>
+      <c r="A138" s="488"/>
+      <c r="B138" s="477"/>
+      <c r="C138" s="479"/>
+      <c r="D138" s="485"/>
+      <c r="E138" s="461"/>
+      <c r="F138" s="461"/>
+      <c r="G138" s="461"/>
+      <c r="H138" s="461"/>
+      <c r="I138" s="486"/>
+      <c r="J138" s="486"/>
+      <c r="K138" s="486"/>
+      <c r="L138" s="486"/>
+      <c r="M138" s="471"/>
+      <c r="N138" s="471"/>
+      <c r="O138" s="461"/>
+      <c r="P138" s="169" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q138" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R138" s="52" t="s">
+        <v>289</v>
       </c>
       <c r="S138" s="11">
         <v>43517</v>
       </c>
-      <c r="T138" s="89" t="s">
-[...6 lines deleted...]
-      <c r="Y138" s="431"/>
+      <c r="T138" s="86" t="s">
+        <v>254</v>
+      </c>
+      <c r="U138" s="60"/>
+      <c r="V138" s="439"/>
+      <c r="W138" s="443"/>
+      <c r="X138" s="443"/>
+      <c r="Y138" s="449"/>
     </row>
     <row r="139" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A139" s="447">
+      <c r="A139" s="434">
         <v>43</v>
       </c>
-      <c r="B139" s="462" t="s">
+      <c r="B139" s="476" t="s">
         <v>75</v>
       </c>
-      <c r="C139" s="464">
+      <c r="C139" s="478">
         <v>64</v>
       </c>
-      <c r="D139" s="469" t="s">
+      <c r="D139" s="483" t="s">
         <v>214</v>
       </c>
-      <c r="E139" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I139" s="452">
+      <c r="E139" s="459" t="s">
+        <v>564</v>
+      </c>
+      <c r="F139" s="459" t="s">
+        <v>565</v>
+      </c>
+      <c r="G139" s="459" t="s">
+        <v>631</v>
+      </c>
+      <c r="H139" s="459" t="s">
+        <v>632</v>
+      </c>
+      <c r="I139" s="466">
         <f>J139+K139</f>
         <v>67.8</v>
       </c>
-      <c r="J139" s="452">
+      <c r="J139" s="466">
         <v>33.4</v>
       </c>
-      <c r="K139" s="452">
+      <c r="K139" s="466">
         <v>34.4</v>
       </c>
-      <c r="L139" s="452">
+      <c r="L139" s="466">
         <f>I139/2</f>
         <v>33.9</v>
       </c>
-      <c r="M139" s="457" t="s">
+      <c r="M139" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N139" s="457" t="s">
+      <c r="N139" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O139" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S139" s="56">
+      <c r="O139" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P139" s="169" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q139" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R139" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S139" s="53">
         <v>45530</v>
       </c>
-      <c r="T139" s="89" t="s">
-[...8 lines deleted...]
-      <c r="Y139" s="430"/>
+      <c r="T139" s="86" t="s">
+        <v>240</v>
+      </c>
+      <c r="U139" s="52"/>
+      <c r="V139" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W139" s="442"/>
+      <c r="X139" s="442"/>
+      <c r="Y139" s="448"/>
     </row>
     <row r="140" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A140" s="518"/>
-[...23 lines deleted...]
-      <c r="S140" s="56">
+      <c r="A140" s="532"/>
+      <c r="B140" s="525"/>
+      <c r="C140" s="526"/>
+      <c r="D140" s="484"/>
+      <c r="E140" s="460"/>
+      <c r="F140" s="460"/>
+      <c r="G140" s="460"/>
+      <c r="H140" s="460"/>
+      <c r="I140" s="467"/>
+      <c r="J140" s="467"/>
+      <c r="K140" s="467"/>
+      <c r="L140" s="467"/>
+      <c r="M140" s="471"/>
+      <c r="N140" s="471"/>
+      <c r="O140" s="460"/>
+      <c r="P140" s="169" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q140" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R140" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S140" s="53">
         <v>45530</v>
       </c>
-      <c r="T140" s="80" t="s">
-[...6 lines deleted...]
-      <c r="Y140" s="431"/>
+      <c r="T140" s="77" t="s">
+        <v>254</v>
+      </c>
+      <c r="U140" s="52"/>
+      <c r="V140" s="439"/>
+      <c r="W140" s="443"/>
+      <c r="X140" s="443"/>
+      <c r="Y140" s="449"/>
     </row>
     <row r="141" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A141" s="473">
+      <c r="A141" s="487">
         <v>44</v>
       </c>
-      <c r="B141" s="466" t="s">
+      <c r="B141" s="480" t="s">
         <v>76</v>
       </c>
-      <c r="C141" s="464">
+      <c r="C141" s="478">
         <v>65</v>
       </c>
-      <c r="D141" s="469" t="s">
-[...5 lines deleted...]
-      <c r="F141" s="516" t="s">
+      <c r="D141" s="483" t="s">
+        <v>494</v>
+      </c>
+      <c r="E141" s="459" t="s">
+        <v>910</v>
+      </c>
+      <c r="F141" s="530" t="s">
         <v>18</v>
       </c>
-      <c r="G141" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="424" t="s">
+      <c r="G141" s="459" t="s">
+        <v>566</v>
+      </c>
+      <c r="H141" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I141" s="452">
+      <c r="I141" s="466">
         <v>34.299999999999997</v>
       </c>
-      <c r="J141" s="452" t="s">
+      <c r="J141" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="K141" s="452" t="s">
+      <c r="K141" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="L141" s="452">
+      <c r="L141" s="466">
         <v>34.299999999999997</v>
       </c>
-      <c r="M141" s="424" t="s">
+      <c r="M141" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N141" s="424" t="s">
+      <c r="N141" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O141" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S141" s="426">
+      <c r="O141" s="459" t="s">
+        <v>732</v>
+      </c>
+      <c r="P141" s="497" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q141" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R141" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S141" s="444">
         <v>46008</v>
       </c>
-      <c r="T141" s="441" t="s">
-[...8 lines deleted...]
-      <c r="Y141" s="430"/>
+      <c r="T141" s="459" t="s">
+        <v>342</v>
+      </c>
+      <c r="U141" s="442"/>
+      <c r="V141" s="438" t="s">
+        <v>909</v>
+      </c>
+      <c r="W141" s="146"/>
+      <c r="X141" s="146"/>
+      <c r="Y141" s="448"/>
     </row>
     <row r="142" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A142" s="474"/>
-[...23 lines deleted...]
-      <c r="Y142" s="431"/>
+      <c r="A142" s="488"/>
+      <c r="B142" s="482"/>
+      <c r="C142" s="479"/>
+      <c r="D142" s="485"/>
+      <c r="E142" s="461"/>
+      <c r="F142" s="531"/>
+      <c r="G142" s="461"/>
+      <c r="H142" s="443"/>
+      <c r="I142" s="486"/>
+      <c r="J142" s="486"/>
+      <c r="K142" s="486"/>
+      <c r="L142" s="486"/>
+      <c r="M142" s="443"/>
+      <c r="N142" s="443"/>
+      <c r="O142" s="461"/>
+      <c r="P142" s="498"/>
+      <c r="Q142" s="443"/>
+      <c r="R142" s="443"/>
+      <c r="S142" s="445"/>
+      <c r="T142" s="461"/>
+      <c r="U142" s="443"/>
+      <c r="V142" s="439"/>
+      <c r="W142" s="147"/>
+      <c r="X142" s="147"/>
+      <c r="Y142" s="449"/>
     </row>
     <row r="143" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A143" s="473">
+      <c r="A143" s="487">
         <v>45</v>
       </c>
-      <c r="B143" s="462" t="s">
+      <c r="B143" s="476" t="s">
         <v>77</v>
       </c>
-      <c r="C143" s="464">
+      <c r="C143" s="478">
         <v>68</v>
       </c>
-      <c r="D143" s="469" t="s">
-[...8 lines deleted...]
-      <c r="G143" s="441" t="s">
+      <c r="D143" s="483" t="s">
+        <v>822</v>
+      </c>
+      <c r="E143" s="459" t="s">
+        <v>823</v>
+      </c>
+      <c r="F143" s="459" t="s">
+        <v>824</v>
+      </c>
+      <c r="G143" s="459" t="s">
         <v>190</v>
       </c>
-      <c r="H143" s="441" t="s">
-[...2 lines deleted...]
-      <c r="I143" s="452">
+      <c r="H143" s="459" t="s">
+        <v>567</v>
+      </c>
+      <c r="I143" s="466">
         <f>J143+K143</f>
         <v>51.8</v>
       </c>
-      <c r="J143" s="452">
+      <c r="J143" s="466">
         <v>25.8</v>
       </c>
-      <c r="K143" s="452">
+      <c r="K143" s="466">
         <v>26</v>
       </c>
-      <c r="L143" s="452">
+      <c r="L143" s="466">
         <v>25.9</v>
       </c>
-      <c r="M143" s="424" t="s">
+      <c r="M143" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N143" s="424" t="s">
+      <c r="N143" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O143" s="441" t="s">
-[...5 lines deleted...]
-      <c r="Q143" s="424" t="s">
+      <c r="O143" s="459" t="s">
+        <v>729</v>
+      </c>
+      <c r="P143" s="497" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q143" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R143" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S143" s="444">
+        <v>41481</v>
+      </c>
+      <c r="T143" s="505" t="s">
         <v>340</v>
       </c>
-      <c r="R143" s="424" t="s">
-[...14 lines deleted...]
-      <c r="Y143" s="430"/>
+      <c r="U143" s="507"/>
+      <c r="V143" s="501" t="s">
+        <v>804</v>
+      </c>
+      <c r="W143" s="507"/>
+      <c r="X143" s="507"/>
+      <c r="Y143" s="448"/>
     </row>
     <row r="144" spans="1:25" ht="222.75" customHeight="1">
-      <c r="A144" s="474"/>
-[...23 lines deleted...]
-      <c r="Y144" s="431"/>
+      <c r="A144" s="488"/>
+      <c r="B144" s="477"/>
+      <c r="C144" s="479"/>
+      <c r="D144" s="485"/>
+      <c r="E144" s="461"/>
+      <c r="F144" s="461"/>
+      <c r="G144" s="461"/>
+      <c r="H144" s="461"/>
+      <c r="I144" s="486"/>
+      <c r="J144" s="486"/>
+      <c r="K144" s="486"/>
+      <c r="L144" s="486"/>
+      <c r="M144" s="443"/>
+      <c r="N144" s="443"/>
+      <c r="O144" s="461"/>
+      <c r="P144" s="498"/>
+      <c r="Q144" s="443"/>
+      <c r="R144" s="443"/>
+      <c r="S144" s="445"/>
+      <c r="T144" s="506"/>
+      <c r="U144" s="499"/>
+      <c r="V144" s="503"/>
+      <c r="W144" s="499"/>
+      <c r="X144" s="499"/>
+      <c r="Y144" s="449"/>
     </row>
     <row r="145" spans="1:25" ht="315" customHeight="1">
-      <c r="A145" s="72">
+      <c r="A145" s="69">
         <v>46</v>
       </c>
-      <c r="B145" s="42" t="s">
+      <c r="B145" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="C145" s="59">
+      <c r="C145" s="56">
         <v>72</v>
       </c>
-      <c r="D145" s="188" t="s">
-[...9 lines deleted...]
-        <v>579</v>
+      <c r="D145" s="185" t="s">
+        <v>495</v>
+      </c>
+      <c r="E145" s="323" t="s">
+        <v>568</v>
+      </c>
+      <c r="F145" s="323" t="s">
+        <v>569</v>
+      </c>
+      <c r="G145" s="323" t="s">
+        <v>570</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="I145" s="120">
+      <c r="I145" s="117">
         <f>J145+K145</f>
         <v>27.8</v>
       </c>
-      <c r="J145" s="120">
+      <c r="J145" s="117">
         <v>13.9</v>
       </c>
-      <c r="K145" s="120">
+      <c r="K145" s="117">
         <v>13.9</v>
       </c>
-      <c r="L145" s="120">
+      <c r="L145" s="117">
         <v>13.9</v>
       </c>
-      <c r="M145" s="110" t="s">
+      <c r="M145" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="N145" s="55" t="s">
+      <c r="N145" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O145" s="208" t="s">
-[...5 lines deleted...]
-      <c r="Q145" s="136" t="s">
+      <c r="O145" s="205" t="s">
+        <v>733</v>
+      </c>
+      <c r="P145" s="39" t="s">
+        <v>412</v>
+      </c>
+      <c r="Q145" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R145" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S145" s="53">
+        <v>41429</v>
+      </c>
+      <c r="T145" s="131" t="s">
         <v>340</v>
       </c>
-      <c r="R145" s="55" t="s">
-[...14 lines deleted...]
-      <c r="Y145" s="22"/>
+      <c r="U145" s="52"/>
+      <c r="V145" s="288" t="s">
+        <v>804</v>
+      </c>
+      <c r="W145" s="152"/>
+      <c r="X145" s="152"/>
+      <c r="Y145" s="20"/>
     </row>
     <row r="146" spans="1:25" ht="303.75">
-      <c r="A146" s="71">
+      <c r="A146" s="68">
         <v>47</v>
       </c>
-      <c r="B146" s="67" t="s">
+      <c r="B146" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="C146" s="68">
+      <c r="C146" s="65">
         <v>73</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>571</v>
+      </c>
+      <c r="E146" s="321" t="s">
+        <v>572</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>573</v>
+      </c>
+      <c r="G146" s="321" t="s">
+        <v>762</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="I146" s="120">
+      <c r="I146" s="117">
         <f>J146+K146</f>
         <v>19.5</v>
       </c>
-      <c r="J146" s="117">
+      <c r="J146" s="114">
         <v>7.3</v>
       </c>
-      <c r="K146" s="117">
+      <c r="K146" s="114">
         <v>12.2</v>
       </c>
-      <c r="L146" s="117">
+      <c r="L146" s="114">
         <v>9.75</v>
       </c>
-      <c r="M146" s="55" t="s">
+      <c r="M146" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N146" s="55" t="s">
+      <c r="N146" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O146" s="208" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="O146" s="205" t="s">
+        <v>734</v>
+      </c>
+      <c r="P146" s="39" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q146" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R146" s="52" t="s">
+        <v>289</v>
       </c>
       <c r="S146" s="4">
         <v>43445</v>
       </c>
-      <c r="T146" s="85" t="s">
-[...8 lines deleted...]
-      <c r="Y146" s="22"/>
+      <c r="T146" s="82" t="s">
+        <v>263</v>
+      </c>
+      <c r="U146" s="55"/>
+      <c r="V146" s="213" t="s">
+        <v>804</v>
+      </c>
+      <c r="W146" s="161"/>
+      <c r="X146" s="161"/>
+      <c r="Y146" s="20"/>
     </row>
-    <row r="147" spans="1:25" s="37" customFormat="1" ht="337.5" customHeight="1">
-      <c r="A147" s="352">
+    <row r="147" spans="1:25" s="35" customFormat="1" ht="337.5" customHeight="1">
+      <c r="A147" s="346">
         <v>48</v>
       </c>
-      <c r="B147" s="268" t="s">
+      <c r="B147" s="265" t="s">
         <v>80</v>
       </c>
-      <c r="C147" s="266">
+      <c r="C147" s="263">
         <v>75</v>
       </c>
-      <c r="D147" s="267" t="s">
-[...14 lines deleted...]
-      <c r="I147" s="265">
+      <c r="D147" s="264" t="s">
+        <v>796</v>
+      </c>
+      <c r="E147" s="321" t="s">
+        <v>827</v>
+      </c>
+      <c r="F147" s="321" t="s">
+        <v>797</v>
+      </c>
+      <c r="G147" s="260" t="s">
+        <v>798</v>
+      </c>
+      <c r="H147" s="260" t="s">
+        <v>799</v>
+      </c>
+      <c r="I147" s="262">
         <f>J147+K147</f>
         <v>21.1</v>
       </c>
-      <c r="J147" s="265">
+      <c r="J147" s="262">
         <v>11.9</v>
       </c>
-      <c r="K147" s="265">
+      <c r="K147" s="262">
         <v>9.1999999999999993</v>
       </c>
-      <c r="L147" s="265">
+      <c r="L147" s="262">
         <f>I147/2</f>
         <v>10.55</v>
       </c>
-      <c r="M147" s="260" t="s">
+      <c r="M147" s="257" t="s">
         <v>3</v>
       </c>
-      <c r="N147" s="260" t="s">
+      <c r="N147" s="257" t="s">
         <v>126</v>
       </c>
-      <c r="O147" s="263" t="s">
-[...23 lines deleted...]
-      <c r="Y147" s="261"/>
+      <c r="O147" s="260" t="s">
+        <v>800</v>
+      </c>
+      <c r="P147" s="261" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q147" s="267" t="s">
+        <v>336</v>
+      </c>
+      <c r="R147" s="267" t="s">
+        <v>289</v>
+      </c>
+      <c r="S147" s="259">
+        <v>46122</v>
+      </c>
+      <c r="T147" s="268" t="s">
+        <v>239</v>
+      </c>
+      <c r="U147" s="266"/>
+      <c r="V147" s="376" t="s">
+        <v>943</v>
+      </c>
+      <c r="W147" s="150"/>
+      <c r="X147" s="150"/>
+      <c r="Y147" s="258"/>
     </row>
     <row r="148" spans="1:25" ht="247.5" customHeight="1">
-      <c r="A148" s="72">
+      <c r="A148" s="69">
         <v>49</v>
       </c>
-      <c r="B148" s="42" t="s">
+      <c r="B148" s="40" t="s">
         <v>157</v>
       </c>
-      <c r="C148" s="59" t="s">
+      <c r="C148" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="D148" s="60" t="s">
+      <c r="D148" s="57" t="s">
         <v>215</v>
       </c>
       <c r="E148" s="6" t="s">
-        <v>915</v>
+        <v>896</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>897</v>
+      </c>
+      <c r="G148" s="198" t="s">
+        <v>626</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="I148" s="120">
+        <v>627</v>
+      </c>
+      <c r="I148" s="117">
         <f>J148+K148</f>
         <v>19.100000000000001</v>
       </c>
-      <c r="J148" s="120">
+      <c r="J148" s="117">
         <v>9.5</v>
       </c>
-      <c r="K148" s="120">
+      <c r="K148" s="117">
         <v>9.6</v>
       </c>
-      <c r="L148" s="120">
+      <c r="L148" s="117">
         <v>9.5500000000000007</v>
       </c>
-      <c r="M148" s="55" t="s">
+      <c r="M148" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N148" s="55" t="s">
+      <c r="N148" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="O148" s="272" t="s">
-[...25 lines deleted...]
-      <c r="Y148" s="22"/>
+      <c r="O148" s="269" t="s">
+        <v>714</v>
+      </c>
+      <c r="P148" s="39" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q148" s="418" t="s">
+        <v>336</v>
+      </c>
+      <c r="R148" s="418" t="s">
+        <v>289</v>
+      </c>
+      <c r="S148" s="420">
+        <v>46130</v>
+      </c>
+      <c r="T148" s="419" t="s">
+        <v>340</v>
+      </c>
+      <c r="U148" s="420">
+        <v>46313</v>
+      </c>
+      <c r="V148" s="366" t="s">
+        <v>902</v>
+      </c>
+      <c r="W148" s="152"/>
+      <c r="X148" s="152"/>
+      <c r="Y148" s="20"/>
     </row>
     <row r="149" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A149" s="473">
+      <c r="A149" s="487">
         <v>50</v>
       </c>
-      <c r="B149" s="462" t="s">
+      <c r="B149" s="476" t="s">
         <v>81</v>
       </c>
-      <c r="C149" s="464">
+      <c r="C149" s="478">
         <v>79</v>
       </c>
-      <c r="D149" s="469" t="s">
+      <c r="D149" s="483" t="s">
         <v>12</v>
       </c>
-      <c r="E149" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I149" s="452">
+      <c r="E149" s="459" t="s">
+        <v>628</v>
+      </c>
+      <c r="F149" s="459" t="s">
+        <v>574</v>
+      </c>
+      <c r="G149" s="459" t="s">
+        <v>629</v>
+      </c>
+      <c r="H149" s="459" t="s">
+        <v>630</v>
+      </c>
+      <c r="I149" s="466">
         <f>J149+K149</f>
         <v>37.799999999999997</v>
       </c>
-      <c r="J149" s="452">
+      <c r="J149" s="466">
         <v>17.899999999999999</v>
       </c>
-      <c r="K149" s="452">
+      <c r="K149" s="466">
         <v>19.899999999999999</v>
       </c>
-      <c r="L149" s="452">
+      <c r="L149" s="466">
         <f>I149/2</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="M149" s="424" t="s">
+      <c r="M149" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N149" s="424" t="s">
+      <c r="N149" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O149" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S149" s="426">
+      <c r="O149" s="459" t="s">
+        <v>736</v>
+      </c>
+      <c r="P149" s="497" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q149" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R149" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S149" s="444">
         <v>45483</v>
       </c>
-      <c r="T149" s="428" t="s">
-[...8 lines deleted...]
-      <c r="Y149" s="430"/>
+      <c r="T149" s="446" t="s">
+        <v>258</v>
+      </c>
+      <c r="U149" s="442"/>
+      <c r="V149" s="438" t="s">
+        <v>804</v>
+      </c>
+      <c r="W149" s="146"/>
+      <c r="X149" s="146"/>
+      <c r="Y149" s="448"/>
     </row>
     <row r="150" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A150" s="474"/>
-[...23 lines deleted...]
-      <c r="Y150" s="431"/>
+      <c r="A150" s="488"/>
+      <c r="B150" s="477"/>
+      <c r="C150" s="479"/>
+      <c r="D150" s="485"/>
+      <c r="E150" s="461"/>
+      <c r="F150" s="461"/>
+      <c r="G150" s="461"/>
+      <c r="H150" s="461"/>
+      <c r="I150" s="486"/>
+      <c r="J150" s="486"/>
+      <c r="K150" s="486"/>
+      <c r="L150" s="486"/>
+      <c r="M150" s="443"/>
+      <c r="N150" s="443"/>
+      <c r="O150" s="461"/>
+      <c r="P150" s="498"/>
+      <c r="Q150" s="443"/>
+      <c r="R150" s="443"/>
+      <c r="S150" s="445"/>
+      <c r="T150" s="447"/>
+      <c r="U150" s="443"/>
+      <c r="V150" s="439"/>
+      <c r="W150" s="147"/>
+      <c r="X150" s="147"/>
+      <c r="Y150" s="449"/>
     </row>
     <row r="151" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A151" s="342">
+      <c r="A151" s="336">
         <v>51</v>
       </c>
-      <c r="B151" s="347" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="339">
+      <c r="B151" s="341" t="s">
+        <v>841</v>
+      </c>
+      <c r="C151" s="333">
         <v>80</v>
       </c>
-      <c r="D151" s="343" t="s">
-[...14 lines deleted...]
-      <c r="I151" s="340">
+      <c r="D151" s="337" t="s">
+        <v>842</v>
+      </c>
+      <c r="E151" s="345" t="s">
+        <v>850</v>
+      </c>
+      <c r="F151" s="345" t="s">
+        <v>851</v>
+      </c>
+      <c r="G151" s="345" t="s">
+        <v>852</v>
+      </c>
+      <c r="H151" s="345" t="s">
+        <v>853</v>
+      </c>
+      <c r="I151" s="334">
         <v>30.1</v>
       </c>
-      <c r="J151" s="340">
+      <c r="J151" s="334">
         <v>15.2</v>
       </c>
-      <c r="K151" s="340">
+      <c r="K151" s="334">
         <v>14.9</v>
       </c>
-      <c r="L151" s="340">
+      <c r="L151" s="334">
         <v>15.05</v>
       </c>
-      <c r="M151" s="336" t="s">
+      <c r="M151" s="330" t="s">
         <v>3</v>
       </c>
-      <c r="N151" s="336" t="s">
+      <c r="N151" s="330" t="s">
         <v>126</v>
       </c>
-      <c r="O151" s="422" t="s">
-[...8 lines deleted...]
-      <c r="T151" s="341" t="s">
+      <c r="O151" s="414" t="s">
+        <v>996</v>
+      </c>
+      <c r="P151" s="415" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q151" s="330"/>
+      <c r="R151" s="330"/>
+      <c r="S151" s="339"/>
+      <c r="T151" s="335" t="s">
         <v>148</v>
       </c>
-      <c r="U151" s="336"/>
-[...5 lines deleted...]
-      <c r="Y151" s="337"/>
+      <c r="U151" s="330"/>
+      <c r="V151" s="413" t="s">
+        <v>854</v>
+      </c>
+      <c r="W151" s="330"/>
+      <c r="X151" s="330"/>
+      <c r="Y151" s="331"/>
     </row>
     <row r="152" spans="1:25" ht="239.25" customHeight="1">
-      <c r="A152" s="473">
+      <c r="A152" s="487">
         <v>52</v>
       </c>
-      <c r="B152" s="462" t="s">
+      <c r="B152" s="476" t="s">
         <v>82</v>
       </c>
-      <c r="C152" s="464">
+      <c r="C152" s="478">
         <v>88</v>
       </c>
-      <c r="D152" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H152" s="441" t="s">
+      <c r="D152" s="483" t="s">
+        <v>499</v>
+      </c>
+      <c r="E152" s="459" t="s">
+        <v>984</v>
+      </c>
+      <c r="F152" s="459" t="s">
+        <v>985</v>
+      </c>
+      <c r="G152" s="459" t="s">
+        <v>763</v>
+      </c>
+      <c r="H152" s="459" t="s">
         <v>194</v>
       </c>
-      <c r="I152" s="458">
+      <c r="I152" s="472">
         <f>J152+K152</f>
         <v>54</v>
       </c>
-      <c r="J152" s="458">
+      <c r="J152" s="472">
         <v>27.8</v>
       </c>
-      <c r="K152" s="458">
+      <c r="K152" s="472">
         <v>26.2</v>
       </c>
-      <c r="L152" s="458">
+      <c r="L152" s="472">
         <v>27</v>
       </c>
-      <c r="M152" s="424" t="s">
+      <c r="M152" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N152" s="424" t="s">
+      <c r="N152" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O152" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S152" s="426">
+      <c r="O152" s="459" t="s">
+        <v>737</v>
+      </c>
+      <c r="P152" s="497" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q152" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R152" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S152" s="444">
         <v>44578</v>
       </c>
-      <c r="T152" s="441" t="s">
-[...8 lines deleted...]
-      <c r="Y152" s="430"/>
+      <c r="T152" s="459" t="s">
+        <v>342</v>
+      </c>
+      <c r="U152" s="442"/>
+      <c r="V152" s="438" t="s">
+        <v>986</v>
+      </c>
+      <c r="W152" s="146"/>
+      <c r="X152" s="146"/>
+      <c r="Y152" s="448"/>
     </row>
     <row r="153" spans="1:25" ht="269.25" customHeight="1">
-      <c r="A153" s="474"/>
-[...23 lines deleted...]
-      <c r="Y153" s="431"/>
+      <c r="A153" s="488"/>
+      <c r="B153" s="477"/>
+      <c r="C153" s="479"/>
+      <c r="D153" s="485"/>
+      <c r="E153" s="461"/>
+      <c r="F153" s="461"/>
+      <c r="G153" s="461"/>
+      <c r="H153" s="461"/>
+      <c r="I153" s="473"/>
+      <c r="J153" s="473"/>
+      <c r="K153" s="473"/>
+      <c r="L153" s="473"/>
+      <c r="M153" s="443"/>
+      <c r="N153" s="443"/>
+      <c r="O153" s="461"/>
+      <c r="P153" s="498"/>
+      <c r="Q153" s="443"/>
+      <c r="R153" s="443"/>
+      <c r="S153" s="445"/>
+      <c r="T153" s="461"/>
+      <c r="U153" s="443"/>
+      <c r="V153" s="439"/>
+      <c r="W153" s="147"/>
+      <c r="X153" s="147"/>
+      <c r="Y153" s="449"/>
     </row>
     <row r="154" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A154" s="72">
+      <c r="A154" s="69">
         <v>53</v>
       </c>
-      <c r="B154" s="67" t="s">
+      <c r="B154" s="64" t="s">
         <v>83</v>
       </c>
-      <c r="C154" s="68">
+      <c r="C154" s="65">
         <v>91</v>
       </c>
-      <c r="D154" s="196" t="s">
-[...11 lines deleted...]
-      <c r="H154" s="108" t="s">
+      <c r="D154" s="193" t="s">
+        <v>575</v>
+      </c>
+      <c r="E154" s="321" t="s">
+        <v>764</v>
+      </c>
+      <c r="F154" s="324" t="s">
+        <v>576</v>
+      </c>
+      <c r="G154" s="208" t="s">
+        <v>577</v>
+      </c>
+      <c r="H154" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="I154" s="117">
+      <c r="I154" s="114">
         <f>J154+K154</f>
         <v>29.200000000000003</v>
       </c>
-      <c r="J154" s="117">
+      <c r="J154" s="114">
         <v>14.8</v>
       </c>
-      <c r="K154" s="117">
+      <c r="K154" s="114">
         <v>14.4</v>
       </c>
-      <c r="L154" s="117">
+      <c r="L154" s="114">
         <v>14.6</v>
       </c>
-      <c r="M154" s="65" t="s">
+      <c r="M154" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N154" s="65" t="s">
+      <c r="N154" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="O154" s="206" t="s">
-[...8 lines deleted...]
-      <c r="T154" s="82" t="s">
+      <c r="O154" s="203" t="s">
+        <v>738</v>
+      </c>
+      <c r="P154" s="170" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q154" s="52"/>
+      <c r="R154" s="52"/>
+      <c r="S154" s="67"/>
+      <c r="T154" s="79" t="s">
         <v>148</v>
       </c>
-      <c r="U154" s="58"/>
-[...5 lines deleted...]
-      <c r="Y154" s="22"/>
+      <c r="U154" s="55"/>
+      <c r="V154" s="172" t="s">
+        <v>804</v>
+      </c>
+      <c r="W154" s="161"/>
+      <c r="X154" s="161"/>
+      <c r="Y154" s="20"/>
     </row>
     <row r="155" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A155" s="473">
+      <c r="A155" s="487">
         <v>54</v>
       </c>
-      <c r="B155" s="466" t="s">
+      <c r="B155" s="480" t="s">
         <v>171</v>
       </c>
-      <c r="C155" s="464">
+      <c r="C155" s="478">
         <v>94</v>
       </c>
-      <c r="D155" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H155" s="424" t="s">
+      <c r="D155" s="483" t="s">
+        <v>578</v>
+      </c>
+      <c r="E155" s="459" t="s">
+        <v>579</v>
+      </c>
+      <c r="F155" s="480" t="s">
+        <v>765</v>
+      </c>
+      <c r="G155" s="459" t="s">
+        <v>580</v>
+      </c>
+      <c r="H155" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I155" s="452">
+      <c r="I155" s="466">
         <f>J155+K155</f>
         <v>17.600000000000001</v>
       </c>
-      <c r="J155" s="452">
+      <c r="J155" s="466">
         <v>8.5</v>
       </c>
-      <c r="K155" s="452">
+      <c r="K155" s="466">
         <v>9.1</v>
       </c>
-      <c r="L155" s="452">
+      <c r="L155" s="466">
         <v>8.8000000000000007</v>
       </c>
-      <c r="M155" s="424" t="s">
+      <c r="M155" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N155" s="424" t="s">
+      <c r="N155" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O155" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S155" s="56">
+      <c r="O155" s="459" t="s">
+        <v>973</v>
+      </c>
+      <c r="P155" s="382" t="s">
+        <v>975</v>
+      </c>
+      <c r="Q155" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R155" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S155" s="53">
         <v>45480</v>
       </c>
-      <c r="T155" s="41" t="s">
-[...8 lines deleted...]
-      <c r="Y155" s="430"/>
+      <c r="T155" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="U155" s="55"/>
+      <c r="V155" s="501" t="s">
+        <v>974</v>
+      </c>
+      <c r="W155" s="507"/>
+      <c r="X155" s="507"/>
+      <c r="Y155" s="448"/>
     </row>
     <row r="156" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A156" s="514"/>
-[...23 lines deleted...]
-      <c r="S156" s="56">
+      <c r="A156" s="528"/>
+      <c r="B156" s="481"/>
+      <c r="C156" s="526"/>
+      <c r="D156" s="484"/>
+      <c r="E156" s="460"/>
+      <c r="F156" s="481"/>
+      <c r="G156" s="460"/>
+      <c r="H156" s="469"/>
+      <c r="I156" s="467"/>
+      <c r="J156" s="467"/>
+      <c r="K156" s="467"/>
+      <c r="L156" s="467"/>
+      <c r="M156" s="469"/>
+      <c r="N156" s="469"/>
+      <c r="O156" s="460"/>
+      <c r="P156" s="169" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q156" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R156" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S156" s="53">
         <v>44951</v>
       </c>
-      <c r="T156" s="41" t="s">
-[...6 lines deleted...]
-      <c r="Y156" s="444"/>
+      <c r="T156" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="U156" s="55"/>
+      <c r="V156" s="502"/>
+      <c r="W156" s="588"/>
+      <c r="X156" s="588"/>
+      <c r="Y156" s="462"/>
     </row>
     <row r="157" spans="1:25" ht="126.75" customHeight="1">
-      <c r="A157" s="474"/>
-[...23 lines deleted...]
-      <c r="S157" s="56">
+      <c r="A157" s="488"/>
+      <c r="B157" s="482"/>
+      <c r="C157" s="479"/>
+      <c r="D157" s="485"/>
+      <c r="E157" s="527"/>
+      <c r="F157" s="527"/>
+      <c r="G157" s="527"/>
+      <c r="H157" s="470"/>
+      <c r="I157" s="486"/>
+      <c r="J157" s="486"/>
+      <c r="K157" s="486"/>
+      <c r="L157" s="468"/>
+      <c r="M157" s="470"/>
+      <c r="N157" s="470"/>
+      <c r="O157" s="527"/>
+      <c r="P157" s="169" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q157" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R157" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S157" s="53">
         <v>44424</v>
       </c>
-      <c r="T157" s="41" t="s">
-[...6 lines deleted...]
-      <c r="Y157" s="431"/>
+      <c r="T157" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="U157" s="61"/>
+      <c r="V157" s="503"/>
+      <c r="W157" s="499"/>
+      <c r="X157" s="499"/>
+      <c r="Y157" s="449"/>
     </row>
     <row r="158" spans="1:25" ht="265.5" customHeight="1">
-      <c r="A158" s="473">
+      <c r="A158" s="487">
         <v>55</v>
       </c>
-      <c r="B158" s="462" t="s">
+      <c r="B158" s="476" t="s">
         <v>84</v>
       </c>
-      <c r="C158" s="464">
+      <c r="C158" s="478">
         <v>95</v>
       </c>
-      <c r="D158" s="469" t="s">
+      <c r="D158" s="483" t="s">
         <v>165</v>
       </c>
-      <c r="E158" s="441" t="s">
-[...8 lines deleted...]
-      <c r="H158" s="464" t="s">
+      <c r="E158" s="459" t="s">
+        <v>581</v>
+      </c>
+      <c r="F158" s="459" t="s">
+        <v>582</v>
+      </c>
+      <c r="G158" s="459" t="s">
+        <v>633</v>
+      </c>
+      <c r="H158" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="I158" s="452">
+      <c r="I158" s="466">
         <f>J158+K158</f>
         <v>38.1</v>
       </c>
-      <c r="J158" s="452">
+      <c r="J158" s="466">
         <v>19</v>
       </c>
-      <c r="K158" s="452">
+      <c r="K158" s="466">
         <v>19.100000000000001</v>
       </c>
-      <c r="L158" s="452">
+      <c r="L158" s="466">
         <f>I158/2</f>
         <v>19.05</v>
       </c>
-      <c r="M158" s="457" t="s">
+      <c r="M158" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N158" s="457" t="s">
+      <c r="N158" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O158" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S158" s="148">
+      <c r="O158" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P158" s="169" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q158" s="144" t="s">
+        <v>336</v>
+      </c>
+      <c r="R158" s="144" t="s">
+        <v>289</v>
+      </c>
+      <c r="S158" s="145">
         <v>45466</v>
       </c>
-      <c r="T158" s="441" t="s">
-[...8 lines deleted...]
-      <c r="Y158" s="430"/>
+      <c r="T158" s="459" t="s">
+        <v>264</v>
+      </c>
+      <c r="U158" s="442"/>
+      <c r="V158" s="438" t="s">
+        <v>944</v>
+      </c>
+      <c r="W158" s="442"/>
+      <c r="X158" s="442"/>
+      <c r="Y158" s="448"/>
     </row>
     <row r="159" spans="1:25" ht="270.75" customHeight="1">
-      <c r="A159" s="474"/>
-[...23 lines deleted...]
-      <c r="S159" s="231">
+      <c r="A159" s="488"/>
+      <c r="B159" s="477"/>
+      <c r="C159" s="479"/>
+      <c r="D159" s="485"/>
+      <c r="E159" s="461"/>
+      <c r="F159" s="461"/>
+      <c r="G159" s="461"/>
+      <c r="H159" s="479"/>
+      <c r="I159" s="486"/>
+      <c r="J159" s="486"/>
+      <c r="K159" s="486"/>
+      <c r="L159" s="486"/>
+      <c r="M159" s="471"/>
+      <c r="N159" s="471"/>
+      <c r="O159" s="461"/>
+      <c r="P159" s="229" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q159" s="227" t="s">
+        <v>336</v>
+      </c>
+      <c r="R159" s="227" t="s">
+        <v>289</v>
+      </c>
+      <c r="S159" s="228">
         <v>45744</v>
       </c>
-      <c r="T159" s="443"/>
-[...4 lines deleted...]
-      <c r="Y159" s="431"/>
+      <c r="T159" s="461"/>
+      <c r="U159" s="443"/>
+      <c r="V159" s="439"/>
+      <c r="W159" s="443"/>
+      <c r="X159" s="443"/>
+      <c r="Y159" s="449"/>
     </row>
     <row r="160" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A160" s="473">
+      <c r="A160" s="487">
         <v>56</v>
       </c>
-      <c r="B160" s="462" t="s">
+      <c r="B160" s="476" t="s">
         <v>85</v>
       </c>
-      <c r="C160" s="464">
+      <c r="C160" s="478">
         <v>96</v>
       </c>
-      <c r="D160" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I160" s="452">
+      <c r="D160" s="483" t="s">
+        <v>583</v>
+      </c>
+      <c r="E160" s="459" t="s">
+        <v>584</v>
+      </c>
+      <c r="F160" s="459" t="s">
+        <v>782</v>
+      </c>
+      <c r="G160" s="459" t="s">
+        <v>766</v>
+      </c>
+      <c r="H160" s="459" t="s">
+        <v>585</v>
+      </c>
+      <c r="I160" s="466">
         <f>J160+K160</f>
         <v>60.2</v>
       </c>
-      <c r="J160" s="452">
+      <c r="J160" s="466">
         <v>30.2</v>
       </c>
-      <c r="K160" s="452">
+      <c r="K160" s="466">
         <v>30</v>
       </c>
-      <c r="L160" s="452">
+      <c r="L160" s="466">
         <v>30.1</v>
       </c>
-      <c r="M160" s="457" t="s">
+      <c r="M160" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N160" s="457" t="s">
+      <c r="N160" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O160" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S160" s="479">
+      <c r="O160" s="459" t="s">
+        <v>724</v>
+      </c>
+      <c r="P160" s="497" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q160" s="434" t="s">
+        <v>336</v>
+      </c>
+      <c r="R160" s="434" t="s">
+        <v>289</v>
+      </c>
+      <c r="S160" s="493">
         <v>44800</v>
       </c>
-      <c r="T160" s="481" t="s">
-[...8 lines deleted...]
-      <c r="Y160" s="430"/>
+      <c r="T160" s="495" t="s">
+        <v>342</v>
+      </c>
+      <c r="U160" s="442"/>
+      <c r="V160" s="438" t="s">
+        <v>945</v>
+      </c>
+      <c r="W160" s="146"/>
+      <c r="X160" s="146"/>
+      <c r="Y160" s="448"/>
     </row>
     <row r="161" spans="1:25" ht="399" customHeight="1">
-      <c r="A161" s="474"/>
-[...23 lines deleted...]
-      <c r="Y161" s="431"/>
+      <c r="A161" s="488"/>
+      <c r="B161" s="525"/>
+      <c r="C161" s="526"/>
+      <c r="D161" s="484"/>
+      <c r="E161" s="460"/>
+      <c r="F161" s="460"/>
+      <c r="G161" s="460"/>
+      <c r="H161" s="460"/>
+      <c r="I161" s="486"/>
+      <c r="J161" s="486"/>
+      <c r="K161" s="486"/>
+      <c r="L161" s="467"/>
+      <c r="M161" s="471"/>
+      <c r="N161" s="471"/>
+      <c r="O161" s="461"/>
+      <c r="P161" s="524"/>
+      <c r="Q161" s="435"/>
+      <c r="R161" s="435"/>
+      <c r="S161" s="494"/>
+      <c r="T161" s="496"/>
+      <c r="U161" s="443"/>
+      <c r="V161" s="439"/>
+      <c r="W161" s="147"/>
+      <c r="X161" s="147"/>
+      <c r="Y161" s="449"/>
     </row>
     <row r="162" spans="1:25" ht="368.25" customHeight="1">
-      <c r="A162" s="473">
+      <c r="A162" s="487">
         <v>57</v>
       </c>
-      <c r="B162" s="462" t="s">
+      <c r="B162" s="476" t="s">
         <v>86</v>
       </c>
-      <c r="C162" s="464">
+      <c r="C162" s="478">
         <v>97</v>
       </c>
-      <c r="D162" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H162" s="464" t="s">
+      <c r="D162" s="483" t="s">
+        <v>586</v>
+      </c>
+      <c r="E162" s="529" t="s">
+        <v>587</v>
+      </c>
+      <c r="F162" s="459" t="s">
+        <v>828</v>
+      </c>
+      <c r="G162" s="459" t="s">
+        <v>767</v>
+      </c>
+      <c r="H162" s="478" t="s">
         <v>18</v>
       </c>
-      <c r="I162" s="452">
+      <c r="I162" s="466">
         <f>J162+K162</f>
         <v>61.2</v>
       </c>
-      <c r="J162" s="452">
+      <c r="J162" s="466">
         <v>30.2</v>
       </c>
-      <c r="K162" s="452">
+      <c r="K162" s="466">
         <v>31</v>
       </c>
-      <c r="L162" s="452">
+      <c r="L162" s="466">
         <v>30.6</v>
       </c>
-      <c r="M162" s="457" t="s">
+      <c r="M162" s="471" t="s">
         <v>3</v>
       </c>
-      <c r="N162" s="457" t="s">
+      <c r="N162" s="471" t="s">
         <v>126</v>
       </c>
-      <c r="O162" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S162" s="56">
+      <c r="O162" s="459" t="s">
+        <v>739</v>
+      </c>
+      <c r="P162" s="169" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q162" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R162" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S162" s="53">
         <v>45463</v>
       </c>
-      <c r="T162" s="80" t="s">
-[...8 lines deleted...]
-      <c r="Y162" s="430"/>
+      <c r="T162" s="77" t="s">
+        <v>259</v>
+      </c>
+      <c r="U162" s="52"/>
+      <c r="V162" s="438" t="s">
+        <v>946</v>
+      </c>
+      <c r="W162" s="146"/>
+      <c r="X162" s="146"/>
+      <c r="Y162" s="448"/>
     </row>
     <row r="163" spans="1:25" ht="395.25" customHeight="1">
-      <c r="A163" s="474"/>
-[...20 lines deleted...]
-      <c r="T163" s="80" t="s">
+      <c r="A163" s="488"/>
+      <c r="B163" s="477"/>
+      <c r="C163" s="479"/>
+      <c r="D163" s="485"/>
+      <c r="E163" s="529"/>
+      <c r="F163" s="461"/>
+      <c r="G163" s="461"/>
+      <c r="H163" s="479"/>
+      <c r="I163" s="486"/>
+      <c r="J163" s="486"/>
+      <c r="K163" s="486"/>
+      <c r="L163" s="486"/>
+      <c r="M163" s="471"/>
+      <c r="N163" s="471"/>
+      <c r="O163" s="461"/>
+      <c r="P163" s="169" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q163" s="52"/>
+      <c r="R163" s="52"/>
+      <c r="S163" s="53"/>
+      <c r="T163" s="77" t="s">
         <v>148</v>
       </c>
-      <c r="U163" s="55"/>
-[...3 lines deleted...]
-      <c r="Y163" s="431"/>
+      <c r="U163" s="52"/>
+      <c r="V163" s="439"/>
+      <c r="W163" s="147"/>
+      <c r="X163" s="147"/>
+      <c r="Y163" s="449"/>
     </row>
     <row r="164" spans="1:25" ht="261.75" customHeight="1">
-      <c r="A164" s="473">
+      <c r="A164" s="487">
         <v>58</v>
       </c>
-      <c r="B164" s="466" t="s">
+      <c r="B164" s="480" t="s">
         <v>87</v>
       </c>
-      <c r="C164" s="464">
+      <c r="C164" s="478">
         <v>98</v>
       </c>
-      <c r="D164" s="469" t="s">
+      <c r="D164" s="483" t="s">
         <v>166</v>
       </c>
-      <c r="E164" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I164" s="610">
+      <c r="E164" s="459" t="s">
+        <v>588</v>
+      </c>
+      <c r="F164" s="459" t="s">
+        <v>634</v>
+      </c>
+      <c r="G164" s="575" t="s">
+        <v>589</v>
+      </c>
+      <c r="H164" s="575" t="s">
+        <v>590</v>
+      </c>
+      <c r="I164" s="624">
         <f>J164+K164</f>
         <v>38.900000000000006</v>
       </c>
-      <c r="J164" s="610">
+      <c r="J164" s="624">
         <v>19.100000000000001</v>
       </c>
-      <c r="K164" s="610">
+      <c r="K164" s="624">
         <v>19.8</v>
       </c>
-      <c r="L164" s="452">
+      <c r="L164" s="466">
         <f>I164/2</f>
         <v>19.450000000000003</v>
       </c>
-      <c r="M164" s="424" t="s">
+      <c r="M164" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N164" s="424" t="s">
+      <c r="N164" s="442" t="s">
         <v>126</v>
       </c>
-      <c r="O164" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S164" s="426">
+      <c r="O164" s="459" t="s">
+        <v>715</v>
+      </c>
+      <c r="P164" s="497" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q164" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R164" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S164" s="444">
         <v>45449</v>
       </c>
-      <c r="T164" s="441" t="s">
-[...8 lines deleted...]
-      <c r="Y164" s="473"/>
+      <c r="T164" s="459" t="s">
+        <v>246</v>
+      </c>
+      <c r="U164" s="442"/>
+      <c r="V164" s="438" t="s">
+        <v>947</v>
+      </c>
+      <c r="W164" s="146"/>
+      <c r="X164" s="146"/>
+      <c r="Y164" s="487"/>
     </row>
     <row r="165" spans="1:25" ht="244.5" customHeight="1">
-      <c r="A165" s="474"/>
-[...23 lines deleted...]
-      <c r="Y165" s="474"/>
+      <c r="A165" s="488"/>
+      <c r="B165" s="482"/>
+      <c r="C165" s="479"/>
+      <c r="D165" s="485"/>
+      <c r="E165" s="461"/>
+      <c r="F165" s="461"/>
+      <c r="G165" s="576"/>
+      <c r="H165" s="576"/>
+      <c r="I165" s="625"/>
+      <c r="J165" s="625"/>
+      <c r="K165" s="625"/>
+      <c r="L165" s="486"/>
+      <c r="M165" s="443"/>
+      <c r="N165" s="443"/>
+      <c r="O165" s="461"/>
+      <c r="P165" s="498"/>
+      <c r="Q165" s="443"/>
+      <c r="R165" s="443"/>
+      <c r="S165" s="445"/>
+      <c r="T165" s="461"/>
+      <c r="U165" s="443"/>
+      <c r="V165" s="439"/>
+      <c r="W165" s="147"/>
+      <c r="X165" s="147"/>
+      <c r="Y165" s="488"/>
     </row>
     <row r="166" spans="1:25" ht="207" customHeight="1">
-      <c r="A166" s="76">
+      <c r="A166" s="73">
         <v>59</v>
       </c>
-      <c r="B166" s="79" t="s">
+      <c r="B166" s="76" t="s">
         <v>220</v>
       </c>
-      <c r="C166" s="94">
+      <c r="C166" s="91">
         <v>99</v>
       </c>
-      <c r="D166" s="95" t="s">
+      <c r="D166" s="92" t="s">
         <v>204</v>
       </c>
-      <c r="E166" s="328" t="s">
-[...11 lines deleted...]
-      <c r="I166" s="112">
+      <c r="E166" s="322" t="s">
+        <v>591</v>
+      </c>
+      <c r="F166" s="322" t="s">
+        <v>592</v>
+      </c>
+      <c r="G166" s="322" t="s">
+        <v>593</v>
+      </c>
+      <c r="H166" s="322" t="s">
+        <v>594</v>
+      </c>
+      <c r="I166" s="109">
         <f>J166+K166</f>
         <v>14.2</v>
       </c>
-      <c r="J166" s="112">
+      <c r="J166" s="109">
         <v>7.3</v>
       </c>
-      <c r="K166" s="112">
+      <c r="K166" s="109">
         <v>6.9</v>
       </c>
-      <c r="L166" s="114">
+      <c r="L166" s="111">
         <v>7.1</v>
       </c>
-      <c r="M166" s="76" t="s">
+      <c r="M166" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N166" s="76" t="s">
+      <c r="N166" s="73" t="s">
         <v>126</v>
       </c>
-      <c r="O166" s="205" t="s">
-[...23 lines deleted...]
-      <c r="Y166" s="19"/>
+      <c r="O166" s="202" t="s">
+        <v>719</v>
+      </c>
+      <c r="P166" s="173" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q166" s="136" t="s">
+        <v>336</v>
+      </c>
+      <c r="R166" s="85" t="s">
+        <v>289</v>
+      </c>
+      <c r="S166" s="75">
+        <v>46132</v>
+      </c>
+      <c r="T166" s="421" t="s">
+        <v>1019</v>
+      </c>
+      <c r="U166" s="62"/>
+      <c r="V166" s="374" t="s">
+        <v>948</v>
+      </c>
+      <c r="W166" s="146"/>
+      <c r="X166" s="146"/>
+      <c r="Y166" s="17"/>
     </row>
     <row r="167" spans="1:25" ht="15" customHeight="1">
-      <c r="A167" s="449" t="s">
-[...27 lines deleted...]
-      <c r="Y167" s="25"/>
+      <c r="A167" s="463" t="s">
+        <v>843</v>
+      </c>
+      <c r="B167" s="464"/>
+      <c r="C167" s="464"/>
+      <c r="D167" s="464"/>
+      <c r="E167" s="464"/>
+      <c r="F167" s="464"/>
+      <c r="G167" s="464"/>
+      <c r="H167" s="464"/>
+      <c r="I167" s="464"/>
+      <c r="J167" s="464"/>
+      <c r="K167" s="464"/>
+      <c r="L167" s="464"/>
+      <c r="M167" s="464"/>
+      <c r="N167" s="464"/>
+      <c r="O167" s="465"/>
+      <c r="P167" s="178">
+        <v>747</v>
+      </c>
+      <c r="Q167" s="21"/>
+      <c r="R167" s="21"/>
+      <c r="S167" s="22"/>
+      <c r="T167" s="33"/>
+      <c r="U167" s="164"/>
+      <c r="V167" s="210"/>
+      <c r="W167" s="164"/>
+      <c r="X167" s="164"/>
+      <c r="Y167" s="23"/>
     </row>
     <row r="168" spans="1:25" ht="15" customHeight="1">
-      <c r="A168" s="449" t="s">
+      <c r="A168" s="463" t="s">
         <v>13</v>
       </c>
-      <c r="B168" s="450"/>
-[...22 lines deleted...]
-      <c r="Y168" s="451"/>
+      <c r="B168" s="464"/>
+      <c r="C168" s="464"/>
+      <c r="D168" s="464"/>
+      <c r="E168" s="464"/>
+      <c r="F168" s="464"/>
+      <c r="G168" s="464"/>
+      <c r="H168" s="464"/>
+      <c r="I168" s="464"/>
+      <c r="J168" s="464"/>
+      <c r="K168" s="464"/>
+      <c r="L168" s="464"/>
+      <c r="M168" s="464"/>
+      <c r="N168" s="464"/>
+      <c r="O168" s="464"/>
+      <c r="P168" s="464"/>
+      <c r="Q168" s="464"/>
+      <c r="R168" s="464"/>
+      <c r="S168" s="464"/>
+      <c r="T168" s="464"/>
+      <c r="U168" s="464"/>
+      <c r="V168" s="464"/>
+      <c r="W168" s="464"/>
+      <c r="X168" s="464"/>
+      <c r="Y168" s="465"/>
     </row>
     <row r="169" spans="1:25" ht="318" customHeight="1">
-      <c r="A169" s="71">
+      <c r="A169" s="68">
         <v>1</v>
       </c>
-      <c r="B169" s="67" t="s">
+      <c r="B169" s="64" t="s">
         <v>88</v>
       </c>
-      <c r="C169" s="68">
+      <c r="C169" s="65">
         <v>8</v>
       </c>
-      <c r="D169" s="200" t="s">
-[...5 lines deleted...]
-      <c r="F169" s="65" t="s">
+      <c r="D169" s="197" t="s">
+        <v>635</v>
+      </c>
+      <c r="E169" s="321" t="s">
+        <v>636</v>
+      </c>
+      <c r="F169" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="G169" s="327" t="s">
-[...5 lines deleted...]
-      <c r="I169" s="117">
+      <c r="G169" s="321" t="s">
+        <v>637</v>
+      </c>
+      <c r="H169" s="70" t="s">
+        <v>638</v>
+      </c>
+      <c r="I169" s="114">
         <f>J169+K169</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J169" s="117">
+      <c r="J169" s="114">
         <v>13.4</v>
       </c>
-      <c r="K169" s="117">
+      <c r="K169" s="114">
         <v>13.8</v>
       </c>
-      <c r="L169" s="117">
+      <c r="L169" s="114">
         <v>13.6</v>
       </c>
-      <c r="M169" s="65" t="s">
+      <c r="M169" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N169" s="65" t="s">
+      <c r="N169" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="O169" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S169" s="62">
+      <c r="O169" s="203" t="s">
+        <v>740</v>
+      </c>
+      <c r="P169" s="170" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q169" s="132" t="s">
+        <v>336</v>
+      </c>
+      <c r="R169" s="62" t="s">
+        <v>289</v>
+      </c>
+      <c r="S169" s="59">
         <v>42352</v>
       </c>
-      <c r="T169" s="61" t="s">
-[...2 lines deleted...]
-      <c r="U169" s="62">
+      <c r="T169" s="58" t="s">
+        <v>265</v>
+      </c>
+      <c r="U169" s="59">
         <v>46990</v>
       </c>
-      <c r="V169" s="386" t="s">
-[...4 lines deleted...]
-      <c r="Y169" s="57"/>
+      <c r="V169" s="379" t="s">
+        <v>949</v>
+      </c>
+      <c r="W169" s="148"/>
+      <c r="X169" s="148"/>
+      <c r="Y169" s="54"/>
     </row>
     <row r="170" spans="1:25" ht="274.5" customHeight="1">
-      <c r="A170" s="473">
+      <c r="A170" s="487">
         <v>2</v>
       </c>
-      <c r="B170" s="462" t="s">
+      <c r="B170" s="476" t="s">
         <v>89</v>
       </c>
-      <c r="C170" s="464">
+      <c r="C170" s="478">
         <v>9</v>
       </c>
-      <c r="D170" s="469" t="s">
+      <c r="D170" s="483" t="s">
         <v>216</v>
       </c>
-      <c r="E170" s="441" t="s">
-[...8 lines deleted...]
-      <c r="H170" s="424" t="s">
+      <c r="E170" s="459" t="s">
+        <v>786</v>
+      </c>
+      <c r="F170" s="459" t="s">
+        <v>787</v>
+      </c>
+      <c r="G170" s="459" t="s">
+        <v>829</v>
+      </c>
+      <c r="H170" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I170" s="452">
+      <c r="I170" s="466">
         <f>J170+K170</f>
         <v>45.8</v>
       </c>
-      <c r="J170" s="452">
+      <c r="J170" s="466">
         <v>21.6</v>
       </c>
-      <c r="K170" s="452">
+      <c r="K170" s="466">
         <v>24.2</v>
       </c>
-      <c r="L170" s="452">
+      <c r="L170" s="466">
         <f>I170/2</f>
         <v>22.9</v>
       </c>
-      <c r="M170" s="424" t="s">
+      <c r="M170" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N170" s="424" t="s">
+      <c r="N170" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O170" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S170" s="426">
+      <c r="O170" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P170" s="497" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q170" s="442" t="s">
+        <v>348</v>
+      </c>
+      <c r="R170" s="442" t="s">
+        <v>331</v>
+      </c>
+      <c r="S170" s="444">
         <v>45668</v>
       </c>
-      <c r="T170" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U170" s="426">
+      <c r="T170" s="446" t="s">
+        <v>347</v>
+      </c>
+      <c r="U170" s="444">
         <v>46729</v>
       </c>
-      <c r="V170" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y170" s="430"/>
+      <c r="V170" s="450" t="s">
+        <v>924</v>
+      </c>
+      <c r="W170" s="148"/>
+      <c r="X170" s="148"/>
+      <c r="Y170" s="448"/>
     </row>
     <row r="171" spans="1:25" ht="192" customHeight="1">
-      <c r="A171" s="474"/>
-[...23 lines deleted...]
-      <c r="Y171" s="431"/>
+      <c r="A171" s="488"/>
+      <c r="B171" s="477"/>
+      <c r="C171" s="479"/>
+      <c r="D171" s="485"/>
+      <c r="E171" s="461"/>
+      <c r="F171" s="461"/>
+      <c r="G171" s="461"/>
+      <c r="H171" s="443"/>
+      <c r="I171" s="486"/>
+      <c r="J171" s="486"/>
+      <c r="K171" s="486"/>
+      <c r="L171" s="486"/>
+      <c r="M171" s="443"/>
+      <c r="N171" s="443"/>
+      <c r="O171" s="461"/>
+      <c r="P171" s="498"/>
+      <c r="Q171" s="443"/>
+      <c r="R171" s="443"/>
+      <c r="S171" s="445"/>
+      <c r="T171" s="447"/>
+      <c r="U171" s="443"/>
+      <c r="V171" s="451"/>
+      <c r="W171" s="149"/>
+      <c r="X171" s="149"/>
+      <c r="Y171" s="449"/>
     </row>
     <row r="172" spans="1:25" ht="192" customHeight="1">
-      <c r="A172" s="227" t="s">
-[...2 lines deleted...]
-      <c r="B172" s="218" t="s">
+      <c r="A172" s="224" t="s">
+        <v>335</v>
+      </c>
+      <c r="B172" s="215" t="s">
         <v>90</v>
       </c>
-      <c r="C172" s="219">
+      <c r="C172" s="216">
         <v>10</v>
       </c>
-      <c r="D172" s="220" t="s">
-[...8 lines deleted...]
-      <c r="G172" s="221" t="s">
+      <c r="D172" s="217" t="s">
+        <v>639</v>
+      </c>
+      <c r="E172" s="218" t="s">
+        <v>640</v>
+      </c>
+      <c r="F172" s="218" t="s">
+        <v>641</v>
+      </c>
+      <c r="G172" s="218" t="s">
         <v>236</v>
       </c>
-      <c r="H172" s="221" t="s">
-[...2 lines deleted...]
-      <c r="I172" s="222">
+      <c r="H172" s="218" t="s">
+        <v>642</v>
+      </c>
+      <c r="I172" s="219">
         <f>J172+K172</f>
         <v>13.4</v>
       </c>
-      <c r="J172" s="222">
+      <c r="J172" s="219">
         <v>7.2</v>
       </c>
-      <c r="K172" s="222">
+      <c r="K172" s="219">
         <v>6.2</v>
       </c>
-      <c r="L172" s="222">
+      <c r="L172" s="219">
         <v>6.7</v>
       </c>
-      <c r="M172" s="223" t="s">
+      <c r="M172" s="220" t="s">
         <v>3</v>
       </c>
-      <c r="N172" s="223" t="s">
+      <c r="N172" s="220" t="s">
         <v>125</v>
       </c>
-      <c r="O172" s="221" t="s">
-[...8 lines deleted...]
-      <c r="T172" s="225" t="s">
+      <c r="O172" s="218" t="s">
+        <v>742</v>
+      </c>
+      <c r="P172" s="218" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q172" s="220"/>
+      <c r="R172" s="220"/>
+      <c r="S172" s="221"/>
+      <c r="T172" s="222" t="s">
         <v>148</v>
       </c>
-      <c r="U172" s="224"/>
-[...5 lines deleted...]
-      <c r="Y172" s="226"/>
+      <c r="U172" s="221"/>
+      <c r="V172" s="308" t="s">
+        <v>777</v>
+      </c>
+      <c r="W172" s="221"/>
+      <c r="X172" s="221"/>
+      <c r="Y172" s="223"/>
     </row>
     <row r="173" spans="1:25" ht="408.75" customHeight="1">
-      <c r="A173" s="473">
+      <c r="A173" s="487">
         <v>3</v>
       </c>
-      <c r="B173" s="462" t="s">
+      <c r="B173" s="476" t="s">
         <v>91</v>
       </c>
-      <c r="C173" s="464">
+      <c r="C173" s="478">
         <v>11</v>
       </c>
-      <c r="D173" s="469" t="s">
+      <c r="D173" s="483" t="s">
         <v>217</v>
       </c>
-      <c r="E173" s="441" t="s">
-[...8 lines deleted...]
-      <c r="H173" s="424" t="s">
+      <c r="E173" s="459" t="s">
+        <v>858</v>
+      </c>
+      <c r="F173" s="459" t="s">
+        <v>859</v>
+      </c>
+      <c r="G173" s="459" t="s">
+        <v>860</v>
+      </c>
+      <c r="H173" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I173" s="559">
+      <c r="I173" s="573">
         <f>J173+K173</f>
         <v>64.400000000000006</v>
       </c>
-      <c r="J173" s="452">
+      <c r="J173" s="466">
         <v>31.3</v>
       </c>
-      <c r="K173" s="452">
+      <c r="K173" s="466">
         <v>33.1</v>
       </c>
-      <c r="L173" s="452">
+      <c r="L173" s="466">
         <f>I173/2</f>
         <v>32.200000000000003</v>
       </c>
-      <c r="M173" s="424" t="s">
+      <c r="M173" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N173" s="424" t="s">
+      <c r="N173" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O173" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S173" s="426">
+      <c r="O173" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P173" s="497" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q173" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R173" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S173" s="444">
         <v>42248</v>
       </c>
-      <c r="T173" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U173" s="426">
+      <c r="T173" s="446" t="s">
+        <v>266</v>
+      </c>
+      <c r="U173" s="444">
         <v>46996</v>
       </c>
-      <c r="V173" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y173" s="430"/>
+      <c r="V173" s="450" t="s">
+        <v>861</v>
+      </c>
+      <c r="W173" s="148"/>
+      <c r="X173" s="148"/>
+      <c r="Y173" s="448"/>
     </row>
     <row r="174" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A174" s="474"/>
-[...23 lines deleted...]
-      <c r="Y174" s="431"/>
+      <c r="A174" s="488"/>
+      <c r="B174" s="477"/>
+      <c r="C174" s="479"/>
+      <c r="D174" s="485"/>
+      <c r="E174" s="461"/>
+      <c r="F174" s="461"/>
+      <c r="G174" s="461"/>
+      <c r="H174" s="443"/>
+      <c r="I174" s="574"/>
+      <c r="J174" s="486"/>
+      <c r="K174" s="486"/>
+      <c r="L174" s="486"/>
+      <c r="M174" s="443"/>
+      <c r="N174" s="443"/>
+      <c r="O174" s="461"/>
+      <c r="P174" s="498"/>
+      <c r="Q174" s="443"/>
+      <c r="R174" s="443"/>
+      <c r="S174" s="445"/>
+      <c r="T174" s="447"/>
+      <c r="U174" s="443"/>
+      <c r="V174" s="451"/>
+      <c r="W174" s="147"/>
+      <c r="X174" s="147"/>
+      <c r="Y174" s="449"/>
     </row>
     <row r="175" spans="1:25" ht="264.75" customHeight="1">
-      <c r="A175" s="547" t="s">
-[...2 lines deleted...]
-      <c r="B175" s="549" t="s">
+      <c r="A175" s="561" t="s">
+        <v>335</v>
+      </c>
+      <c r="B175" s="563" t="s">
         <v>92</v>
       </c>
-      <c r="C175" s="530">
+      <c r="C175" s="544">
         <v>14</v>
       </c>
-      <c r="D175" s="532" t="s">
+      <c r="D175" s="546" t="s">
         <v>167</v>
       </c>
-      <c r="E175" s="506" t="s">
-[...8 lines deleted...]
-      <c r="H175" s="434" t="s">
+      <c r="E175" s="520" t="s">
+        <v>772</v>
+      </c>
+      <c r="F175" s="520" t="s">
+        <v>773</v>
+      </c>
+      <c r="G175" s="520" t="s">
+        <v>643</v>
+      </c>
+      <c r="H175" s="452" t="s">
         <v>18</v>
       </c>
-      <c r="I175" s="508">
+      <c r="I175" s="522">
         <f>J175+K175</f>
         <v>38.6</v>
       </c>
-      <c r="J175" s="508">
+      <c r="J175" s="522">
         <v>19.3</v>
       </c>
-      <c r="K175" s="508">
+      <c r="K175" s="522">
         <v>19.3</v>
       </c>
-      <c r="L175" s="508">
+      <c r="L175" s="522">
         <v>19.3</v>
       </c>
-      <c r="M175" s="434" t="s">
+      <c r="M175" s="452" t="s">
         <v>3</v>
       </c>
-      <c r="N175" s="434" t="s">
+      <c r="N175" s="452" t="s">
         <v>125</v>
       </c>
-      <c r="O175" s="506" t="s">
-[...8 lines deleted...]
-      <c r="T175" s="536" t="s">
+      <c r="O175" s="520" t="s">
+        <v>742</v>
+      </c>
+      <c r="P175" s="520" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q175" s="452"/>
+      <c r="R175" s="452"/>
+      <c r="S175" s="552"/>
+      <c r="T175" s="550" t="s">
         <v>148</v>
       </c>
-      <c r="U175" s="434"/>
-[...5 lines deleted...]
-      <c r="Y175" s="436"/>
+      <c r="U175" s="452"/>
+      <c r="V175" s="642" t="s">
+        <v>778</v>
+      </c>
+      <c r="W175" s="220"/>
+      <c r="X175" s="220"/>
+      <c r="Y175" s="454"/>
     </row>
     <row r="176" spans="1:25" ht="248.25" customHeight="1">
-      <c r="A176" s="548"/>
-[...23 lines deleted...]
-      <c r="Y176" s="437"/>
+      <c r="A176" s="562"/>
+      <c r="B176" s="564"/>
+      <c r="C176" s="545"/>
+      <c r="D176" s="547"/>
+      <c r="E176" s="521"/>
+      <c r="F176" s="521"/>
+      <c r="G176" s="521"/>
+      <c r="H176" s="453"/>
+      <c r="I176" s="523"/>
+      <c r="J176" s="523"/>
+      <c r="K176" s="523"/>
+      <c r="L176" s="523"/>
+      <c r="M176" s="453"/>
+      <c r="N176" s="453"/>
+      <c r="O176" s="521"/>
+      <c r="P176" s="521"/>
+      <c r="Q176" s="453"/>
+      <c r="R176" s="453"/>
+      <c r="S176" s="554"/>
+      <c r="T176" s="551"/>
+      <c r="U176" s="453"/>
+      <c r="V176" s="643"/>
+      <c r="W176" s="225"/>
+      <c r="X176" s="225"/>
+      <c r="Y176" s="455"/>
     </row>
     <row r="177" spans="1:25" ht="285" customHeight="1">
-      <c r="A177" s="558">
+      <c r="A177" s="572">
         <v>4</v>
       </c>
-      <c r="B177" s="462" t="s">
+      <c r="B177" s="476" t="s">
         <v>93</v>
       </c>
-      <c r="C177" s="464">
+      <c r="C177" s="478">
         <v>18</v>
       </c>
-      <c r="D177" s="469" t="s">
+      <c r="D177" s="483" t="s">
         <v>233</v>
       </c>
-      <c r="E177" s="441" t="s">
-[...5 lines deleted...]
-      <c r="G177" s="441" t="s">
+      <c r="E177" s="459" t="s">
+        <v>644</v>
+      </c>
+      <c r="F177" s="459" t="s">
+        <v>645</v>
+      </c>
+      <c r="G177" s="459" t="s">
         <v>234</v>
       </c>
-      <c r="H177" s="441" t="s">
-[...2 lines deleted...]
-      <c r="I177" s="452">
+      <c r="H177" s="459" t="s">
+        <v>774</v>
+      </c>
+      <c r="I177" s="466">
         <f>J177+K177</f>
         <v>31.5</v>
       </c>
-      <c r="J177" s="452">
+      <c r="J177" s="466">
         <v>16.100000000000001</v>
       </c>
-      <c r="K177" s="452">
+      <c r="K177" s="466">
         <v>15.4</v>
       </c>
-      <c r="L177" s="452">
+      <c r="L177" s="466">
         <v>15.75</v>
       </c>
-      <c r="M177" s="424" t="s">
+      <c r="M177" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N177" s="424" t="s">
+      <c r="N177" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O177" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S177" s="426">
+      <c r="O177" s="459" t="s">
+        <v>740</v>
+      </c>
+      <c r="P177" s="497" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q177" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R177" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S177" s="444">
         <v>42635</v>
       </c>
-      <c r="T177" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U177" s="426">
+      <c r="T177" s="446" t="s">
+        <v>330</v>
+      </c>
+      <c r="U177" s="444">
         <v>47355</v>
       </c>
-      <c r="V177" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y177" s="430"/>
+      <c r="V177" s="450" t="s">
+        <v>804</v>
+      </c>
+      <c r="W177" s="148"/>
+      <c r="X177" s="148"/>
+      <c r="Y177" s="448"/>
     </row>
     <row r="178" spans="1:25" ht="201.75" customHeight="1">
-      <c r="A178" s="558"/>
-[...23 lines deleted...]
-      <c r="Y178" s="431"/>
+      <c r="A178" s="572"/>
+      <c r="B178" s="477"/>
+      <c r="C178" s="479"/>
+      <c r="D178" s="485"/>
+      <c r="E178" s="461"/>
+      <c r="F178" s="461"/>
+      <c r="G178" s="461"/>
+      <c r="H178" s="461"/>
+      <c r="I178" s="486"/>
+      <c r="J178" s="486"/>
+      <c r="K178" s="486"/>
+      <c r="L178" s="486"/>
+      <c r="M178" s="443"/>
+      <c r="N178" s="443"/>
+      <c r="O178" s="461"/>
+      <c r="P178" s="498"/>
+      <c r="Q178" s="443"/>
+      <c r="R178" s="443"/>
+      <c r="S178" s="445"/>
+      <c r="T178" s="447"/>
+      <c r="U178" s="443"/>
+      <c r="V178" s="451"/>
+      <c r="W178" s="147"/>
+      <c r="X178" s="147"/>
+      <c r="Y178" s="449"/>
     </row>
     <row r="179" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A179" s="473">
+      <c r="A179" s="487">
         <v>5</v>
       </c>
-      <c r="B179" s="462" t="s">
+      <c r="B179" s="476" t="s">
         <v>94</v>
       </c>
-      <c r="C179" s="464">
+      <c r="C179" s="478">
         <v>19</v>
       </c>
-      <c r="D179" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I179" s="452">
+      <c r="D179" s="483" t="s">
+        <v>646</v>
+      </c>
+      <c r="E179" s="459" t="s">
+        <v>647</v>
+      </c>
+      <c r="F179" s="459" t="s">
+        <v>648</v>
+      </c>
+      <c r="G179" s="459" t="s">
+        <v>649</v>
+      </c>
+      <c r="H179" s="459" t="s">
+        <v>650</v>
+      </c>
+      <c r="I179" s="466">
         <f>J179+K179</f>
         <v>36</v>
       </c>
-      <c r="J179" s="452">
+      <c r="J179" s="466">
         <v>17.7</v>
       </c>
-      <c r="K179" s="452">
+      <c r="K179" s="466">
         <v>18.3</v>
       </c>
-      <c r="L179" s="452">
+      <c r="L179" s="466">
         <v>18</v>
       </c>
-      <c r="M179" s="424" t="s">
+      <c r="M179" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N179" s="424" t="s">
+      <c r="N179" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O179" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S179" s="426">
+      <c r="O179" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P179" s="497" t="s">
+        <v>420</v>
+      </c>
+      <c r="Q179" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R179" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S179" s="444">
         <v>41409</v>
       </c>
-      <c r="T179" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U179" s="426">
+      <c r="T179" s="446" t="s">
+        <v>267</v>
+      </c>
+      <c r="U179" s="444">
         <v>46521</v>
       </c>
-      <c r="V179" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y179" s="430"/>
+      <c r="V179" s="450" t="s">
+        <v>804</v>
+      </c>
+      <c r="W179" s="148"/>
+      <c r="X179" s="148"/>
+      <c r="Y179" s="448"/>
     </row>
     <row r="180" spans="1:25" ht="199.5" customHeight="1">
-      <c r="A180" s="474"/>
-[...23 lines deleted...]
-      <c r="Y180" s="431"/>
+      <c r="A180" s="488"/>
+      <c r="B180" s="477"/>
+      <c r="C180" s="479"/>
+      <c r="D180" s="485"/>
+      <c r="E180" s="461"/>
+      <c r="F180" s="461"/>
+      <c r="G180" s="461"/>
+      <c r="H180" s="461"/>
+      <c r="I180" s="486"/>
+      <c r="J180" s="486"/>
+      <c r="K180" s="486"/>
+      <c r="L180" s="486"/>
+      <c r="M180" s="443"/>
+      <c r="N180" s="443"/>
+      <c r="O180" s="461"/>
+      <c r="P180" s="498"/>
+      <c r="Q180" s="443"/>
+      <c r="R180" s="443"/>
+      <c r="S180" s="445"/>
+      <c r="T180" s="447"/>
+      <c r="U180" s="443"/>
+      <c r="V180" s="451"/>
+      <c r="W180" s="147"/>
+      <c r="X180" s="147"/>
+      <c r="Y180" s="449"/>
     </row>
     <row r="181" spans="1:25" ht="187.5" customHeight="1">
-      <c r="A181" s="473">
+      <c r="A181" s="487">
         <v>6</v>
       </c>
-      <c r="B181" s="466" t="s">
+      <c r="B181" s="480" t="s">
         <v>95</v>
       </c>
-      <c r="C181" s="464">
+      <c r="C181" s="478">
         <v>23</v>
       </c>
-      <c r="D181" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I181" s="452">
+      <c r="D181" s="483" t="s">
+        <v>651</v>
+      </c>
+      <c r="E181" s="459" t="s">
+        <v>911</v>
+      </c>
+      <c r="F181" s="459" t="s">
+        <v>912</v>
+      </c>
+      <c r="G181" s="459" t="s">
+        <v>840</v>
+      </c>
+      <c r="H181" s="459" t="s">
+        <v>653</v>
+      </c>
+      <c r="I181" s="466">
         <f>J181+K181</f>
         <v>53.3</v>
       </c>
-      <c r="J181" s="452">
+      <c r="J181" s="466">
         <v>26.5</v>
       </c>
-      <c r="K181" s="452">
+      <c r="K181" s="466">
         <v>26.8</v>
       </c>
-      <c r="L181" s="452">
+      <c r="L181" s="466">
         <v>26.65</v>
       </c>
-      <c r="M181" s="424" t="s">
+      <c r="M181" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N181" s="424" t="s">
+      <c r="N181" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O181" s="441" t="s">
-[...8 lines deleted...]
-      <c r="T181" s="441" t="s">
+      <c r="O181" s="459" t="s">
+        <v>743</v>
+      </c>
+      <c r="P181" s="497" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q181" s="442"/>
+      <c r="R181" s="442"/>
+      <c r="S181" s="456"/>
+      <c r="T181" s="459" t="s">
         <v>148</v>
       </c>
-      <c r="U181" s="426"/>
-[...5 lines deleted...]
-      <c r="Y181" s="430"/>
+      <c r="U181" s="444"/>
+      <c r="V181" s="450" t="s">
+        <v>913</v>
+      </c>
+      <c r="W181" s="148"/>
+      <c r="X181" s="148"/>
+      <c r="Y181" s="448"/>
     </row>
     <row r="182" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A182" s="474"/>
-[...23 lines deleted...]
-      <c r="Y182" s="431"/>
+      <c r="A182" s="488"/>
+      <c r="B182" s="482"/>
+      <c r="C182" s="479"/>
+      <c r="D182" s="485"/>
+      <c r="E182" s="461"/>
+      <c r="F182" s="461"/>
+      <c r="G182" s="461"/>
+      <c r="H182" s="461"/>
+      <c r="I182" s="486"/>
+      <c r="J182" s="486"/>
+      <c r="K182" s="486"/>
+      <c r="L182" s="486"/>
+      <c r="M182" s="443"/>
+      <c r="N182" s="443"/>
+      <c r="O182" s="461"/>
+      <c r="P182" s="498"/>
+      <c r="Q182" s="443"/>
+      <c r="R182" s="443"/>
+      <c r="S182" s="458"/>
+      <c r="T182" s="461"/>
+      <c r="U182" s="443"/>
+      <c r="V182" s="451"/>
+      <c r="W182" s="147"/>
+      <c r="X182" s="147"/>
+      <c r="Y182" s="449"/>
     </row>
     <row r="183" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A183" s="473">
+      <c r="A183" s="487">
         <v>7</v>
       </c>
-      <c r="B183" s="462" t="s">
+      <c r="B183" s="476" t="s">
         <v>96</v>
       </c>
-      <c r="C183" s="464">
+      <c r="C183" s="478">
         <v>24</v>
       </c>
-      <c r="D183" s="469" t="s">
+      <c r="D183" s="483" t="s">
         <v>168</v>
       </c>
-      <c r="E183" s="441" t="s">
-[...8 lines deleted...]
-      <c r="H183" s="424" t="s">
+      <c r="E183" s="459" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F183" s="459" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G183" s="459" t="s">
+        <v>654</v>
+      </c>
+      <c r="H183" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I183" s="452">
+      <c r="I183" s="466">
         <f>J183+K183</f>
         <v>59.9</v>
       </c>
-      <c r="J183" s="452">
+      <c r="J183" s="466">
         <v>30</v>
       </c>
-      <c r="K183" s="452">
+      <c r="K183" s="466">
         <v>29.9</v>
       </c>
-      <c r="L183" s="452">
+      <c r="L183" s="466">
         <v>29.95</v>
       </c>
-      <c r="M183" s="424" t="s">
+      <c r="M183" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N183" s="424" t="s">
+      <c r="N183" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O183" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S183" s="438">
+      <c r="O183" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P183" s="497" t="s">
+        <v>422</v>
+      </c>
+      <c r="Q183" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R183" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S183" s="456">
         <v>42355</v>
       </c>
-      <c r="T183" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U183" s="426">
+      <c r="T183" s="446" t="s">
+        <v>265</v>
+      </c>
+      <c r="U183" s="444">
         <v>46811</v>
       </c>
-      <c r="V183" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y183" s="430"/>
+      <c r="V183" s="450" t="s">
+        <v>1002</v>
+      </c>
+      <c r="W183" s="148"/>
+      <c r="X183" s="148"/>
+      <c r="Y183" s="448"/>
     </row>
-    <row r="184" spans="1:25" ht="374.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y184" s="431"/>
+    <row r="184" spans="1:25" ht="391.5" customHeight="1">
+      <c r="A184" s="488"/>
+      <c r="B184" s="477"/>
+      <c r="C184" s="479"/>
+      <c r="D184" s="485"/>
+      <c r="E184" s="461"/>
+      <c r="F184" s="461"/>
+      <c r="G184" s="461"/>
+      <c r="H184" s="443"/>
+      <c r="I184" s="486"/>
+      <c r="J184" s="486"/>
+      <c r="K184" s="486"/>
+      <c r="L184" s="486"/>
+      <c r="M184" s="443"/>
+      <c r="N184" s="443"/>
+      <c r="O184" s="461"/>
+      <c r="P184" s="498"/>
+      <c r="Q184" s="443"/>
+      <c r="R184" s="443"/>
+      <c r="S184" s="458"/>
+      <c r="T184" s="447"/>
+      <c r="U184" s="443"/>
+      <c r="V184" s="451"/>
+      <c r="W184" s="147"/>
+      <c r="X184" s="147"/>
+      <c r="Y184" s="449"/>
     </row>
     <row r="185" spans="1:25" ht="370.5" customHeight="1">
-      <c r="A185" s="248" t="s">
-[...2 lines deleted...]
-      <c r="B185" s="249" t="s">
+      <c r="A185" s="245" t="s">
+        <v>335</v>
+      </c>
+      <c r="B185" s="246" t="s">
         <v>97</v>
       </c>
-      <c r="C185" s="250">
+      <c r="C185" s="247">
         <v>25</v>
       </c>
-      <c r="D185" s="251" t="s">
+      <c r="D185" s="248" t="s">
         <v>116</v>
       </c>
-      <c r="E185" s="252" t="s">
-[...8 lines deleted...]
-      <c r="H185" s="253" t="s">
+      <c r="E185" s="249" t="s">
+        <v>656</v>
+      </c>
+      <c r="F185" s="249" t="s">
+        <v>655</v>
+      </c>
+      <c r="G185" s="249" t="s">
+        <v>658</v>
+      </c>
+      <c r="H185" s="250" t="s">
         <v>18</v>
       </c>
-      <c r="I185" s="254">
+      <c r="I185" s="251">
         <f>J185+K185</f>
         <v>29.8</v>
       </c>
-      <c r="J185" s="254">
+      <c r="J185" s="251">
         <v>14.9</v>
       </c>
-      <c r="K185" s="254">
+      <c r="K185" s="251">
         <v>14.9</v>
       </c>
-      <c r="L185" s="254">
+      <c r="L185" s="251">
         <v>14.9</v>
       </c>
-      <c r="M185" s="253" t="s">
+      <c r="M185" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="N185" s="253" t="s">
+      <c r="N185" s="250" t="s">
         <v>125</v>
       </c>
-      <c r="O185" s="252" t="s">
-[...8 lines deleted...]
-      <c r="T185" s="256" t="s">
+      <c r="O185" s="249" t="s">
+        <v>742</v>
+      </c>
+      <c r="P185" s="249" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q185" s="250"/>
+      <c r="R185" s="250"/>
+      <c r="S185" s="252"/>
+      <c r="T185" s="253" t="s">
         <v>148</v>
       </c>
-      <c r="U185" s="255"/>
-[...5 lines deleted...]
-      <c r="Y185" s="258"/>
+      <c r="U185" s="252"/>
+      <c r="V185" s="307" t="s">
+        <v>950</v>
+      </c>
+      <c r="W185" s="252"/>
+      <c r="X185" s="252"/>
+      <c r="Y185" s="255"/>
     </row>
     <row r="186" spans="1:25" ht="360" customHeight="1">
-      <c r="A186" s="247" t="s">
-[...2 lines deleted...]
-      <c r="B186" s="249" t="s">
+      <c r="A186" s="244" t="s">
+        <v>335</v>
+      </c>
+      <c r="B186" s="246" t="s">
         <v>130</v>
       </c>
-      <c r="C186" s="259" t="s">
+      <c r="C186" s="256" t="s">
         <v>131</v>
       </c>
-      <c r="D186" s="251" t="s">
+      <c r="D186" s="248" t="s">
         <v>116</v>
       </c>
-      <c r="E186" s="252" t="s">
-[...8 lines deleted...]
-      <c r="H186" s="253" t="s">
+      <c r="E186" s="249" t="s">
+        <v>656</v>
+      </c>
+      <c r="F186" s="249" t="s">
+        <v>657</v>
+      </c>
+      <c r="G186" s="249" t="s">
+        <v>658</v>
+      </c>
+      <c r="H186" s="250" t="s">
         <v>18</v>
       </c>
-      <c r="I186" s="254">
+      <c r="I186" s="251">
         <f>J186+K186</f>
         <v>29.8</v>
       </c>
-      <c r="J186" s="254">
+      <c r="J186" s="251">
         <v>14.9</v>
       </c>
-      <c r="K186" s="254">
+      <c r="K186" s="251">
         <v>14.9</v>
       </c>
-      <c r="L186" s="254">
+      <c r="L186" s="251">
         <v>14.9</v>
       </c>
-      <c r="M186" s="253" t="s">
+      <c r="M186" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="N186" s="253" t="s">
+      <c r="N186" s="250" t="s">
         <v>125</v>
       </c>
-      <c r="O186" s="252" t="s">
-[...8 lines deleted...]
-      <c r="T186" s="256" t="s">
+      <c r="O186" s="249" t="s">
+        <v>742</v>
+      </c>
+      <c r="P186" s="249" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q186" s="250"/>
+      <c r="R186" s="250"/>
+      <c r="S186" s="252"/>
+      <c r="T186" s="253" t="s">
         <v>148</v>
       </c>
-      <c r="U186" s="255"/>
-[...5 lines deleted...]
-      <c r="Y186" s="258"/>
+      <c r="U186" s="252"/>
+      <c r="V186" s="307" t="s">
+        <v>950</v>
+      </c>
+      <c r="W186" s="252"/>
+      <c r="X186" s="252"/>
+      <c r="Y186" s="255"/>
     </row>
     <row r="187" spans="1:25" ht="236.25">
-      <c r="A187" s="66">
+      <c r="A187" s="63">
         <v>8</v>
       </c>
-      <c r="B187" s="67" t="s">
+      <c r="B187" s="64" t="s">
         <v>98</v>
       </c>
-      <c r="C187" s="68">
+      <c r="C187" s="65">
         <v>28</v>
       </c>
-      <c r="D187" s="69" t="s">
+      <c r="D187" s="66" t="s">
         <v>117</v>
       </c>
-      <c r="E187" s="327" t="s">
-[...6 lines deleted...]
-        <v>669</v>
+      <c r="E187" s="321" t="s">
+        <v>659</v>
+      </c>
+      <c r="F187" s="321" t="s">
+        <v>551</v>
+      </c>
+      <c r="G187" s="321" t="s">
+        <v>660</v>
       </c>
       <c r="H187" s="6" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="I187" s="120">
+        <v>661</v>
+      </c>
+      <c r="I187" s="117">
         <f>J187+K187</f>
         <v>18.399999999999999</v>
       </c>
-      <c r="J187" s="117">
+      <c r="J187" s="114">
         <v>9.6</v>
       </c>
-      <c r="K187" s="117">
+      <c r="K187" s="114">
         <v>8.8000000000000007</v>
       </c>
-      <c r="L187" s="117">
+      <c r="L187" s="114">
         <v>9.1999999999999993</v>
       </c>
-      <c r="M187" s="55" t="s">
+      <c r="M187" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N187" s="55" t="s">
+      <c r="N187" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O187" s="297" t="s">
-[...11 lines deleted...]
-      <c r="S187" s="56">
+      <c r="O187" s="291" t="s">
+        <v>744</v>
+      </c>
+      <c r="P187" s="293" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q187" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R187" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S187" s="53">
         <v>40591</v>
       </c>
-      <c r="T187" s="80" t="s">
-[...2 lines deleted...]
-      <c r="U187" s="56">
+      <c r="T187" s="77" t="s">
+        <v>269</v>
+      </c>
+      <c r="U187" s="53">
         <v>47005</v>
       </c>
-      <c r="V187" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y187" s="22"/>
+      <c r="V187" s="305" t="s">
+        <v>951</v>
+      </c>
+      <c r="W187" s="160"/>
+      <c r="X187" s="160"/>
+      <c r="Y187" s="20"/>
     </row>
     <row r="188" spans="1:25" ht="350.25" customHeight="1">
-      <c r="A188" s="473">
+      <c r="A188" s="487">
         <v>9</v>
       </c>
-      <c r="B188" s="462" t="s">
+      <c r="B188" s="476" t="s">
         <v>99</v>
       </c>
-      <c r="C188" s="464">
+      <c r="C188" s="478">
         <v>29</v>
       </c>
-      <c r="D188" s="469" t="s">
+      <c r="D188" s="483" t="s">
         <v>218</v>
       </c>
-      <c r="E188" s="441" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="441" t="s">
+      <c r="E188" s="459" t="s">
+        <v>832</v>
+      </c>
+      <c r="F188" s="459" t="s">
         <v>18</v>
       </c>
-      <c r="G188" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="424" t="s">
+      <c r="G188" s="459" t="s">
+        <v>830</v>
+      </c>
+      <c r="H188" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I188" s="452">
+      <c r="I188" s="466">
         <v>31.3</v>
       </c>
-      <c r="J188" s="452"/>
-[...1 lines deleted...]
-      <c r="L188" s="452">
+      <c r="J188" s="466"/>
+      <c r="K188" s="466"/>
+      <c r="L188" s="466">
         <v>31.3</v>
       </c>
-      <c r="M188" s="424" t="s">
+      <c r="M188" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N188" s="424" t="s">
+      <c r="N188" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O188" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S188" s="426">
+      <c r="O188" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P188" s="507" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q188" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R188" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S188" s="444">
         <v>42355</v>
       </c>
-      <c r="T188" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U188" s="426">
+      <c r="T188" s="446" t="s">
+        <v>435</v>
+      </c>
+      <c r="U188" s="444">
         <v>46783</v>
       </c>
-      <c r="V188" s="556" t="s">
-[...4 lines deleted...]
-      <c r="Y188" s="428"/>
+      <c r="V188" s="570" t="s">
+        <v>806</v>
+      </c>
+      <c r="W188" s="442"/>
+      <c r="X188" s="444"/>
+      <c r="Y188" s="446"/>
     </row>
     <row r="189" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A189" s="474"/>
-[...23 lines deleted...]
-      <c r="Y189" s="429"/>
+      <c r="A189" s="488"/>
+      <c r="B189" s="477"/>
+      <c r="C189" s="479"/>
+      <c r="D189" s="485"/>
+      <c r="E189" s="461"/>
+      <c r="F189" s="461"/>
+      <c r="G189" s="461"/>
+      <c r="H189" s="443"/>
+      <c r="I189" s="486"/>
+      <c r="J189" s="486"/>
+      <c r="K189" s="486"/>
+      <c r="L189" s="486"/>
+      <c r="M189" s="443"/>
+      <c r="N189" s="443"/>
+      <c r="O189" s="461"/>
+      <c r="P189" s="499"/>
+      <c r="Q189" s="443"/>
+      <c r="R189" s="443"/>
+      <c r="S189" s="445"/>
+      <c r="T189" s="447"/>
+      <c r="U189" s="443"/>
+      <c r="V189" s="571"/>
+      <c r="W189" s="443"/>
+      <c r="X189" s="445"/>
+      <c r="Y189" s="447"/>
     </row>
     <row r="190" spans="1:25" ht="348.75" customHeight="1">
-      <c r="A190" s="473">
+      <c r="A190" s="487">
         <v>10</v>
       </c>
-      <c r="B190" s="462" t="s">
+      <c r="B190" s="476" t="s">
         <v>128</v>
       </c>
-      <c r="C190" s="464" t="s">
+      <c r="C190" s="478" t="s">
         <v>14</v>
       </c>
-      <c r="D190" s="469" t="s">
+      <c r="D190" s="483" t="s">
         <v>219</v>
       </c>
-      <c r="E190" s="441" t="s">
-[...2 lines deleted...]
-      <c r="F190" s="441" t="s">
+      <c r="E190" s="459" t="s">
+        <v>833</v>
+      </c>
+      <c r="F190" s="459" t="s">
         <v>18</v>
       </c>
-      <c r="G190" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H190" s="516" t="s">
+      <c r="G190" s="459" t="s">
+        <v>831</v>
+      </c>
+      <c r="H190" s="530" t="s">
         <v>18</v>
       </c>
-      <c r="I190" s="452">
+      <c r="I190" s="466">
         <v>31.6</v>
       </c>
-      <c r="J190" s="452"/>
-[...1 lines deleted...]
-      <c r="L190" s="452">
+      <c r="J190" s="466"/>
+      <c r="K190" s="466"/>
+      <c r="L190" s="466">
         <v>31.6</v>
       </c>
-      <c r="M190" s="424" t="s">
+      <c r="M190" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N190" s="424" t="s">
+      <c r="N190" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O190" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S190" s="426">
+      <c r="O190" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P190" s="507" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q190" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R190" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S190" s="444">
         <v>42355</v>
       </c>
-      <c r="T190" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U190" s="426">
+      <c r="T190" s="446" t="s">
+        <v>435</v>
+      </c>
+      <c r="U190" s="444">
         <v>46783</v>
       </c>
-      <c r="V190" s="556" t="s">
-[...4 lines deleted...]
-      <c r="Y190" s="428"/>
+      <c r="V190" s="570" t="s">
+        <v>806</v>
+      </c>
+      <c r="W190" s="442"/>
+      <c r="X190" s="444"/>
+      <c r="Y190" s="446"/>
     </row>
     <row r="191" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A191" s="474"/>
-[...23 lines deleted...]
-      <c r="Y191" s="429"/>
+      <c r="A191" s="488"/>
+      <c r="B191" s="477"/>
+      <c r="C191" s="479"/>
+      <c r="D191" s="485"/>
+      <c r="E191" s="461"/>
+      <c r="F191" s="461"/>
+      <c r="G191" s="461"/>
+      <c r="H191" s="531"/>
+      <c r="I191" s="486"/>
+      <c r="J191" s="486"/>
+      <c r="K191" s="486"/>
+      <c r="L191" s="486"/>
+      <c r="M191" s="443"/>
+      <c r="N191" s="443"/>
+      <c r="O191" s="461"/>
+      <c r="P191" s="499"/>
+      <c r="Q191" s="443"/>
+      <c r="R191" s="443"/>
+      <c r="S191" s="445"/>
+      <c r="T191" s="447"/>
+      <c r="U191" s="443"/>
+      <c r="V191" s="571"/>
+      <c r="W191" s="443"/>
+      <c r="X191" s="445"/>
+      <c r="Y191" s="447"/>
     </row>
     <row r="192" spans="1:25" ht="360.75" customHeight="1">
-      <c r="A192" s="473">
+      <c r="A192" s="487">
         <v>11</v>
       </c>
-      <c r="B192" s="462" t="s">
+      <c r="B192" s="476" t="s">
         <v>100</v>
       </c>
-      <c r="C192" s="464">
+      <c r="C192" s="478">
         <v>30</v>
       </c>
-      <c r="D192" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I192" s="452">
+      <c r="D192" s="483" t="s">
+        <v>662</v>
+      </c>
+      <c r="E192" s="459" t="s">
+        <v>991</v>
+      </c>
+      <c r="F192" s="459" t="s">
+        <v>992</v>
+      </c>
+      <c r="G192" s="459" t="s">
+        <v>993</v>
+      </c>
+      <c r="H192" s="459" t="s">
+        <v>994</v>
+      </c>
+      <c r="I192" s="466">
         <v>36.9</v>
       </c>
-      <c r="J192" s="452">
+      <c r="J192" s="466">
         <v>36.200000000000003</v>
       </c>
-      <c r="K192" s="452">
+      <c r="K192" s="466">
         <f>I192+J192</f>
         <v>73.099999999999994</v>
       </c>
-      <c r="L192" s="452">
+      <c r="L192" s="466">
         <f>K192/2</f>
         <v>36.549999999999997</v>
       </c>
-      <c r="M192" s="424" t="s">
+      <c r="M192" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N192" s="424" t="s">
+      <c r="N192" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O192" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S192" s="426">
+      <c r="O192" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P192" s="497" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q192" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R192" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S192" s="444">
         <v>42355</v>
       </c>
-      <c r="T192" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U192" s="426">
+      <c r="T192" s="446" t="s">
+        <v>260</v>
+      </c>
+      <c r="U192" s="444">
         <v>46372</v>
       </c>
-      <c r="V192" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y192" s="430"/>
+      <c r="V192" s="450" t="s">
+        <v>995</v>
+      </c>
+      <c r="W192" s="148"/>
+      <c r="X192" s="148"/>
+      <c r="Y192" s="448"/>
     </row>
     <row r="193" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A193" s="474"/>
-[...23 lines deleted...]
-      <c r="Y193" s="431"/>
+      <c r="A193" s="488"/>
+      <c r="B193" s="477"/>
+      <c r="C193" s="479"/>
+      <c r="D193" s="485"/>
+      <c r="E193" s="461"/>
+      <c r="F193" s="461"/>
+      <c r="G193" s="461"/>
+      <c r="H193" s="461"/>
+      <c r="I193" s="486"/>
+      <c r="J193" s="486"/>
+      <c r="K193" s="486"/>
+      <c r="L193" s="486"/>
+      <c r="M193" s="443"/>
+      <c r="N193" s="443"/>
+      <c r="O193" s="461"/>
+      <c r="P193" s="498"/>
+      <c r="Q193" s="443"/>
+      <c r="R193" s="443"/>
+      <c r="S193" s="445"/>
+      <c r="T193" s="447"/>
+      <c r="U193" s="443"/>
+      <c r="V193" s="647"/>
+      <c r="W193" s="147"/>
+      <c r="X193" s="147"/>
+      <c r="Y193" s="449"/>
     </row>
     <row r="194" spans="1:25" ht="267" customHeight="1">
-      <c r="A194" s="473">
+      <c r="A194" s="487">
         <v>12</v>
       </c>
-      <c r="B194" s="462" t="s">
+      <c r="B194" s="476" t="s">
         <v>101</v>
       </c>
-      <c r="C194" s="464">
+      <c r="C194" s="478">
         <v>35</v>
       </c>
-      <c r="D194" s="469" t="s">
+      <c r="D194" s="483" t="s">
         <v>19</v>
       </c>
-      <c r="E194" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I194" s="452">
+      <c r="E194" s="459" t="s">
+        <v>880</v>
+      </c>
+      <c r="F194" s="459" t="s">
+        <v>881</v>
+      </c>
+      <c r="G194" s="459" t="s">
+        <v>663</v>
+      </c>
+      <c r="H194" s="459" t="s">
+        <v>664</v>
+      </c>
+      <c r="I194" s="466">
         <f>J194+K194</f>
         <v>56.4</v>
       </c>
-      <c r="J194" s="452">
+      <c r="J194" s="466">
         <v>28.4</v>
       </c>
-      <c r="K194" s="452">
+      <c r="K194" s="466">
         <v>28</v>
       </c>
-      <c r="L194" s="452">
+      <c r="L194" s="466">
         <v>28.2</v>
       </c>
-      <c r="M194" s="424" t="s">
+      <c r="M194" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N194" s="424" t="s">
+      <c r="N194" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O194" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S194" s="426">
+      <c r="O194" s="459" t="s">
+        <v>744</v>
+      </c>
+      <c r="P194" s="497" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q194" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R194" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S194" s="444">
         <v>41478</v>
       </c>
-      <c r="T194" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U194" s="426">
+      <c r="T194" s="446" t="s">
+        <v>270</v>
+      </c>
+      <c r="U194" s="444">
         <v>47109</v>
       </c>
-      <c r="V194" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y194" s="430"/>
+      <c r="V194" s="450" t="s">
+        <v>879</v>
+      </c>
+      <c r="W194" s="148"/>
+      <c r="X194" s="148"/>
+      <c r="Y194" s="448"/>
     </row>
     <row r="195" spans="1:25" ht="235.5" customHeight="1">
-      <c r="A195" s="474"/>
-[...23 lines deleted...]
-      <c r="Y195" s="431"/>
+      <c r="A195" s="488"/>
+      <c r="B195" s="477"/>
+      <c r="C195" s="479"/>
+      <c r="D195" s="485"/>
+      <c r="E195" s="461"/>
+      <c r="F195" s="461"/>
+      <c r="G195" s="461"/>
+      <c r="H195" s="461"/>
+      <c r="I195" s="486"/>
+      <c r="J195" s="486"/>
+      <c r="K195" s="486"/>
+      <c r="L195" s="486"/>
+      <c r="M195" s="443"/>
+      <c r="N195" s="443"/>
+      <c r="O195" s="461"/>
+      <c r="P195" s="498"/>
+      <c r="Q195" s="443"/>
+      <c r="R195" s="443"/>
+      <c r="S195" s="445"/>
+      <c r="T195" s="447"/>
+      <c r="U195" s="443"/>
+      <c r="V195" s="451"/>
+      <c r="W195" s="147"/>
+      <c r="X195" s="147"/>
+      <c r="Y195" s="449"/>
     </row>
     <row r="196" spans="1:25" ht="250.5" customHeight="1">
-      <c r="A196" s="460" t="s">
-[...2 lines deleted...]
-      <c r="B196" s="462" t="s">
+      <c r="A196" s="474" t="s">
+        <v>791</v>
+      </c>
+      <c r="B196" s="476" t="s">
         <v>156</v>
       </c>
-      <c r="C196" s="464" t="s">
+      <c r="C196" s="478" t="s">
         <v>155</v>
       </c>
-      <c r="D196" s="469" t="s">
+      <c r="D196" s="483" t="s">
         <v>19</v>
       </c>
-      <c r="E196" s="441" t="s">
-[...11 lines deleted...]
-      <c r="I196" s="452">
+      <c r="E196" s="459" t="s">
+        <v>880</v>
+      </c>
+      <c r="F196" s="459" t="s">
+        <v>882</v>
+      </c>
+      <c r="G196" s="459" t="s">
+        <v>663</v>
+      </c>
+      <c r="H196" s="459" t="s">
+        <v>664</v>
+      </c>
+      <c r="I196" s="466">
         <f>J196+K196</f>
         <v>56.4</v>
       </c>
-      <c r="J196" s="452">
+      <c r="J196" s="466">
         <v>28.4</v>
       </c>
-      <c r="K196" s="452">
+      <c r="K196" s="466">
         <v>28</v>
       </c>
-      <c r="L196" s="452">
+      <c r="L196" s="466">
         <v>28.2</v>
       </c>
-      <c r="M196" s="424" t="s">
+      <c r="M196" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N196" s="424" t="s">
+      <c r="N196" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O196" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S196" s="426">
+      <c r="O196" s="459" t="s">
+        <v>744</v>
+      </c>
+      <c r="P196" s="497" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q196" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R196" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S196" s="444">
         <v>41471</v>
       </c>
-      <c r="T196" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U196" s="426">
+      <c r="T196" s="446" t="s">
+        <v>271</v>
+      </c>
+      <c r="U196" s="444">
         <v>47109</v>
       </c>
-      <c r="V196" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y196" s="430"/>
+      <c r="V196" s="450" t="s">
+        <v>879</v>
+      </c>
+      <c r="W196" s="148"/>
+      <c r="X196" s="148"/>
+      <c r="Y196" s="448"/>
     </row>
     <row r="197" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A197" s="461"/>
-[...23 lines deleted...]
-      <c r="Y197" s="431"/>
+      <c r="A197" s="475"/>
+      <c r="B197" s="477"/>
+      <c r="C197" s="479"/>
+      <c r="D197" s="485"/>
+      <c r="E197" s="461"/>
+      <c r="F197" s="461"/>
+      <c r="G197" s="461"/>
+      <c r="H197" s="461"/>
+      <c r="I197" s="486"/>
+      <c r="J197" s="486"/>
+      <c r="K197" s="486"/>
+      <c r="L197" s="486"/>
+      <c r="M197" s="443"/>
+      <c r="N197" s="443"/>
+      <c r="O197" s="461"/>
+      <c r="P197" s="498"/>
+      <c r="Q197" s="443"/>
+      <c r="R197" s="443"/>
+      <c r="S197" s="445"/>
+      <c r="T197" s="447"/>
+      <c r="U197" s="443"/>
+      <c r="V197" s="451"/>
+      <c r="W197" s="147"/>
+      <c r="X197" s="147"/>
+      <c r="Y197" s="449"/>
     </row>
     <row r="198" spans="1:25" ht="134.25" customHeight="1">
-      <c r="A198" s="126">
+      <c r="A198" s="123">
         <v>14</v>
       </c>
-      <c r="B198" s="130" t="s">
+      <c r="B198" s="127" t="s">
         <v>160</v>
       </c>
-      <c r="C198" s="127">
+      <c r="C198" s="124">
         <v>38</v>
       </c>
-      <c r="D198" s="131" t="s">
-[...14 lines deleted...]
-      <c r="I198" s="123">
+      <c r="D198" s="128" t="s">
+        <v>665</v>
+      </c>
+      <c r="E198" s="326" t="s">
+        <v>666</v>
+      </c>
+      <c r="F198" s="325" t="s">
+        <v>667</v>
+      </c>
+      <c r="G198" s="199" t="s">
+        <v>668</v>
+      </c>
+      <c r="H198" s="201" t="s">
+        <v>669</v>
+      </c>
+      <c r="I198" s="120">
         <f>J198+K198</f>
         <v>9.8000000000000007</v>
       </c>
-      <c r="J198" s="123">
+      <c r="J198" s="120">
         <v>5</v>
       </c>
-      <c r="K198" s="123">
+      <c r="K198" s="120">
         <v>4.8</v>
       </c>
-      <c r="L198" s="123">
+      <c r="L198" s="120">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M198" s="124" t="s">
+      <c r="M198" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="N198" s="124" t="s">
+      <c r="N198" s="121" t="s">
         <v>125</v>
       </c>
-      <c r="O198" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S198" s="125">
+      <c r="O198" s="203" t="s">
+        <v>744</v>
+      </c>
+      <c r="P198" s="170" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q198" s="139" t="s">
+        <v>338</v>
+      </c>
+      <c r="R198" s="137" t="s">
+        <v>331</v>
+      </c>
+      <c r="S198" s="122">
         <v>43972</v>
       </c>
-      <c r="T198" s="129" t="s">
-[...2 lines deleted...]
-      <c r="U198" s="125">
+      <c r="T198" s="126" t="s">
+        <v>253</v>
+      </c>
+      <c r="U198" s="122">
         <v>46893</v>
       </c>
-      <c r="V198" s="312" t="s">
-[...4 lines deleted...]
-      <c r="Y198" s="126"/>
+      <c r="V198" s="306" t="s">
+        <v>804</v>
+      </c>
+      <c r="W198" s="148"/>
+      <c r="X198" s="148"/>
+      <c r="Y198" s="123"/>
     </row>
     <row r="199" spans="1:25" ht="327" customHeight="1">
-      <c r="A199" s="460" t="s">
-[...2 lines deleted...]
-      <c r="B199" s="462" t="s">
+      <c r="A199" s="474" t="s">
+        <v>780</v>
+      </c>
+      <c r="B199" s="476" t="s">
         <v>102</v>
       </c>
-      <c r="C199" s="464">
+      <c r="C199" s="478">
         <v>42</v>
       </c>
-      <c r="D199" s="469" t="s">
-[...14 lines deleted...]
-      <c r="I199" s="452">
+      <c r="D199" s="483" t="s">
+        <v>847</v>
+      </c>
+      <c r="E199" s="459" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F199" s="459" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G199" s="459" t="s">
+        <v>849</v>
+      </c>
+      <c r="H199" s="459" t="s">
+        <v>848</v>
+      </c>
+      <c r="I199" s="466">
         <f>J199+K199</f>
         <v>52</v>
       </c>
-      <c r="J199" s="452">
+      <c r="J199" s="466">
         <v>25.3</v>
       </c>
-      <c r="K199" s="452">
+      <c r="K199" s="466">
         <v>26.7</v>
       </c>
-      <c r="L199" s="452">
+      <c r="L199" s="466">
         <f>I199/2</f>
         <v>26</v>
       </c>
-      <c r="M199" s="424" t="s">
+      <c r="M199" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N199" s="424" t="s">
+      <c r="N199" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O199" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S199" s="426">
+      <c r="O199" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P199" s="497" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q199" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R199" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S199" s="444">
         <v>40567</v>
       </c>
-      <c r="T199" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U199" s="426">
+      <c r="T199" s="446" t="s">
+        <v>299</v>
+      </c>
+      <c r="U199" s="444">
         <v>47005</v>
       </c>
-      <c r="V199" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y199" s="430"/>
+      <c r="V199" s="450" t="s">
+        <v>1005</v>
+      </c>
+      <c r="W199" s="148"/>
+      <c r="X199" s="148"/>
+      <c r="Y199" s="448"/>
     </row>
     <row r="200" spans="1:25" ht="218.25" customHeight="1">
-      <c r="A200" s="461"/>
-[...23 lines deleted...]
-      <c r="Y200" s="431"/>
+      <c r="A200" s="475"/>
+      <c r="B200" s="477"/>
+      <c r="C200" s="479"/>
+      <c r="D200" s="485"/>
+      <c r="E200" s="461"/>
+      <c r="F200" s="461"/>
+      <c r="G200" s="461"/>
+      <c r="H200" s="461"/>
+      <c r="I200" s="486"/>
+      <c r="J200" s="486"/>
+      <c r="K200" s="486"/>
+      <c r="L200" s="486"/>
+      <c r="M200" s="443"/>
+      <c r="N200" s="443"/>
+      <c r="O200" s="461"/>
+      <c r="P200" s="498"/>
+      <c r="Q200" s="443"/>
+      <c r="R200" s="443"/>
+      <c r="S200" s="445"/>
+      <c r="T200" s="447"/>
+      <c r="U200" s="443"/>
+      <c r="V200" s="451"/>
+      <c r="W200" s="147"/>
+      <c r="X200" s="147"/>
+      <c r="Y200" s="449"/>
     </row>
     <row r="201" spans="1:25" ht="356.25" customHeight="1">
-      <c r="A201" s="71">
+      <c r="A201" s="68">
         <v>16</v>
       </c>
-      <c r="B201" s="67" t="s">
+      <c r="B201" s="64" t="s">
         <v>103</v>
       </c>
-      <c r="C201" s="68">
+      <c r="C201" s="65">
         <v>43</v>
       </c>
-      <c r="D201" s="187" t="s">
-[...9 lines deleted...]
-        <v>850</v>
+      <c r="D201" s="184" t="s">
+        <v>498</v>
+      </c>
+      <c r="E201" s="325" t="s">
+        <v>670</v>
+      </c>
+      <c r="F201" s="325" t="s">
+        <v>671</v>
+      </c>
+      <c r="G201" s="325" t="s">
+        <v>834</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="I201" s="117">
+      <c r="I201" s="114">
         <f>J201+K201</f>
         <v>40.4</v>
       </c>
-      <c r="J201" s="117">
+      <c r="J201" s="114">
         <v>20.2</v>
       </c>
-      <c r="K201" s="117">
+      <c r="K201" s="114">
         <v>20.2</v>
       </c>
-      <c r="L201" s="117">
+      <c r="L201" s="114">
         <v>20.2</v>
       </c>
-      <c r="M201" s="107" t="s">
+      <c r="M201" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="N201" s="65" t="s">
+      <c r="N201" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="O201" s="412" t="s">
-[...12 lines deleted...]
-      <c r="T201" s="134" t="s">
+      <c r="O201" s="404" t="s">
+        <v>960</v>
+      </c>
+      <c r="P201" s="170" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q201" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R201" s="403" t="s">
+        <v>289</v>
+      </c>
+      <c r="S201" s="59"/>
+      <c r="T201" s="131" t="s">
         <v>148</v>
       </c>
-      <c r="U201" s="62"/>
-[...5 lines deleted...]
-      <c r="Y201" s="22"/>
+      <c r="U201" s="59"/>
+      <c r="V201" s="306" t="s">
+        <v>804</v>
+      </c>
+      <c r="W201" s="148"/>
+      <c r="X201" s="148"/>
+      <c r="Y201" s="20"/>
     </row>
     <row r="202" spans="1:25" ht="362.25" customHeight="1">
-      <c r="A202" s="514">
+      <c r="A202" s="528">
         <v>17</v>
       </c>
-      <c r="B202" s="462" t="s">
+      <c r="B202" s="476" t="s">
         <v>104</v>
       </c>
-      <c r="C202" s="464">
+      <c r="C202" s="478">
         <v>44</v>
       </c>
-      <c r="D202" s="469" t="s">
+      <c r="D202" s="483" t="s">
         <v>191</v>
       </c>
-      <c r="E202" s="441" t="s">
-[...2 lines deleted...]
-      <c r="F202" s="424" t="s">
+      <c r="E202" s="459" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F202" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="G202" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H202" s="424" t="s">
+      <c r="G202" s="459" t="s">
+        <v>672</v>
+      </c>
+      <c r="H202" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I202" s="452">
+      <c r="I202" s="466">
         <v>29</v>
       </c>
-      <c r="J202" s="452" t="s">
+      <c r="J202" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="K202" s="452" t="s">
+      <c r="K202" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="L202" s="452">
+      <c r="L202" s="466">
         <v>29</v>
       </c>
-      <c r="M202" s="424" t="s">
+      <c r="M202" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N202" s="424" t="s">
+      <c r="N202" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O202" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S202" s="426">
+      <c r="O202" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P202" s="497" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q202" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R202" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S202" s="444">
         <v>42355</v>
       </c>
-      <c r="T202" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U202" s="426">
+      <c r="T202" s="446" t="s">
+        <v>436</v>
+      </c>
+      <c r="U202" s="444">
         <v>46418</v>
       </c>
-      <c r="V202" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y202" s="430"/>
+      <c r="V202" s="450" t="s">
+        <v>1007</v>
+      </c>
+      <c r="W202" s="148"/>
+      <c r="X202" s="148"/>
+      <c r="Y202" s="448"/>
     </row>
     <row r="203" spans="1:25" ht="360" customHeight="1">
-      <c r="A203" s="474"/>
-[...23 lines deleted...]
-      <c r="Y203" s="431"/>
+      <c r="A203" s="488"/>
+      <c r="B203" s="477"/>
+      <c r="C203" s="479"/>
+      <c r="D203" s="485"/>
+      <c r="E203" s="461"/>
+      <c r="F203" s="443"/>
+      <c r="G203" s="461"/>
+      <c r="H203" s="443"/>
+      <c r="I203" s="486"/>
+      <c r="J203" s="486"/>
+      <c r="K203" s="486"/>
+      <c r="L203" s="486"/>
+      <c r="M203" s="443"/>
+      <c r="N203" s="443"/>
+      <c r="O203" s="461"/>
+      <c r="P203" s="498"/>
+      <c r="Q203" s="443"/>
+      <c r="R203" s="443"/>
+      <c r="S203" s="445"/>
+      <c r="T203" s="447"/>
+      <c r="U203" s="443"/>
+      <c r="V203" s="451"/>
+      <c r="W203" s="147"/>
+      <c r="X203" s="147"/>
+      <c r="Y203" s="449"/>
     </row>
     <row r="204" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A204" s="473">
+      <c r="A204" s="487">
         <v>18</v>
       </c>
-      <c r="B204" s="462" t="s">
+      <c r="B204" s="476" t="s">
         <v>129</v>
       </c>
-      <c r="C204" s="464" t="s">
+      <c r="C204" s="478" t="s">
         <v>15</v>
       </c>
-      <c r="D204" s="469" t="s">
+      <c r="D204" s="483" t="s">
         <v>169</v>
       </c>
-      <c r="E204" s="441" t="s">
-[...2 lines deleted...]
-      <c r="F204" s="441" t="s">
+      <c r="E204" s="459" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F204" s="459" t="s">
         <v>18</v>
       </c>
-      <c r="G204" s="441" t="s">
-[...2 lines deleted...]
-      <c r="H204" s="424" t="s">
+      <c r="G204" s="459" t="s">
+        <v>673</v>
+      </c>
+      <c r="H204" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I204" s="452">
+      <c r="I204" s="466">
         <v>29.2</v>
       </c>
-      <c r="J204" s="452" t="s">
+      <c r="J204" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="K204" s="452" t="s">
+      <c r="K204" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="L204" s="452">
+      <c r="L204" s="466">
         <v>29.2</v>
       </c>
-      <c r="M204" s="424" t="s">
+      <c r="M204" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N204" s="424" t="s">
+      <c r="N204" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O204" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S204" s="426">
+      <c r="O204" s="459" t="s">
+        <v>744</v>
+      </c>
+      <c r="P204" s="497" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q204" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R204" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S204" s="444">
         <v>42355</v>
       </c>
-      <c r="T204" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U204" s="426">
+      <c r="T204" s="446" t="s">
+        <v>436</v>
+      </c>
+      <c r="U204" s="444">
         <v>46418</v>
       </c>
-      <c r="V204" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y204" s="430"/>
+      <c r="V204" s="450" t="s">
+        <v>1009</v>
+      </c>
+      <c r="W204" s="148"/>
+      <c r="X204" s="148"/>
+      <c r="Y204" s="448"/>
     </row>
     <row r="205" spans="1:25" ht="383.25" customHeight="1">
-      <c r="A205" s="474"/>
-[...23 lines deleted...]
-      <c r="Y205" s="431"/>
+      <c r="A205" s="488"/>
+      <c r="B205" s="477"/>
+      <c r="C205" s="479"/>
+      <c r="D205" s="485"/>
+      <c r="E205" s="461"/>
+      <c r="F205" s="461"/>
+      <c r="G205" s="461"/>
+      <c r="H205" s="443"/>
+      <c r="I205" s="486"/>
+      <c r="J205" s="486"/>
+      <c r="K205" s="486"/>
+      <c r="L205" s="486"/>
+      <c r="M205" s="443"/>
+      <c r="N205" s="443"/>
+      <c r="O205" s="461"/>
+      <c r="P205" s="498"/>
+      <c r="Q205" s="443"/>
+      <c r="R205" s="443"/>
+      <c r="S205" s="445"/>
+      <c r="T205" s="447"/>
+      <c r="U205" s="443"/>
+      <c r="V205" s="451"/>
+      <c r="W205" s="147"/>
+      <c r="X205" s="147"/>
+      <c r="Y205" s="449"/>
     </row>
     <row r="206" spans="1:25" ht="407.25" customHeight="1">
-      <c r="A206" s="473">
+      <c r="A206" s="487">
         <v>19</v>
       </c>
-      <c r="B206" s="462" t="s">
+      <c r="B206" s="476" t="s">
         <v>105</v>
       </c>
-      <c r="C206" s="464">
+      <c r="C206" s="478">
         <v>45</v>
       </c>
-      <c r="D206" s="469" t="s">
-[...11 lines deleted...]
-      <c r="H206" s="424" t="s">
+      <c r="D206" s="483" t="s">
+        <v>674</v>
+      </c>
+      <c r="E206" s="459" t="s">
+        <v>862</v>
+      </c>
+      <c r="F206" s="459" t="s">
+        <v>863</v>
+      </c>
+      <c r="G206" s="459" t="s">
+        <v>864</v>
+      </c>
+      <c r="H206" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="I206" s="452">
+      <c r="I206" s="466">
         <f>J206+K206</f>
         <v>54.099999999999994</v>
       </c>
-      <c r="J206" s="452">
+      <c r="J206" s="466">
         <v>27.2</v>
       </c>
-      <c r="K206" s="452">
+      <c r="K206" s="466">
         <v>26.9</v>
       </c>
-      <c r="L206" s="452">
+      <c r="L206" s="466">
         <f>I206/2</f>
         <v>27.049999999999997</v>
       </c>
-      <c r="M206" s="424" t="s">
+      <c r="M206" s="442" t="s">
         <v>3</v>
       </c>
-      <c r="N206" s="424" t="s">
+      <c r="N206" s="442" t="s">
         <v>125</v>
       </c>
-      <c r="O206" s="441" t="s">
-[...11 lines deleted...]
-      <c r="S206" s="426">
+      <c r="O206" s="459" t="s">
+        <v>741</v>
+      </c>
+      <c r="P206" s="497" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q206" s="442" t="s">
+        <v>336</v>
+      </c>
+      <c r="R206" s="442" t="s">
+        <v>289</v>
+      </c>
+      <c r="S206" s="444">
         <v>42355</v>
       </c>
-      <c r="T206" s="428" t="s">
-[...2 lines deleted...]
-      <c r="U206" s="426">
+      <c r="T206" s="446" t="s">
+        <v>436</v>
+      </c>
+      <c r="U206" s="444">
         <v>46418</v>
       </c>
-      <c r="V206" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y206" s="430"/>
+      <c r="V206" s="450" t="s">
+        <v>861</v>
+      </c>
+      <c r="W206" s="148"/>
+      <c r="X206" s="148"/>
+      <c r="Y206" s="448"/>
     </row>
     <row r="207" spans="1:25" ht="228" customHeight="1">
-      <c r="A207" s="474"/>
-[...23 lines deleted...]
-      <c r="Y207" s="431"/>
+      <c r="A207" s="488"/>
+      <c r="B207" s="477"/>
+      <c r="C207" s="479"/>
+      <c r="D207" s="485"/>
+      <c r="E207" s="461"/>
+      <c r="F207" s="461"/>
+      <c r="G207" s="461"/>
+      <c r="H207" s="443"/>
+      <c r="I207" s="486"/>
+      <c r="J207" s="486"/>
+      <c r="K207" s="486"/>
+      <c r="L207" s="486"/>
+      <c r="M207" s="443"/>
+      <c r="N207" s="443"/>
+      <c r="O207" s="461"/>
+      <c r="P207" s="498"/>
+      <c r="Q207" s="443"/>
+      <c r="R207" s="443"/>
+      <c r="S207" s="445"/>
+      <c r="T207" s="447"/>
+      <c r="U207" s="443"/>
+      <c r="V207" s="451"/>
+      <c r="W207" s="147"/>
+      <c r="X207" s="147"/>
+      <c r="Y207" s="449"/>
     </row>
-    <row r="208" spans="1:25" ht="387" customHeight="1">
-      <c r="A208" s="71">
+    <row r="208" spans="1:25" ht="408.75" customHeight="1">
+      <c r="A208" s="68">
         <v>20</v>
       </c>
-      <c r="B208" s="67" t="s">
+      <c r="B208" s="64" t="s">
         <v>106</v>
       </c>
-      <c r="C208" s="68">
+      <c r="C208" s="65">
         <v>48</v>
       </c>
-      <c r="D208" s="203" t="s">
-[...14 lines deleted...]
-      <c r="I208" s="117">
+      <c r="D208" s="200" t="s">
+        <v>675</v>
+      </c>
+      <c r="E208" s="417" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F208" s="417" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G208" s="199" t="s">
+        <v>676</v>
+      </c>
+      <c r="H208" s="199" t="s">
+        <v>677</v>
+      </c>
+      <c r="I208" s="114">
         <f>J208+K208</f>
         <v>31.6</v>
       </c>
-      <c r="J208" s="117">
+      <c r="J208" s="114">
         <v>15</v>
       </c>
-      <c r="K208" s="117">
+      <c r="K208" s="114">
         <v>16.600000000000001</v>
       </c>
-      <c r="L208" s="117">
+      <c r="L208" s="114">
         <v>15.8</v>
       </c>
-      <c r="M208" s="65" t="s">
+      <c r="M208" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N208" s="65" t="s">
+      <c r="N208" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="O208" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S208" s="62">
+      <c r="O208" s="203" t="s">
+        <v>744</v>
+      </c>
+      <c r="P208" s="170" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q208" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R208" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S208" s="59">
         <v>40682</v>
       </c>
-      <c r="T208" s="61" t="s">
-[...2 lines deleted...]
-      <c r="U208" s="62">
+      <c r="T208" s="58" t="s">
+        <v>272</v>
+      </c>
+      <c r="U208" s="59">
         <v>47052</v>
       </c>
-      <c r="V208" s="312" t="s">
-[...4 lines deleted...]
-      <c r="Y208" s="57"/>
+      <c r="V208" s="416" t="s">
+        <v>1012</v>
+      </c>
+      <c r="W208" s="148"/>
+      <c r="X208" s="148"/>
+      <c r="Y208" s="54"/>
     </row>
     <row r="209" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A209" s="547" t="s">
-[...2 lines deleted...]
-      <c r="B209" s="549" t="s">
+      <c r="A209" s="561" t="s">
+        <v>335</v>
+      </c>
+      <c r="B209" s="563" t="s">
         <v>107</v>
       </c>
-      <c r="C209" s="530">
+      <c r="C209" s="544">
         <v>51</v>
       </c>
-      <c r="D209" s="532" t="s">
-[...14 lines deleted...]
-      <c r="I209" s="508">
+      <c r="D209" s="546" t="s">
+        <v>678</v>
+      </c>
+      <c r="E209" s="520" t="s">
+        <v>679</v>
+      </c>
+      <c r="F209" s="520" t="s">
+        <v>680</v>
+      </c>
+      <c r="G209" s="520" t="s">
+        <v>681</v>
+      </c>
+      <c r="H209" s="520" t="s">
+        <v>682</v>
+      </c>
+      <c r="I209" s="522">
         <f>J209+K209</f>
         <v>59.1</v>
       </c>
-      <c r="J209" s="508">
+      <c r="J209" s="522">
         <v>29.6</v>
       </c>
-      <c r="K209" s="508">
+      <c r="K209" s="522">
         <v>29.5</v>
       </c>
-      <c r="L209" s="508">
+      <c r="L209" s="522">
         <v>29.55</v>
       </c>
-      <c r="M209" s="434" t="s">
+      <c r="M209" s="452" t="s">
         <v>3</v>
       </c>
-      <c r="N209" s="434" t="s">
+      <c r="N209" s="452" t="s">
         <v>125</v>
       </c>
-      <c r="O209" s="506" t="s">
-[...8 lines deleted...]
-      <c r="T209" s="536" t="s">
+      <c r="O209" s="520" t="s">
+        <v>742</v>
+      </c>
+      <c r="P209" s="520" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q209" s="452"/>
+      <c r="R209" s="452"/>
+      <c r="S209" s="548"/>
+      <c r="T209" s="550" t="s">
         <v>148</v>
       </c>
-      <c r="U209" s="434"/>
-[...5 lines deleted...]
-      <c r="Y209" s="551"/>
+      <c r="U209" s="452"/>
+      <c r="V209" s="642" t="s">
+        <v>779</v>
+      </c>
+      <c r="W209" s="220"/>
+      <c r="X209" s="220"/>
+      <c r="Y209" s="565"/>
     </row>
     <row r="210" spans="1:25" ht="339" customHeight="1">
-      <c r="A210" s="548"/>
-[...23 lines deleted...]
-      <c r="Y210" s="552"/>
+      <c r="A210" s="562"/>
+      <c r="B210" s="564"/>
+      <c r="C210" s="545"/>
+      <c r="D210" s="547"/>
+      <c r="E210" s="521"/>
+      <c r="F210" s="521"/>
+      <c r="G210" s="521"/>
+      <c r="H210" s="521"/>
+      <c r="I210" s="523"/>
+      <c r="J210" s="523"/>
+      <c r="K210" s="523"/>
+      <c r="L210" s="523"/>
+      <c r="M210" s="453"/>
+      <c r="N210" s="453"/>
+      <c r="O210" s="521"/>
+      <c r="P210" s="521"/>
+      <c r="Q210" s="453"/>
+      <c r="R210" s="453"/>
+      <c r="S210" s="549"/>
+      <c r="T210" s="551"/>
+      <c r="U210" s="453"/>
+      <c r="V210" s="643"/>
+      <c r="W210" s="225"/>
+      <c r="X210" s="225"/>
+      <c r="Y210" s="566"/>
     </row>
     <row r="211" spans="1:25" ht="309" customHeight="1">
-      <c r="A211" s="547" t="s">
-[...2 lines deleted...]
-      <c r="B211" s="549" t="s">
+      <c r="A211" s="561" t="s">
+        <v>335</v>
+      </c>
+      <c r="B211" s="563" t="s">
         <v>132</v>
       </c>
-      <c r="C211" s="530" t="s">
+      <c r="C211" s="544" t="s">
         <v>133</v>
       </c>
-      <c r="D211" s="532" t="s">
-[...14 lines deleted...]
-      <c r="I211" s="508">
+      <c r="D211" s="546" t="s">
+        <v>678</v>
+      </c>
+      <c r="E211" s="520" t="s">
+        <v>679</v>
+      </c>
+      <c r="F211" s="520" t="s">
+        <v>680</v>
+      </c>
+      <c r="G211" s="520" t="s">
+        <v>681</v>
+      </c>
+      <c r="H211" s="520" t="s">
+        <v>682</v>
+      </c>
+      <c r="I211" s="522">
         <f>J211+K211</f>
         <v>59.1</v>
       </c>
-      <c r="J211" s="508">
+      <c r="J211" s="522">
         <v>29.6</v>
       </c>
-      <c r="K211" s="508">
+      <c r="K211" s="522">
         <v>29.5</v>
       </c>
-      <c r="L211" s="508">
+      <c r="L211" s="522">
         <v>29.55</v>
       </c>
-      <c r="M211" s="434" t="s">
+      <c r="M211" s="452" t="s">
         <v>3</v>
       </c>
-      <c r="N211" s="434" t="s">
+      <c r="N211" s="452" t="s">
         <v>125</v>
       </c>
-      <c r="O211" s="506" t="s">
-[...8 lines deleted...]
-      <c r="T211" s="536" t="s">
+      <c r="O211" s="520" t="s">
+        <v>742</v>
+      </c>
+      <c r="P211" s="520" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q211" s="452"/>
+      <c r="R211" s="452"/>
+      <c r="S211" s="548"/>
+      <c r="T211" s="550" t="s">
         <v>148</v>
       </c>
-      <c r="U211" s="538"/>
-[...5 lines deleted...]
-      <c r="Y211" s="551"/>
+      <c r="U211" s="552"/>
+      <c r="V211" s="644" t="s">
+        <v>779</v>
+      </c>
+      <c r="W211" s="221"/>
+      <c r="X211" s="221"/>
+      <c r="Y211" s="565"/>
     </row>
     <row r="212" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A212" s="548"/>
-[...23 lines deleted...]
-      <c r="Y212" s="552"/>
+      <c r="A212" s="562"/>
+      <c r="B212" s="564"/>
+      <c r="C212" s="545"/>
+      <c r="D212" s="547"/>
+      <c r="E212" s="521"/>
+      <c r="F212" s="521"/>
+      <c r="G212" s="521"/>
+      <c r="H212" s="521"/>
+      <c r="I212" s="523"/>
+      <c r="J212" s="523"/>
+      <c r="K212" s="523"/>
+      <c r="L212" s="523"/>
+      <c r="M212" s="453"/>
+      <c r="N212" s="453"/>
+      <c r="O212" s="521"/>
+      <c r="P212" s="521"/>
+      <c r="Q212" s="453"/>
+      <c r="R212" s="453"/>
+      <c r="S212" s="549"/>
+      <c r="T212" s="551"/>
+      <c r="U212" s="453"/>
+      <c r="V212" s="645"/>
+      <c r="W212" s="225"/>
+      <c r="X212" s="225"/>
+      <c r="Y212" s="566"/>
     </row>
     <row r="213" spans="1:25" ht="341.25" customHeight="1">
-      <c r="A213" s="66">
+      <c r="A213" s="63">
         <v>21</v>
       </c>
-      <c r="B213" s="67" t="s">
+      <c r="B213" s="64" t="s">
         <v>108</v>
       </c>
-      <c r="C213" s="68">
+      <c r="C213" s="65">
         <v>52</v>
       </c>
-      <c r="D213" s="200" t="s">
-[...11 lines deleted...]
-      <c r="H213" s="107" t="s">
+      <c r="D213" s="197" t="s">
+        <v>652</v>
+      </c>
+      <c r="E213" s="369" t="s">
+        <v>914</v>
+      </c>
+      <c r="F213" s="369" t="s">
+        <v>915</v>
+      </c>
+      <c r="G213" s="203" t="s">
+        <v>683</v>
+      </c>
+      <c r="H213" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="I213" s="117">
+      <c r="I213" s="114">
         <f>J213+K213</f>
         <v>36.200000000000003</v>
       </c>
-      <c r="J213" s="117">
+      <c r="J213" s="114">
         <v>18.100000000000001</v>
       </c>
-      <c r="K213" s="117">
+      <c r="K213" s="114">
         <v>18.100000000000001</v>
       </c>
-      <c r="L213" s="117">
+      <c r="L213" s="114">
         <v>18.100000000000001</v>
       </c>
-      <c r="M213" s="65" t="s">
+      <c r="M213" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N213" s="65" t="s">
+      <c r="N213" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="O213" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S213" s="62">
+      <c r="O213" s="203" t="s">
+        <v>741</v>
+      </c>
+      <c r="P213" s="170" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q213" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R213" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S213" s="59">
         <v>41750</v>
       </c>
-      <c r="T213" s="61" t="s">
-[...2 lines deleted...]
-      <c r="U213" s="56">
+      <c r="T213" s="58" t="s">
+        <v>268</v>
+      </c>
+      <c r="U213" s="53">
         <v>46893</v>
       </c>
-      <c r="V213" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y213" s="22"/>
+      <c r="V213" s="305" t="s">
+        <v>916</v>
+      </c>
+      <c r="W213" s="160"/>
+      <c r="X213" s="160"/>
+      <c r="Y213" s="20"/>
     </row>
     <row r="214" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A214" s="357" t="s">
-[...2 lines deleted...]
-      <c r="B214" s="249" t="s">
+      <c r="A214" s="351" t="s">
+        <v>335</v>
+      </c>
+      <c r="B214" s="246" t="s">
         <v>109</v>
       </c>
-      <c r="C214" s="250">
+      <c r="C214" s="247">
         <v>53</v>
       </c>
-      <c r="D214" s="349" t="s">
-[...14 lines deleted...]
-      <c r="I214" s="356">
+      <c r="D214" s="343" t="s">
+        <v>684</v>
+      </c>
+      <c r="E214" s="249" t="s">
+        <v>687</v>
+      </c>
+      <c r="F214" s="249" t="s">
+        <v>688</v>
+      </c>
+      <c r="G214" s="249" t="s">
+        <v>689</v>
+      </c>
+      <c r="H214" s="249" t="s">
+        <v>690</v>
+      </c>
+      <c r="I214" s="350">
         <f>J214+K214</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J214" s="254">
+      <c r="J214" s="251">
         <v>22.9</v>
       </c>
-      <c r="K214" s="254">
+      <c r="K214" s="251">
         <v>23.7</v>
       </c>
-      <c r="L214" s="254">
+      <c r="L214" s="251">
         <v>23.3</v>
       </c>
-      <c r="M214" s="253" t="s">
+      <c r="M214" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="N214" s="253" t="s">
+      <c r="N214" s="250" t="s">
         <v>125</v>
       </c>
-      <c r="O214" s="252" t="s">
-[...8 lines deleted...]
-      <c r="T214" s="256" t="s">
+      <c r="O214" s="249" t="s">
+        <v>745</v>
+      </c>
+      <c r="P214" s="249" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q214" s="250"/>
+      <c r="R214" s="250"/>
+      <c r="S214" s="252"/>
+      <c r="T214" s="253" t="s">
         <v>148</v>
       </c>
-      <c r="U214" s="255"/>
-[...5 lines deleted...]
-      <c r="Y214" s="258"/>
+      <c r="U214" s="252"/>
+      <c r="V214" s="307" t="s">
+        <v>889</v>
+      </c>
+      <c r="W214" s="252"/>
+      <c r="X214" s="252"/>
+      <c r="Y214" s="255"/>
     </row>
     <row r="215" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A215" s="348" t="s">
-[...2 lines deleted...]
-      <c r="B215" s="249" t="s">
+      <c r="A215" s="342" t="s">
+        <v>335</v>
+      </c>
+      <c r="B215" s="246" t="s">
         <v>135</v>
       </c>
-      <c r="C215" s="250" t="s">
+      <c r="C215" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="D215" s="349" t="s">
-[...14 lines deleted...]
-      <c r="I215" s="346">
+      <c r="D215" s="343" t="s">
+        <v>684</v>
+      </c>
+      <c r="E215" s="249" t="s">
+        <v>687</v>
+      </c>
+      <c r="F215" s="249" t="s">
+        <v>688</v>
+      </c>
+      <c r="G215" s="249" t="s">
+        <v>689</v>
+      </c>
+      <c r="H215" s="249" t="s">
+        <v>690</v>
+      </c>
+      <c r="I215" s="340">
         <f>J215+K215</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J215" s="254">
+      <c r="J215" s="251">
         <v>22.9</v>
       </c>
-      <c r="K215" s="254">
+      <c r="K215" s="251">
         <v>23.7</v>
       </c>
-      <c r="L215" s="254">
+      <c r="L215" s="251">
         <v>23.3</v>
       </c>
-      <c r="M215" s="253" t="s">
+      <c r="M215" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="N215" s="253" t="s">
+      <c r="N215" s="250" t="s">
         <v>125</v>
       </c>
-      <c r="O215" s="252" t="s">
-[...15 lines deleted...]
-      <c r="Y215" s="22"/>
+      <c r="O215" s="249" t="s">
+        <v>745</v>
+      </c>
+      <c r="P215" s="249" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q215" s="133"/>
+      <c r="R215" s="133"/>
+      <c r="S215" s="53"/>
+      <c r="T215" s="131"/>
+      <c r="U215" s="53"/>
+      <c r="V215" s="307" t="s">
+        <v>890</v>
+      </c>
+      <c r="W215" s="160"/>
+      <c r="X215" s="160"/>
+      <c r="Y215" s="20"/>
     </row>
-    <row r="216" spans="1:25" s="185" customFormat="1" ht="273" customHeight="1">
-[...3 lines deleted...]
-      <c r="B216" s="549" t="s">
+    <row r="216" spans="1:25" s="182" customFormat="1" ht="273" customHeight="1">
+      <c r="A216" s="561" t="s">
+        <v>335</v>
+      </c>
+      <c r="B216" s="563" t="s">
         <v>110</v>
       </c>
-      <c r="C216" s="530">
+      <c r="C216" s="544">
         <v>63</v>
       </c>
-      <c r="D216" s="532" t="s">
-[...11 lines deleted...]
-      <c r="H216" s="434" t="s">
+      <c r="D216" s="546" t="s">
+        <v>357</v>
+      </c>
+      <c r="E216" s="520" t="s">
+        <v>473</v>
+      </c>
+      <c r="F216" s="520" t="s">
+        <v>474</v>
+      </c>
+      <c r="G216" s="520" t="s">
+        <v>358</v>
+      </c>
+      <c r="H216" s="452" t="s">
         <v>18</v>
       </c>
-      <c r="I216" s="508">
+      <c r="I216" s="522">
         <f>J216+K216</f>
         <v>42.599999999999994</v>
       </c>
-      <c r="J216" s="508">
+      <c r="J216" s="522">
         <v>21.2</v>
       </c>
-      <c r="K216" s="508">
+      <c r="K216" s="522">
         <v>21.4</v>
       </c>
-      <c r="L216" s="508">
+      <c r="L216" s="522">
         <v>21.3</v>
       </c>
-      <c r="M216" s="434" t="s">
+      <c r="M216" s="452" t="s">
         <v>3</v>
       </c>
-      <c r="N216" s="434" t="s">
+      <c r="N216" s="452" t="s">
         <v>125</v>
       </c>
-      <c r="O216" s="506" t="s">
-[...15 lines deleted...]
-      <c r="Y216" s="551"/>
+      <c r="O216" s="520" t="s">
+        <v>742</v>
+      </c>
+      <c r="P216" s="520" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q216" s="452"/>
+      <c r="R216" s="452"/>
+      <c r="S216" s="552"/>
+      <c r="T216" s="550"/>
+      <c r="U216" s="552"/>
+      <c r="V216" s="644" t="s">
+        <v>443</v>
+      </c>
+      <c r="W216" s="221"/>
+      <c r="X216" s="221"/>
+      <c r="Y216" s="565"/>
     </row>
-    <row r="217" spans="1:25" s="185" customFormat="1" ht="194.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y217" s="552"/>
+    <row r="217" spans="1:25" s="182" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A217" s="562"/>
+      <c r="B217" s="564"/>
+      <c r="C217" s="545"/>
+      <c r="D217" s="547"/>
+      <c r="E217" s="521"/>
+      <c r="F217" s="521"/>
+      <c r="G217" s="521"/>
+      <c r="H217" s="453"/>
+      <c r="I217" s="523"/>
+      <c r="J217" s="523"/>
+      <c r="K217" s="523"/>
+      <c r="L217" s="523"/>
+      <c r="M217" s="453"/>
+      <c r="N217" s="453"/>
+      <c r="O217" s="521"/>
+      <c r="P217" s="521"/>
+      <c r="Q217" s="453"/>
+      <c r="R217" s="453"/>
+      <c r="S217" s="554"/>
+      <c r="T217" s="551"/>
+      <c r="U217" s="453"/>
+      <c r="V217" s="645"/>
+      <c r="W217" s="225"/>
+      <c r="X217" s="225"/>
+      <c r="Y217" s="566"/>
     </row>
     <row r="218" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A218" s="66">
+      <c r="A218" s="63">
         <v>22</v>
       </c>
-      <c r="B218" s="42" t="s">
+      <c r="B218" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="C218" s="59">
+      <c r="C218" s="56">
         <v>65</v>
       </c>
-      <c r="D218" s="165" t="s">
-[...14 lines deleted...]
-      <c r="I218" s="117">
+      <c r="D218" s="162" t="s">
+        <v>354</v>
+      </c>
+      <c r="E218" s="205" t="s">
+        <v>691</v>
+      </c>
+      <c r="F218" s="205" t="s">
+        <v>692</v>
+      </c>
+      <c r="G218" s="205" t="s">
+        <v>693</v>
+      </c>
+      <c r="H218" s="205" t="s">
+        <v>694</v>
+      </c>
+      <c r="I218" s="114">
         <f>J218+K218</f>
         <v>22.4</v>
       </c>
-      <c r="J218" s="120">
+      <c r="J218" s="117">
         <v>11.1</v>
       </c>
-      <c r="K218" s="120">
+      <c r="K218" s="117">
         <v>11.3</v>
       </c>
-      <c r="L218" s="120">
+      <c r="L218" s="117">
         <v>11.2</v>
       </c>
-      <c r="M218" s="55" t="s">
+      <c r="M218" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N218" s="55" t="s">
+      <c r="N218" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O218" s="208" t="s">
-[...5 lines deleted...]
-      <c r="Q218" s="145" t="s">
+      <c r="O218" s="205" t="s">
+        <v>744</v>
+      </c>
+      <c r="P218" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q218" s="142" t="s">
         <v>163</v>
       </c>
-      <c r="R218" s="128" t="s">
-[...2 lines deleted...]
-      <c r="S218" s="56">
+      <c r="R218" s="125" t="s">
+        <v>332</v>
+      </c>
+      <c r="S218" s="53">
         <v>43276</v>
       </c>
-      <c r="T218" s="85" t="s">
-[...2 lines deleted...]
-      <c r="U218" s="56">
+      <c r="T218" s="82" t="s">
+        <v>253</v>
+      </c>
+      <c r="U218" s="53">
         <v>46922</v>
       </c>
-      <c r="V218" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y218" s="22"/>
+      <c r="V218" s="305" t="s">
+        <v>952</v>
+      </c>
+      <c r="W218" s="160"/>
+      <c r="X218" s="160"/>
+      <c r="Y218" s="20"/>
     </row>
     <row r="219" spans="1:25" ht="257.25" customHeight="1">
-      <c r="A219" s="72">
+      <c r="A219" s="69">
         <v>23</v>
       </c>
-      <c r="B219" s="42" t="s">
+      <c r="B219" s="40" t="s">
         <v>152</v>
       </c>
-      <c r="C219" s="59" t="s">
+      <c r="C219" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="D219" s="209" t="s">
-[...14 lines deleted...]
-      <c r="I219" s="117">
+      <c r="D219" s="206" t="s">
+        <v>354</v>
+      </c>
+      <c r="E219" s="205" t="s">
+        <v>691</v>
+      </c>
+      <c r="F219" s="205" t="s">
+        <v>692</v>
+      </c>
+      <c r="G219" s="205" t="s">
+        <v>693</v>
+      </c>
+      <c r="H219" s="205" t="s">
+        <v>694</v>
+      </c>
+      <c r="I219" s="114">
         <f>J219+K219</f>
         <v>22.4</v>
       </c>
-      <c r="J219" s="120">
+      <c r="J219" s="117">
         <v>11.1</v>
       </c>
-      <c r="K219" s="120">
+      <c r="K219" s="117">
         <v>11.3</v>
       </c>
-      <c r="L219" s="120">
+      <c r="L219" s="117">
         <v>11.2</v>
       </c>
-      <c r="M219" s="55" t="s">
+      <c r="M219" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N219" s="55" t="s">
+      <c r="N219" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O219" s="208" t="s">
-[...5 lines deleted...]
-      <c r="Q219" s="55" t="s">
+      <c r="O219" s="205" t="s">
+        <v>744</v>
+      </c>
+      <c r="P219" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q219" s="52" t="s">
         <v>162</v>
       </c>
-      <c r="R219" s="141" t="s">
-[...2 lines deleted...]
-      <c r="S219" s="56">
+      <c r="R219" s="138" t="s">
+        <v>337</v>
+      </c>
+      <c r="S219" s="53">
         <v>42954</v>
       </c>
-      <c r="T219" s="85" t="s">
-[...2 lines deleted...]
-      <c r="U219" s="56">
+      <c r="T219" s="82" t="s">
+        <v>253</v>
+      </c>
+      <c r="U219" s="53">
         <v>46922</v>
       </c>
-      <c r="V219" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y219" s="22"/>
+      <c r="V219" s="305" t="s">
+        <v>953</v>
+      </c>
+      <c r="W219" s="160"/>
+      <c r="X219" s="160"/>
+      <c r="Y219" s="20"/>
     </row>
     <row r="220" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A220" s="529">
+      <c r="A220" s="543">
         <v>24</v>
       </c>
-      <c r="B220" s="553" t="s">
+      <c r="B220" s="567" t="s">
         <v>144</v>
       </c>
-      <c r="C220" s="554">
+      <c r="C220" s="568">
         <v>72</v>
       </c>
-      <c r="D220" s="539" t="s">
-[...5 lines deleted...]
-      <c r="F220" s="457" t="s">
+      <c r="D220" s="553" t="s">
+        <v>695</v>
+      </c>
+      <c r="E220" s="567" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F220" s="471" t="s">
         <v>18</v>
       </c>
-      <c r="G220" s="515" t="s">
-[...2 lines deleted...]
-      <c r="H220" s="457" t="s">
+      <c r="G220" s="529" t="s">
+        <v>696</v>
+      </c>
+      <c r="H220" s="471" t="s">
         <v>18</v>
       </c>
-      <c r="I220" s="452">
+      <c r="I220" s="466">
         <v>56.2</v>
       </c>
-      <c r="J220" s="452" t="s">
+      <c r="J220" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="K220" s="452" t="s">
+      <c r="K220" s="466" t="s">
         <v>18</v>
       </c>
-      <c r="L220" s="546">
+      <c r="L220" s="560">
         <v>56.2</v>
       </c>
-      <c r="M220" s="457" t="s">
+      <c r="M220" s="471" t="s">
         <v>161</v>
       </c>
-      <c r="N220" s="457" t="s">
+      <c r="N220" s="471" t="s">
         <v>125</v>
       </c>
-      <c r="O220" s="515" t="s">
-[...11 lines deleted...]
-      <c r="S220" s="544">
+      <c r="O220" s="529" t="s">
+        <v>744</v>
+      </c>
+      <c r="P220" s="559" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q220" s="471" t="s">
+        <v>336</v>
+      </c>
+      <c r="R220" s="471" t="s">
+        <v>289</v>
+      </c>
+      <c r="S220" s="558">
         <v>40022</v>
       </c>
-      <c r="T220" s="515" t="s">
-[...2 lines deleted...]
-      <c r="U220" s="544">
+      <c r="T220" s="529" t="s">
+        <v>274</v>
+      </c>
+      <c r="U220" s="558">
         <v>47026</v>
       </c>
-      <c r="V220" s="432" t="s">
-[...4 lines deleted...]
-      <c r="Y220" s="430"/>
+      <c r="V220" s="450" t="s">
+        <v>1014</v>
+      </c>
+      <c r="W220" s="148"/>
+      <c r="X220" s="148"/>
+      <c r="Y220" s="448"/>
     </row>
     <row r="221" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A221" s="529"/>
-[...23 lines deleted...]
-      <c r="Y221" s="444"/>
+      <c r="A221" s="543"/>
+      <c r="B221" s="567"/>
+      <c r="C221" s="568"/>
+      <c r="D221" s="553"/>
+      <c r="E221" s="567"/>
+      <c r="F221" s="471"/>
+      <c r="G221" s="529"/>
+      <c r="H221" s="471"/>
+      <c r="I221" s="467"/>
+      <c r="J221" s="467"/>
+      <c r="K221" s="467"/>
+      <c r="L221" s="560"/>
+      <c r="M221" s="471"/>
+      <c r="N221" s="471"/>
+      <c r="O221" s="529"/>
+      <c r="P221" s="559"/>
+      <c r="Q221" s="471"/>
+      <c r="R221" s="471"/>
+      <c r="S221" s="558"/>
+      <c r="T221" s="529"/>
+      <c r="U221" s="558"/>
+      <c r="V221" s="646"/>
+      <c r="W221" s="159"/>
+      <c r="X221" s="159"/>
+      <c r="Y221" s="462"/>
     </row>
-    <row r="222" spans="1:25" ht="88.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y222" s="431"/>
+    <row r="222" spans="1:25" ht="133.5" customHeight="1">
+      <c r="A222" s="543"/>
+      <c r="B222" s="567"/>
+      <c r="C222" s="568"/>
+      <c r="D222" s="553"/>
+      <c r="E222" s="569"/>
+      <c r="F222" s="471"/>
+      <c r="G222" s="529"/>
+      <c r="H222" s="471"/>
+      <c r="I222" s="486"/>
+      <c r="J222" s="486"/>
+      <c r="K222" s="486"/>
+      <c r="L222" s="560"/>
+      <c r="M222" s="471"/>
+      <c r="N222" s="471"/>
+      <c r="O222" s="529"/>
+      <c r="P222" s="559"/>
+      <c r="Q222" s="471"/>
+      <c r="R222" s="471"/>
+      <c r="S222" s="558"/>
+      <c r="T222" s="529"/>
+      <c r="U222" s="471"/>
+      <c r="V222" s="451"/>
+      <c r="W222" s="147"/>
+      <c r="X222" s="147"/>
+      <c r="Y222" s="449"/>
     </row>
     <row r="223" spans="1:25" ht="409.5">
-      <c r="A223" s="99">
+      <c r="A223" s="96">
         <v>25</v>
       </c>
-      <c r="B223" s="42" t="s">
+      <c r="B223" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="C223" s="59">
+      <c r="C223" s="56">
         <v>73</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="E223" s="208" t="s">
-[...11 lines deleted...]
-      <c r="I223" s="117">
+      <c r="E223" s="205" t="s">
+        <v>697</v>
+      </c>
+      <c r="F223" s="205" t="s">
+        <v>698</v>
+      </c>
+      <c r="G223" s="205" t="s">
+        <v>699</v>
+      </c>
+      <c r="H223" s="205" t="s">
+        <v>700</v>
+      </c>
+      <c r="I223" s="114">
         <f t="shared" ref="I223:I232" si="3">J223+K223</f>
         <v>45.1</v>
       </c>
-      <c r="J223" s="120">
+      <c r="J223" s="117">
         <v>22.6</v>
       </c>
-      <c r="K223" s="120">
+      <c r="K223" s="117">
         <v>22.5</v>
       </c>
-      <c r="L223" s="120">
+      <c r="L223" s="117">
         <v>22.55</v>
       </c>
-      <c r="M223" s="55" t="s">
+      <c r="M223" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N223" s="55" t="s">
+      <c r="N223" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O223" s="208" t="s">
-[...11 lines deleted...]
-      <c r="S223" s="56">
+      <c r="O223" s="205" t="s">
+        <v>744</v>
+      </c>
+      <c r="P223" s="39" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q223" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R223" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S223" s="53">
         <v>40576</v>
       </c>
-      <c r="T223" s="80" t="s">
-[...2 lines deleted...]
-      <c r="U223" s="56">
+      <c r="T223" s="77" t="s">
+        <v>263</v>
+      </c>
+      <c r="U223" s="53">
         <v>47008</v>
       </c>
-      <c r="V223" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y223" s="22"/>
+      <c r="V223" s="305" t="s">
+        <v>804</v>
+      </c>
+      <c r="W223" s="160"/>
+      <c r="X223" s="160"/>
+      <c r="Y223" s="20"/>
     </row>
     <row r="224" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A224" s="72">
+      <c r="A224" s="69">
         <v>26</v>
       </c>
-      <c r="B224" s="42" t="s">
+      <c r="B224" s="40" t="s">
         <v>136</v>
       </c>
-      <c r="C224" s="59" t="s">
+      <c r="C224" s="56" t="s">
         <v>138</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="E224" s="208" t="s">
-[...11 lines deleted...]
-      <c r="I224" s="117">
+      <c r="E224" s="205" t="s">
+        <v>697</v>
+      </c>
+      <c r="F224" s="205" t="s">
+        <v>698</v>
+      </c>
+      <c r="G224" s="205" t="s">
+        <v>699</v>
+      </c>
+      <c r="H224" s="205" t="s">
+        <v>700</v>
+      </c>
+      <c r="I224" s="114">
         <f t="shared" si="3"/>
         <v>45.1</v>
       </c>
-      <c r="J224" s="120">
+      <c r="J224" s="117">
         <v>22.6</v>
       </c>
-      <c r="K224" s="120">
+      <c r="K224" s="117">
         <v>22.5</v>
       </c>
-      <c r="L224" s="120">
+      <c r="L224" s="117">
         <v>22.55</v>
       </c>
-      <c r="M224" s="55" t="s">
+      <c r="M224" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N224" s="55" t="s">
+      <c r="N224" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O224" s="208" t="s">
-[...11 lines deleted...]
-      <c r="S224" s="56">
+      <c r="O224" s="205" t="s">
+        <v>744</v>
+      </c>
+      <c r="P224" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q224" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R224" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="S224" s="53">
         <v>40618</v>
       </c>
-      <c r="T224" s="102" t="s">
-[...2 lines deleted...]
-      <c r="U224" s="56">
+      <c r="T224" s="99" t="s">
+        <v>300</v>
+      </c>
+      <c r="U224" s="53">
         <v>47008</v>
       </c>
-      <c r="V224" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y224" s="22"/>
+      <c r="V224" s="305" t="s">
+        <v>804</v>
+      </c>
+      <c r="W224" s="160"/>
+      <c r="X224" s="160"/>
+      <c r="Y224" s="20"/>
     </row>
     <row r="225" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A225" s="66">
+      <c r="A225" s="63">
         <v>27</v>
       </c>
-      <c r="B225" s="42" t="s">
+      <c r="B225" s="40" t="s">
         <v>137</v>
       </c>
-      <c r="C225" s="59" t="s">
+      <c r="C225" s="56" t="s">
         <v>139</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="E225" s="208" t="s">
-[...11 lines deleted...]
-      <c r="I225" s="117">
+      <c r="E225" s="205" t="s">
+        <v>697</v>
+      </c>
+      <c r="F225" s="205" t="s">
+        <v>698</v>
+      </c>
+      <c r="G225" s="205" t="s">
+        <v>699</v>
+      </c>
+      <c r="H225" s="205" t="s">
+        <v>700</v>
+      </c>
+      <c r="I225" s="114">
         <f t="shared" si="3"/>
         <v>45.1</v>
       </c>
-      <c r="J225" s="120">
+      <c r="J225" s="117">
         <v>22.6</v>
       </c>
-      <c r="K225" s="120">
+      <c r="K225" s="117">
         <v>22.5</v>
       </c>
-      <c r="L225" s="120">
+      <c r="L225" s="117">
         <v>22.55</v>
       </c>
-      <c r="M225" s="55" t="s">
+      <c r="M225" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N225" s="55" t="s">
+      <c r="N225" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O225" s="208" t="s">
-[...11 lines deleted...]
-      <c r="S225" s="56">
+      <c r="O225" s="205" t="s">
+        <v>745</v>
+      </c>
+      <c r="P225" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q225" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R225" s="119" t="s">
+        <v>331</v>
+      </c>
+      <c r="S225" s="53">
         <v>45133</v>
       </c>
-      <c r="T225" s="80" t="s">
-[...2 lines deleted...]
-      <c r="U225" s="62">
+      <c r="T225" s="77" t="s">
+        <v>263</v>
+      </c>
+      <c r="U225" s="59">
         <v>47008</v>
       </c>
-      <c r="V225" s="312" t="s">
-[...4 lines deleted...]
-      <c r="Y225" s="22"/>
+      <c r="V225" s="306" t="s">
+        <v>804</v>
+      </c>
+      <c r="W225" s="148"/>
+      <c r="X225" s="148"/>
+      <c r="Y225" s="20"/>
     </row>
     <row r="226" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A226" s="66">
+      <c r="A226" s="63">
         <v>28</v>
       </c>
-      <c r="B226" s="67" t="s">
+      <c r="B226" s="64" t="s">
         <v>140</v>
       </c>
-      <c r="C226" s="68">
+      <c r="C226" s="65">
         <v>74</v>
       </c>
       <c r="D226" s="15" t="s">
-        <v>366</v>
-[...10 lines deleted...]
-      <c r="H226" s="107" t="s">
+        <v>362</v>
+      </c>
+      <c r="E226" s="348" t="s">
+        <v>883</v>
+      </c>
+      <c r="F226" s="348" t="s">
+        <v>884</v>
+      </c>
+      <c r="G226" s="203" t="s">
+        <v>701</v>
+      </c>
+      <c r="H226" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="I226" s="117">
+      <c r="I226" s="114">
         <f t="shared" si="3"/>
         <v>38</v>
       </c>
-      <c r="J226" s="117">
+      <c r="J226" s="114">
         <v>19</v>
       </c>
-      <c r="K226" s="117">
+      <c r="K226" s="114">
         <v>19</v>
       </c>
-      <c r="L226" s="117">
+      <c r="L226" s="114">
         <v>19</v>
       </c>
-      <c r="M226" s="65" t="s">
+      <c r="M226" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="N226" s="65" t="s">
+      <c r="N226" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="O226" s="206" t="s">
-[...11 lines deleted...]
-      <c r="S226" s="56">
+      <c r="O226" s="203" t="s">
+        <v>745</v>
+      </c>
+      <c r="P226" s="170" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q226" s="133" t="s">
+        <v>336</v>
+      </c>
+      <c r="R226" s="125" t="s">
+        <v>333</v>
+      </c>
+      <c r="S226" s="53">
         <v>42762</v>
       </c>
-      <c r="T226" s="34" t="s">
-[...2 lines deleted...]
-      <c r="U226" s="62">
+      <c r="T226" s="32" t="s">
+        <v>273</v>
+      </c>
+      <c r="U226" s="59">
         <v>46397</v>
       </c>
-      <c r="V226" s="353" t="s">
-[...4 lines deleted...]
-      <c r="Y226" s="22"/>
+      <c r="V226" s="347" t="s">
+        <v>879</v>
+      </c>
+      <c r="W226" s="148"/>
+      <c r="X226" s="148"/>
+      <c r="Y226" s="20"/>
     </row>
     <row r="227" spans="1:25" ht="279" customHeight="1">
-      <c r="A227" s="399">
+      <c r="A227" s="392">
         <v>29</v>
       </c>
-      <c r="B227" s="397" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="394">
+      <c r="B227" s="390" t="s">
+        <v>955</v>
+      </c>
+      <c r="C227" s="387">
         <v>84</v>
       </c>
       <c r="D227" s="15" t="s">
-        <v>980</v>
-[...10 lines deleted...]
-      <c r="H227" s="393" t="s">
+        <v>956</v>
+      </c>
+      <c r="E227" s="388" t="s">
+        <v>959</v>
+      </c>
+      <c r="F227" s="388" t="s">
+        <v>957</v>
+      </c>
+      <c r="G227" s="388" t="s">
+        <v>958</v>
+      </c>
+      <c r="H227" s="386" t="s">
         <v>18</v>
       </c>
-      <c r="I227" s="393">
+      <c r="I227" s="386">
         <f t="shared" si="3"/>
         <v>21.200000000000003</v>
       </c>
-      <c r="J227" s="393">
+      <c r="J227" s="386">
         <v>10.65</v>
       </c>
-      <c r="K227" s="393">
+      <c r="K227" s="386">
         <v>10.55</v>
       </c>
-      <c r="L227" s="393">
+      <c r="L227" s="386">
         <f>I227/2</f>
         <v>10.600000000000001</v>
       </c>
-      <c r="M227" s="392" t="s">
+      <c r="M227" s="385" t="s">
         <v>3</v>
       </c>
-      <c r="N227" s="392" t="s">
+      <c r="N227" s="385" t="s">
         <v>125</v>
       </c>
-      <c r="O227" s="395" t="s">
-[...8 lines deleted...]
-      <c r="T227" s="34" t="s">
+      <c r="O227" s="388" t="s">
+        <v>960</v>
+      </c>
+      <c r="P227" s="391" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q227" s="385"/>
+      <c r="R227" s="385"/>
+      <c r="S227" s="394"/>
+      <c r="T227" s="32" t="s">
         <v>148</v>
       </c>
-      <c r="U227" s="396"/>
-[...5 lines deleted...]
-      <c r="Y227" s="22"/>
+      <c r="U227" s="389"/>
+      <c r="V227" s="384" t="s">
+        <v>961</v>
+      </c>
+      <c r="W227" s="389"/>
+      <c r="X227" s="389"/>
+      <c r="Y227" s="20"/>
     </row>
     <row r="228" spans="1:25" ht="180.75" customHeight="1">
-      <c r="A228" s="359" t="s">
-[...2 lines deleted...]
-      <c r="B228" s="360" t="s">
+      <c r="A228" s="352" t="s">
+        <v>335</v>
+      </c>
+      <c r="B228" s="353" t="s">
         <v>113</v>
       </c>
-      <c r="C228" s="361">
+      <c r="C228" s="354">
         <v>86</v>
       </c>
-      <c r="D228" s="362" t="s">
-[...14 lines deleted...]
-      <c r="I228" s="364">
+      <c r="D228" s="355" t="s">
+        <v>496</v>
+      </c>
+      <c r="E228" s="356" t="s">
+        <v>702</v>
+      </c>
+      <c r="F228" s="356" t="s">
+        <v>703</v>
+      </c>
+      <c r="G228" s="356" t="s">
+        <v>704</v>
+      </c>
+      <c r="H228" s="356" t="s">
+        <v>705</v>
+      </c>
+      <c r="I228" s="357">
         <f t="shared" si="3"/>
         <v>18.5</v>
       </c>
-      <c r="J228" s="364">
+      <c r="J228" s="357">
         <v>9.9</v>
       </c>
-      <c r="K228" s="364">
+      <c r="K228" s="357">
         <v>8.6</v>
       </c>
-      <c r="L228" s="364">
+      <c r="L228" s="357">
         <v>9.25</v>
       </c>
-      <c r="M228" s="365" t="s">
+      <c r="M228" s="358" t="s">
         <v>3</v>
       </c>
-      <c r="N228" s="365" t="s">
+      <c r="N228" s="358" t="s">
         <v>125</v>
       </c>
-      <c r="O228" s="363" t="s">
-[...8 lines deleted...]
-      <c r="T228" s="368" t="s">
+      <c r="O228" s="356" t="s">
+        <v>744</v>
+      </c>
+      <c r="P228" s="356" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q228" s="359"/>
+      <c r="R228" s="359"/>
+      <c r="S228" s="360"/>
+      <c r="T228" s="361" t="s">
         <v>148</v>
       </c>
-      <c r="U228" s="369"/>
-[...5 lines deleted...]
-      <c r="Y228" s="371"/>
+      <c r="U228" s="362"/>
+      <c r="V228" s="363" t="s">
+        <v>891</v>
+      </c>
+      <c r="W228" s="362"/>
+      <c r="X228" s="362"/>
+      <c r="Y228" s="364"/>
     </row>
     <row r="229" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A229" s="71">
+      <c r="A229" s="68">
         <v>30</v>
       </c>
-      <c r="B229" s="42" t="s">
+      <c r="B229" s="40" t="s">
         <v>114</v>
       </c>
-      <c r="C229" s="59">
+      <c r="C229" s="56">
         <v>87</v>
       </c>
-      <c r="D229" s="165" t="s">
-[...14 lines deleted...]
-      <c r="I229" s="117">
+      <c r="D229" s="162" t="s">
+        <v>355</v>
+      </c>
+      <c r="E229" s="367" t="s">
+        <v>900</v>
+      </c>
+      <c r="F229" s="367" t="s">
+        <v>901</v>
+      </c>
+      <c r="G229" s="205" t="s">
+        <v>706</v>
+      </c>
+      <c r="H229" s="203" t="s">
+        <v>707</v>
+      </c>
+      <c r="I229" s="114">
         <f t="shared" si="3"/>
         <v>41.4</v>
       </c>
-      <c r="J229" s="117">
+      <c r="J229" s="114">
         <v>20.7</v>
       </c>
-      <c r="K229" s="117">
+      <c r="K229" s="114">
         <v>20.7</v>
       </c>
-      <c r="L229" s="120">
+      <c r="L229" s="117">
         <v>20.7</v>
       </c>
-      <c r="M229" s="55" t="s">
+      <c r="M229" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N229" s="55" t="s">
+      <c r="N229" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O229" s="402" t="s">
-[...8 lines deleted...]
-      <c r="T229" s="134" t="s">
+      <c r="O229" s="395" t="s">
+        <v>744</v>
+      </c>
+      <c r="P229" s="396" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q229" s="133"/>
+      <c r="R229" s="52"/>
+      <c r="S229" s="53"/>
+      <c r="T229" s="131" t="s">
         <v>148</v>
       </c>
-      <c r="U229" s="56"/>
-[...5 lines deleted...]
-      <c r="Y229" s="22"/>
+      <c r="U229" s="53"/>
+      <c r="V229" s="305" t="s">
+        <v>905</v>
+      </c>
+      <c r="W229" s="160"/>
+      <c r="X229" s="160"/>
+      <c r="Y229" s="20"/>
     </row>
     <row r="230" spans="1:25" ht="313.5" customHeight="1">
-      <c r="A230" s="71">
+      <c r="A230" s="68">
         <v>31</v>
       </c>
-      <c r="B230" s="42" t="s">
+      <c r="B230" s="40" t="s">
         <v>142</v>
       </c>
-      <c r="C230" s="59">
+      <c r="C230" s="56">
         <v>90</v>
       </c>
-      <c r="D230" s="60" t="s">
+      <c r="D230" s="57" t="s">
         <v>170</v>
       </c>
-      <c r="E230" s="208" t="s">
-[...11 lines deleted...]
-      <c r="I230" s="117">
+      <c r="E230" s="205" t="s">
+        <v>708</v>
+      </c>
+      <c r="F230" s="226" t="s">
+        <v>783</v>
+      </c>
+      <c r="G230" s="205" t="s">
+        <v>709</v>
+      </c>
+      <c r="H230" s="203" t="s">
+        <v>710</v>
+      </c>
+      <c r="I230" s="114">
         <f t="shared" si="3"/>
         <v>21.5</v>
       </c>
-      <c r="J230" s="117">
+      <c r="J230" s="114">
         <v>10.85</v>
       </c>
-      <c r="K230" s="117">
+      <c r="K230" s="114">
         <v>10.65</v>
       </c>
-      <c r="L230" s="120">
+      <c r="L230" s="117">
         <v>10.75</v>
       </c>
-      <c r="M230" s="55" t="s">
+      <c r="M230" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N230" s="55" t="s">
+      <c r="N230" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O230" s="208" t="s">
-[...11 lines deleted...]
-      <c r="S230" s="56">
+      <c r="O230" s="205" t="s">
+        <v>741</v>
+      </c>
+      <c r="P230" s="39" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q230" s="133" t="s">
+        <v>334</v>
+      </c>
+      <c r="R230" s="141" t="s">
+        <v>346</v>
+      </c>
+      <c r="S230" s="53">
         <v>42791</v>
       </c>
-      <c r="T230" s="34" t="s">
-[...2 lines deleted...]
-      <c r="U230" s="56">
+      <c r="T230" s="32" t="s">
+        <v>253</v>
+      </c>
+      <c r="U230" s="53">
         <v>46752</v>
       </c>
-      <c r="V230" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y230" s="22"/>
+      <c r="V230" s="305" t="s">
+        <v>954</v>
+      </c>
+      <c r="W230" s="160"/>
+      <c r="X230" s="160"/>
+      <c r="Y230" s="20"/>
     </row>
     <row r="231" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A231" s="399">
+      <c r="A231" s="392">
         <v>32</v>
       </c>
-      <c r="B231" s="42" t="s">
+      <c r="B231" s="40" t="s">
         <v>115</v>
       </c>
-      <c r="C231" s="400">
+      <c r="C231" s="393">
         <v>91</v>
       </c>
-      <c r="D231" s="405" t="s">
-[...14 lines deleted...]
-      <c r="I231" s="393">
+      <c r="D231" s="398" t="s">
+        <v>497</v>
+      </c>
+      <c r="E231" s="395" t="s">
+        <v>885</v>
+      </c>
+      <c r="F231" s="395" t="s">
+        <v>886</v>
+      </c>
+      <c r="G231" s="395" t="s">
+        <v>711</v>
+      </c>
+      <c r="H231" s="395" t="s">
+        <v>712</v>
+      </c>
+      <c r="I231" s="386">
         <f t="shared" ref="I231" si="4">J231+K231</f>
         <v>51.8</v>
       </c>
-      <c r="J231" s="404">
+      <c r="J231" s="397">
         <v>26.45</v>
       </c>
-      <c r="K231" s="404">
+      <c r="K231" s="397">
         <v>25.35</v>
       </c>
-      <c r="L231" s="404">
+      <c r="L231" s="397">
         <v>25.9</v>
       </c>
-      <c r="M231" s="392" t="s">
+      <c r="M231" s="385" t="s">
         <v>3</v>
       </c>
-      <c r="N231" s="392" t="s">
+      <c r="N231" s="385" t="s">
         <v>125</v>
       </c>
-      <c r="O231" s="402" t="s">
-[...11 lines deleted...]
-      <c r="S231" s="401">
+      <c r="O231" s="395" t="s">
+        <v>744</v>
+      </c>
+      <c r="P231" s="396" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q231" s="385" t="s">
+        <v>336</v>
+      </c>
+      <c r="R231" s="385" t="s">
+        <v>289</v>
+      </c>
+      <c r="S231" s="394">
         <v>42420</v>
       </c>
-      <c r="T231" s="134" t="s">
-[...2 lines deleted...]
-      <c r="U231" s="401">
+      <c r="T231" s="131" t="s">
+        <v>260</v>
+      </c>
+      <c r="U231" s="394">
         <v>46800</v>
       </c>
-      <c r="V231" s="311" t="s">
-[...4 lines deleted...]
-      <c r="Y231" s="22"/>
+      <c r="V231" s="305" t="s">
+        <v>887</v>
+      </c>
+      <c r="W231" s="394"/>
+      <c r="X231" s="394"/>
+      <c r="Y231" s="20"/>
     </row>
     <row r="232" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A232" s="66">
+      <c r="A232" s="63">
         <v>33</v>
       </c>
-      <c r="B232" s="42" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="59">
+      <c r="B232" s="40" t="s">
+        <v>962</v>
+      </c>
+      <c r="C232" s="56">
         <v>92</v>
       </c>
-      <c r="D232" s="405" t="s">
-[...11 lines deleted...]
-      <c r="H232" s="392" t="s">
+      <c r="D232" s="398" t="s">
+        <v>963</v>
+      </c>
+      <c r="E232" s="395" t="s">
+        <v>964</v>
+      </c>
+      <c r="F232" s="395" t="s">
+        <v>965</v>
+      </c>
+      <c r="G232" s="395" t="s">
+        <v>966</v>
+      </c>
+      <c r="H232" s="385" t="s">
         <v>18</v>
       </c>
-      <c r="I232" s="117">
+      <c r="I232" s="114">
         <f t="shared" si="3"/>
         <v>22.299999999999997</v>
       </c>
-      <c r="J232" s="120">
+      <c r="J232" s="117">
         <v>11.1</v>
       </c>
-      <c r="K232" s="120">
+      <c r="K232" s="117">
         <v>11.2</v>
       </c>
-      <c r="L232" s="120">
+      <c r="L232" s="117">
         <f>I232/2</f>
         <v>11.149999999999999</v>
       </c>
-      <c r="M232" s="55" t="s">
+      <c r="M232" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="N232" s="55" t="s">
+      <c r="N232" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="O232" s="402" t="s">
-[...8 lines deleted...]
-      <c r="T232" s="134" t="s">
+      <c r="O232" s="395" t="s">
+        <v>967</v>
+      </c>
+      <c r="P232" s="396" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q232" s="133"/>
+      <c r="R232" s="52"/>
+      <c r="S232" s="53"/>
+      <c r="T232" s="131" t="s">
         <v>148</v>
       </c>
-      <c r="U232" s="56"/>
-[...5 lines deleted...]
-      <c r="Y232" s="22"/>
+      <c r="U232" s="53"/>
+      <c r="V232" s="305" t="s">
+        <v>968</v>
+      </c>
+      <c r="W232" s="160"/>
+      <c r="X232" s="160"/>
+      <c r="Y232" s="20"/>
     </row>
     <row r="233" spans="1:25" ht="19.5" customHeight="1">
-      <c r="A233" s="449" t="s">
-[...16 lines deleted...]
-      <c r="P233" s="182">
+      <c r="A233" s="463" t="s">
+        <v>969</v>
+      </c>
+      <c r="B233" s="464"/>
+      <c r="C233" s="464"/>
+      <c r="D233" s="464"/>
+      <c r="E233" s="464"/>
+      <c r="F233" s="464"/>
+      <c r="G233" s="464"/>
+      <c r="H233" s="464"/>
+      <c r="I233" s="464"/>
+      <c r="J233" s="464"/>
+      <c r="K233" s="464"/>
+      <c r="L233" s="464"/>
+      <c r="M233" s="464"/>
+      <c r="N233" s="464"/>
+      <c r="O233" s="465"/>
+      <c r="P233" s="179">
         <v>406</v>
       </c>
       <c r="Q233" s="12"/>
       <c r="R233" s="12"/>
       <c r="S233" s="12"/>
-      <c r="T233" s="134"/>
-[...4 lines deleted...]
-      <c r="Y233" s="22"/>
+      <c r="T233" s="131"/>
+      <c r="U233" s="164"/>
+      <c r="V233" s="210"/>
+      <c r="W233" s="164"/>
+      <c r="X233" s="164"/>
+      <c r="Y233" s="20"/>
     </row>
     <row r="234" spans="1:25" ht="15" customHeight="1">
-      <c r="A234" s="449" t="s">
-[...22 lines deleted...]
-      <c r="T234" s="27"/>
+      <c r="A234" s="463" t="s">
+        <v>970</v>
+      </c>
+      <c r="B234" s="464"/>
+      <c r="C234" s="464"/>
+      <c r="D234" s="464"/>
+      <c r="E234" s="464"/>
+      <c r="F234" s="464"/>
+      <c r="G234" s="464"/>
+      <c r="H234" s="464"/>
+      <c r="I234" s="464"/>
+      <c r="J234" s="464"/>
+      <c r="K234" s="464"/>
+      <c r="L234" s="464"/>
+      <c r="M234" s="464"/>
+      <c r="N234" s="464"/>
+      <c r="O234" s="465"/>
+      <c r="P234" s="179">
+        <v>1500</v>
+      </c>
+      <c r="Q234" s="25"/>
+      <c r="R234" s="25"/>
+      <c r="S234" s="25"/>
+      <c r="T234" s="25"/>
       <c r="U234" s="12"/>
       <c r="V234" s="10"/>
       <c r="W234" s="12"/>
       <c r="X234" s="12"/>
-      <c r="Y234" s="22"/>
+      <c r="Y234" s="20"/>
     </row>
     <row r="235" spans="1:25" ht="146.25" customHeight="1">
-      <c r="A235" s="541" t="s">
+      <c r="A235" s="555" t="s">
         <v>186</v>
       </c>
-      <c r="B235" s="542"/>
-[...22 lines deleted...]
-      <c r="Y235" s="542"/>
+      <c r="B235" s="556"/>
+      <c r="C235" s="556"/>
+      <c r="D235" s="556"/>
+      <c r="E235" s="556"/>
+      <c r="F235" s="556"/>
+      <c r="G235" s="556"/>
+      <c r="H235" s="556"/>
+      <c r="I235" s="556"/>
+      <c r="J235" s="556"/>
+      <c r="K235" s="556"/>
+      <c r="L235" s="556"/>
+      <c r="M235" s="556"/>
+      <c r="N235" s="556"/>
+      <c r="O235" s="556"/>
+      <c r="P235" s="556"/>
+      <c r="Q235" s="556"/>
+      <c r="R235" s="556"/>
+      <c r="S235" s="556"/>
+      <c r="T235" s="556"/>
+      <c r="U235" s="556"/>
+      <c r="V235" s="556"/>
+      <c r="W235" s="556"/>
+      <c r="X235" s="556"/>
+      <c r="Y235" s="556"/>
     </row>
   </sheetData>
-  <mergeCells count="1495">
+  <mergeCells count="1501">
     <mergeCell ref="V194:V195"/>
     <mergeCell ref="V196:V197"/>
     <mergeCell ref="V199:V200"/>
     <mergeCell ref="V204:V205"/>
     <mergeCell ref="V88:V89"/>
     <mergeCell ref="W88:W89"/>
     <mergeCell ref="X88:X89"/>
     <mergeCell ref="Y88:Y89"/>
     <mergeCell ref="V94:V97"/>
     <mergeCell ref="W94:W97"/>
     <mergeCell ref="X94:X97"/>
     <mergeCell ref="Y94:Y97"/>
     <mergeCell ref="V99:V100"/>
     <mergeCell ref="W99:W100"/>
     <mergeCell ref="X99:X100"/>
     <mergeCell ref="Y99:Y100"/>
     <mergeCell ref="V107:V108"/>
     <mergeCell ref="V111:V113"/>
     <mergeCell ref="V114:V115"/>
     <mergeCell ref="W121:W122"/>
     <mergeCell ref="X121:X122"/>
     <mergeCell ref="Y121:Y122"/>
     <mergeCell ref="Y111:Y113"/>
     <mergeCell ref="Y192:Y193"/>
     <mergeCell ref="Y181:Y182"/>
@@ -28163,50 +28221,52 @@
     <mergeCell ref="N45:N46"/>
     <mergeCell ref="T40:T41"/>
     <mergeCell ref="I40:I41"/>
     <mergeCell ref="J40:J41"/>
     <mergeCell ref="K40:K41"/>
     <mergeCell ref="I45:I46"/>
     <mergeCell ref="J45:J46"/>
     <mergeCell ref="K45:K46"/>
     <mergeCell ref="Y40:Y41"/>
     <mergeCell ref="A42:N42"/>
     <mergeCell ref="A43:Y43"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="C45:C46"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="Q40:Q41"/>
     <mergeCell ref="R40:R41"/>
     <mergeCell ref="S40:S41"/>
     <mergeCell ref="M40:M41"/>
     <mergeCell ref="N40:N41"/>
     <mergeCell ref="O40:O41"/>
     <mergeCell ref="P40:P41"/>
     <mergeCell ref="O45:O46"/>
     <mergeCell ref="A40:A41"/>
+    <mergeCell ref="P45:P46"/>
+    <mergeCell ref="Q45:Q46"/>
     <mergeCell ref="A49:A53"/>
     <mergeCell ref="B49:B53"/>
     <mergeCell ref="C49:C53"/>
     <mergeCell ref="D49:D53"/>
     <mergeCell ref="E49:E53"/>
     <mergeCell ref="F49:F53"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="R47:R48"/>
     <mergeCell ref="L47:L48"/>
     <mergeCell ref="M47:M48"/>
     <mergeCell ref="N47:N48"/>
     <mergeCell ref="O47:O48"/>
     <mergeCell ref="P47:P48"/>
     <mergeCell ref="I47:I48"/>
     <mergeCell ref="J47:J48"/>
     <mergeCell ref="K47:K48"/>
     <mergeCell ref="I49:I53"/>
     <mergeCell ref="J49:J53"/>
     <mergeCell ref="K49:K53"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="C47:C48"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="E47:E48"/>
     <mergeCell ref="F47:F48"/>
@@ -28283,131 +28343,121 @@
     <mergeCell ref="E69:E70"/>
     <mergeCell ref="F69:F70"/>
     <mergeCell ref="G69:G70"/>
     <mergeCell ref="H69:H70"/>
     <mergeCell ref="L69:L70"/>
     <mergeCell ref="Y73:Y74"/>
     <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:B77"/>
     <mergeCell ref="C76:C77"/>
     <mergeCell ref="D76:D77"/>
     <mergeCell ref="E76:E77"/>
     <mergeCell ref="F76:F77"/>
     <mergeCell ref="G76:G77"/>
     <mergeCell ref="H72:H74"/>
     <mergeCell ref="L72:L74"/>
     <mergeCell ref="M72:M74"/>
     <mergeCell ref="N72:N74"/>
     <mergeCell ref="O72:O74"/>
     <mergeCell ref="A72:A74"/>
     <mergeCell ref="B72:B74"/>
     <mergeCell ref="C72:C74"/>
     <mergeCell ref="D72:D74"/>
     <mergeCell ref="E72:E74"/>
     <mergeCell ref="F72:F74"/>
     <mergeCell ref="G72:G74"/>
-    <mergeCell ref="A78:A79"/>
-[...11 lines deleted...]
-    <mergeCell ref="D78:D79"/>
     <mergeCell ref="E78:E79"/>
     <mergeCell ref="A86:A87"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="C86:C87"/>
     <mergeCell ref="D86:D87"/>
     <mergeCell ref="E86:E87"/>
     <mergeCell ref="F86:F87"/>
     <mergeCell ref="G86:G87"/>
     <mergeCell ref="H86:H87"/>
     <mergeCell ref="N82:N85"/>
     <mergeCell ref="O82:O85"/>
     <mergeCell ref="U82:U84"/>
     <mergeCell ref="K76:K77"/>
     <mergeCell ref="I76:I77"/>
     <mergeCell ref="J76:J77"/>
     <mergeCell ref="Q76:Q77"/>
     <mergeCell ref="T82:T84"/>
-    <mergeCell ref="T73:T74"/>
     <mergeCell ref="R78:R79"/>
+    <mergeCell ref="Q78:Q79"/>
+    <mergeCell ref="Y82:Y85"/>
+    <mergeCell ref="V86:V87"/>
+    <mergeCell ref="Y86:Y87"/>
     <mergeCell ref="U78:U79"/>
     <mergeCell ref="O78:O79"/>
     <mergeCell ref="P78:P79"/>
     <mergeCell ref="F78:F79"/>
     <mergeCell ref="G78:G79"/>
     <mergeCell ref="H78:H79"/>
     <mergeCell ref="L78:L79"/>
     <mergeCell ref="M78:M79"/>
     <mergeCell ref="N78:N79"/>
     <mergeCell ref="N86:N87"/>
     <mergeCell ref="O86:O87"/>
     <mergeCell ref="I78:I79"/>
     <mergeCell ref="J78:J79"/>
     <mergeCell ref="K78:K79"/>
     <mergeCell ref="I82:I85"/>
     <mergeCell ref="J82:J85"/>
     <mergeCell ref="J86:J87"/>
-    <mergeCell ref="R76:R77"/>
-[...3 lines deleted...]
-    <mergeCell ref="Y76:Y77"/>
     <mergeCell ref="I72:I74"/>
     <mergeCell ref="A82:A85"/>
     <mergeCell ref="B82:B85"/>
     <mergeCell ref="C82:C85"/>
     <mergeCell ref="D82:D85"/>
     <mergeCell ref="E82:E85"/>
     <mergeCell ref="F82:F85"/>
     <mergeCell ref="K86:K87"/>
     <mergeCell ref="G88:G89"/>
     <mergeCell ref="H88:H89"/>
     <mergeCell ref="L88:L89"/>
     <mergeCell ref="M88:M89"/>
     <mergeCell ref="N88:N89"/>
     <mergeCell ref="O88:O89"/>
     <mergeCell ref="I88:I89"/>
     <mergeCell ref="J88:J89"/>
     <mergeCell ref="K88:K89"/>
     <mergeCell ref="M82:M85"/>
     <mergeCell ref="K82:K85"/>
     <mergeCell ref="I86:I87"/>
-    <mergeCell ref="S78:S79"/>
-[...5 lines deleted...]
-    <mergeCell ref="Y86:Y87"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="H76:H77"/>
+    <mergeCell ref="L76:L77"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="F88:F89"/>
+    <mergeCell ref="D78:D79"/>
     <mergeCell ref="O99:O100"/>
     <mergeCell ref="M94:M97"/>
     <mergeCell ref="N94:N97"/>
     <mergeCell ref="O94:O97"/>
     <mergeCell ref="C94:C97"/>
     <mergeCell ref="D94:D97"/>
     <mergeCell ref="E94:E97"/>
     <mergeCell ref="G94:G97"/>
     <mergeCell ref="I94:I97"/>
     <mergeCell ref="U92:U93"/>
     <mergeCell ref="A90:A93"/>
     <mergeCell ref="B90:B93"/>
     <mergeCell ref="C90:C93"/>
     <mergeCell ref="D90:D93"/>
     <mergeCell ref="E90:E93"/>
     <mergeCell ref="F90:F93"/>
     <mergeCell ref="G90:G93"/>
     <mergeCell ref="H90:H93"/>
     <mergeCell ref="L90:L93"/>
     <mergeCell ref="I90:I93"/>
     <mergeCell ref="J90:J93"/>
     <mergeCell ref="O90:O93"/>
     <mergeCell ref="K90:K93"/>
     <mergeCell ref="I99:I100"/>
     <mergeCell ref="B99:B100"/>
@@ -28468,51 +28518,50 @@
     <mergeCell ref="C101:C106"/>
     <mergeCell ref="D101:D106"/>
     <mergeCell ref="E101:E106"/>
     <mergeCell ref="F101:F106"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="G107:G108"/>
     <mergeCell ref="H94:H97"/>
     <mergeCell ref="L94:L97"/>
     <mergeCell ref="A111:A113"/>
     <mergeCell ref="B111:B113"/>
     <mergeCell ref="C111:C113"/>
     <mergeCell ref="D111:D113"/>
     <mergeCell ref="E111:E113"/>
     <mergeCell ref="G114:G115"/>
     <mergeCell ref="N109:N110"/>
     <mergeCell ref="F111:F113"/>
     <mergeCell ref="G111:G113"/>
     <mergeCell ref="H111:H113"/>
     <mergeCell ref="L111:L113"/>
     <mergeCell ref="N107:N108"/>
     <mergeCell ref="E99:E100"/>
     <mergeCell ref="F99:F100"/>
     <mergeCell ref="A94:A97"/>
     <mergeCell ref="B94:B97"/>
     <mergeCell ref="N101:N106"/>
-    <mergeCell ref="O116:O117"/>
     <mergeCell ref="A116:A117"/>
     <mergeCell ref="B116:B117"/>
     <mergeCell ref="C116:C117"/>
     <mergeCell ref="D116:D117"/>
     <mergeCell ref="E116:E117"/>
     <mergeCell ref="F116:F117"/>
     <mergeCell ref="I116:I117"/>
     <mergeCell ref="J116:J117"/>
     <mergeCell ref="K116:K117"/>
     <mergeCell ref="M111:M113"/>
     <mergeCell ref="N111:N113"/>
     <mergeCell ref="I111:I113"/>
     <mergeCell ref="J111:J113"/>
     <mergeCell ref="K111:K113"/>
     <mergeCell ref="H114:H115"/>
     <mergeCell ref="L114:L115"/>
     <mergeCell ref="A114:A115"/>
     <mergeCell ref="J121:J122"/>
     <mergeCell ref="K121:K122"/>
     <mergeCell ref="M121:M122"/>
     <mergeCell ref="N121:N122"/>
     <mergeCell ref="Q125:Q126"/>
     <mergeCell ref="P125:P126"/>
     <mergeCell ref="V121:V122"/>
     <mergeCell ref="V116:V117"/>
@@ -29153,82 +29202,82 @@
     <mergeCell ref="S109:S110"/>
     <mergeCell ref="U107:U108"/>
     <mergeCell ref="K72:K74"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="L18:L19"/>
     <mergeCell ref="M18:M19"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="O18:O19"/>
     <mergeCell ref="P18:P19"/>
     <mergeCell ref="Q18:Q19"/>
     <mergeCell ref="I139:I140"/>
     <mergeCell ref="J139:J140"/>
     <mergeCell ref="K139:K140"/>
     <mergeCell ref="J143:J144"/>
     <mergeCell ref="K143:K144"/>
-    <mergeCell ref="U109:U110"/>
     <mergeCell ref="U18:U19"/>
     <mergeCell ref="V18:V19"/>
     <mergeCell ref="W18:W19"/>
     <mergeCell ref="S125:S126"/>
     <mergeCell ref="T125:T126"/>
     <mergeCell ref="U125:U126"/>
     <mergeCell ref="V125:V126"/>
     <mergeCell ref="W125:W126"/>
     <mergeCell ref="Q152:Q153"/>
     <mergeCell ref="R152:R153"/>
     <mergeCell ref="S152:S153"/>
     <mergeCell ref="T152:T153"/>
     <mergeCell ref="M116:M117"/>
     <mergeCell ref="N116:N117"/>
     <mergeCell ref="S132:S133"/>
     <mergeCell ref="T132:T133"/>
     <mergeCell ref="U132:U133"/>
     <mergeCell ref="P152:P153"/>
     <mergeCell ref="P141:P142"/>
     <mergeCell ref="N141:N142"/>
     <mergeCell ref="O141:O142"/>
     <mergeCell ref="Q143:Q144"/>
     <mergeCell ref="R143:R144"/>
     <mergeCell ref="S143:S144"/>
     <mergeCell ref="T143:T144"/>
     <mergeCell ref="U143:U144"/>
     <mergeCell ref="P143:P144"/>
     <mergeCell ref="M114:M115"/>
     <mergeCell ref="N114:N115"/>
     <mergeCell ref="U69:U70"/>
     <mergeCell ref="R111:R113"/>
+    <mergeCell ref="O116:O117"/>
     <mergeCell ref="X18:X19"/>
     <mergeCell ref="Y18:Y19"/>
     <mergeCell ref="S160:S161"/>
     <mergeCell ref="T160:T161"/>
     <mergeCell ref="U160:U161"/>
     <mergeCell ref="Y160:Y161"/>
     <mergeCell ref="Y164:Y165"/>
     <mergeCell ref="M164:M165"/>
     <mergeCell ref="N170:N171"/>
     <mergeCell ref="U173:U174"/>
     <mergeCell ref="T164:T165"/>
     <mergeCell ref="U164:U165"/>
     <mergeCell ref="Q164:Q165"/>
     <mergeCell ref="R164:R165"/>
     <mergeCell ref="V162:V163"/>
     <mergeCell ref="Y162:Y163"/>
     <mergeCell ref="R173:R174"/>
     <mergeCell ref="Q129:Q130"/>
     <mergeCell ref="R129:R130"/>
     <mergeCell ref="S129:S130"/>
     <mergeCell ref="T129:T130"/>
     <mergeCell ref="U129:U130"/>
     <mergeCell ref="Y129:Y130"/>
     <mergeCell ref="P129:P130"/>
     <mergeCell ref="U111:U113"/>
@@ -29249,67 +29298,82 @@
     <mergeCell ref="T170:T171"/>
     <mergeCell ref="U170:U171"/>
     <mergeCell ref="V158:V159"/>
     <mergeCell ref="W158:W159"/>
     <mergeCell ref="X158:X159"/>
     <mergeCell ref="Y158:Y159"/>
     <mergeCell ref="T158:T159"/>
     <mergeCell ref="U158:U159"/>
     <mergeCell ref="L155:L157"/>
     <mergeCell ref="M155:M157"/>
     <mergeCell ref="M134:M135"/>
     <mergeCell ref="I152:I153"/>
     <mergeCell ref="J152:J153"/>
     <mergeCell ref="K152:K153"/>
     <mergeCell ref="A196:A197"/>
     <mergeCell ref="B196:B197"/>
     <mergeCell ref="C196:C197"/>
     <mergeCell ref="B155:B157"/>
     <mergeCell ref="D155:D157"/>
     <mergeCell ref="L162:L163"/>
     <mergeCell ref="M162:M163"/>
     <mergeCell ref="N162:N163"/>
     <mergeCell ref="A162:A163"/>
     <mergeCell ref="B162:B163"/>
     <mergeCell ref="C162:C163"/>
+    <mergeCell ref="R45:R46"/>
+    <mergeCell ref="S45:S46"/>
+    <mergeCell ref="T45:T46"/>
+    <mergeCell ref="U45:U46"/>
     <mergeCell ref="R177:R178"/>
     <mergeCell ref="S177:S178"/>
     <mergeCell ref="T177:T178"/>
     <mergeCell ref="U177:U178"/>
     <mergeCell ref="Y177:Y178"/>
     <mergeCell ref="V183:V184"/>
     <mergeCell ref="Y173:Y174"/>
     <mergeCell ref="U175:U176"/>
     <mergeCell ref="Y175:Y176"/>
     <mergeCell ref="V170:V171"/>
     <mergeCell ref="Y170:Y171"/>
     <mergeCell ref="Y143:Y144"/>
     <mergeCell ref="S111:S113"/>
     <mergeCell ref="T111:T113"/>
     <mergeCell ref="Y155:Y157"/>
     <mergeCell ref="V164:V165"/>
     <mergeCell ref="V173:V174"/>
+    <mergeCell ref="U109:U110"/>
+    <mergeCell ref="R76:R77"/>
+    <mergeCell ref="S76:S77"/>
+    <mergeCell ref="T76:T77"/>
+    <mergeCell ref="U76:U77"/>
+    <mergeCell ref="Y76:Y77"/>
+    <mergeCell ref="S78:S79"/>
+    <mergeCell ref="T78:T79"/>
+    <mergeCell ref="U73:U74"/>
+    <mergeCell ref="T73:T74"/>
+    <mergeCell ref="V82:V85"/>
   </mergeCells>
   <pageMargins left="0.24" right="0.22" top="0.31" bottom="0.31" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>реестр муниципальных маршрутов</vt:lpstr>
     </vt:vector>