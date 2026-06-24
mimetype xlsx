--- v4 (2026-05-10)
+++ v5 (2026-06-24)
@@ -165,91 +165,88 @@
   <c r="I32"/>
   <c r="I31"/>
   <c r="I30"/>
   <c r="I27"/>
   <c r="I26"/>
   <c r="L26" s="1"/>
   <c r="I24"/>
   <c r="L24" s="1"/>
   <c r="I23"/>
   <c r="I21"/>
   <c r="I20"/>
   <c r="I18"/>
   <c r="I17"/>
   <c r="I15"/>
   <c r="I14"/>
   <c r="I12"/>
   <c r="I11"/>
   <c r="I9"/>
   <c r="I7"/>
   <c r="L7" s="1"/>
   <c r="I6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="1021">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="1042">
   <si>
     <t>Порядок посадки и высадки пассажиров</t>
   </si>
   <si>
     <t>Вид регулярных перевозок</t>
   </si>
   <si>
     <t>Иные требования, предусмотренные законом субъекта РФ</t>
   </si>
   <si>
     <t>Только в установленных остановочных пунктах</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>1. Троллейбус</t>
   </si>
   <si>
     <t>3. Автобус</t>
   </si>
   <si>
     <t>2. Трамвай</t>
   </si>
   <si>
     <t xml:space="preserve">Белые росы – Микрорайон «Чистая Слобода» </t>
   </si>
   <si>
     <t>51 лет.</t>
   </si>
   <si>
     <t>52к</t>
   </si>
   <si>
     <t>77 лет.</t>
   </si>
   <si>
-    <t xml:space="preserve">Юго-Западный ж/м -  НГАУ </t>
-[...1 lines deleted...]
-  <si>
     <t>4. Маршрутное такси</t>
   </si>
   <si>
     <t>29а</t>
   </si>
   <si>
     <t>44а</t>
   </si>
   <si>
     <t>Наименования улиц, автомобильных дорог</t>
   </si>
   <si>
     <t>Наименование улиц и автомобильных дорог в обратном направлении (заполняется, если пути следования транспортных средств в прямом и обратном направлениях не совпадают)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Цветной проезд – М. «Речной вокзал»  </t>
   </si>
   <si>
     <t>Реестр муниципальных маршрутов регулярных перевозок в границах города Новосибирска</t>
   </si>
   <si>
     <t>54ТЛ02/0116</t>
@@ -651,56 +648,50 @@
     <t>65/1</t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
   </si>
   <si>
     <t>35/2</t>
   </si>
   <si>
     <t>54МТ35/2/0418</t>
   </si>
   <si>
     <t>54АВ77/0116</t>
   </si>
   <si>
     <t>54АВ51/0116</t>
   </si>
   <si>
     <t>54ТМ08/0116</t>
   </si>
   <si>
     <t>54МТ38/1019</t>
   </si>
   <si>
     <t>В любом не запрещенном правилами дорожного движения месте по маршруту регулярных перевозок</t>
-  </si>
-[...4 lines deleted...]
-    <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет", наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора), наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках</t>
   </si>
   <si>
     <t>Цветущая Плющиха – Ботанический ж/м</t>
   </si>
   <si>
     <t>Цветущая Плющиха  – ПКиО «Заельцовский»</t>
   </si>
   <si>
     <t>Цветущая Плющиха - Ботанический ж/м</t>
   </si>
   <si>
     <t>Цветущая Плющиха – ТЭЦ-5</t>
   </si>
   <si>
     <t>Микрорайон «Стрижи» - Цветущая Плющиха</t>
   </si>
   <si>
     <t>Цветущая Плющиха – Дом Ленина – Цветущая Плющиха (кольцевой)</t>
   </si>
   <si>
     <t>Цветущая Плющиха – Волейбольный центр</t>
   </si>
   <si>
     <t>54АВ94/0621</t>
   </si>
@@ -743,63 +734,50 @@
     <t>(без отстоя) ул. Демьяновская, 
 ул. Троллейная,  
 ул. Вертковская, 
 ул. Сибиряков-Гвардейцев,                         пл. Сибиряков-Гвардейцев, 
 ул. Мира, 
 ул. Оловозаводская</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусинобродское ш., 
 ул. Никитина, 
 ул. Воинская, 
 ул. Гурьевская, 
 ул. Зыряновская, 
 ул. Серебренниковская, 
 ул. Депутатская,
 ул. Орджоникидзе,
 ул. Мичурина, 
 ул. Писарева
-</t>
-[...11 lines deleted...]
-ул. Никитина
 </t>
   </si>
   <si>
     <t>54АВ38/0621</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Демакова, 
 ул. Российская, 
 ул. Героев Труда,
 пр-кт Строителей,
 пр-кт Академика Лаврентьева, 
 Морской пр-кт, 
 ул. Жемчужная,
 пр-кт Университетский 
 Бердское ш., 
 ул. Русская, 
 дамба ГЭС, 
 ул. Новоморская, 
 ул. Ветлужская, 
 ул. Софийская, 
 ул. Приморская, 
 ул. Часовая, 
 ул. Печатников,                 
 ул. Барьерная,                
 ул. Гидромонтажная,              
@@ -972,56 +950,50 @@
   <si>
     <t>Ул. Тюленина – ТЦ «Мегаполис»</t>
   </si>
   <si>
     <t>Ул. Ветлужская – Сады</t>
   </si>
   <si>
     <t xml:space="preserve">Пос. Северный – ДК им. Кирова </t>
   </si>
   <si>
     <t>Пос. Северный - Планетарий</t>
   </si>
   <si>
     <t xml:space="preserve">Ул. Александра Чистякова – М. «Площадь Маркса» – Ул. Александра Чистякова  (кольцевой) </t>
   </si>
   <si>
     <t xml:space="preserve">Ул. Александра Чистякова – Ул. Петухова – Ул. Александра Чистякова  (кольцевой) </t>
   </si>
   <si>
     <t>54АВ99/0723</t>
   </si>
   <si>
     <t>Ул. Спортивная  - Криводановский карьер</t>
   </si>
   <si>
-    <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор), системы безналичной оплаты проезда</t>
-[...4 lines deleted...]
-  <si>
     <t>54ТЛ35/1223</t>
   </si>
   <si>
     <t xml:space="preserve">пл. им. Карла Маркса, 
 ул. Титова, 
 пл. им. Станиславского,
 ул. Станиславского,
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная,
 ул. 2-я Станционная,
 ул. Клубная
 </t>
   </si>
   <si>
     <t>54АВ33/0124</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Богдана Хмельницкого,
 ул. Бардина,
 ул. Новая,
 ул. Магаданская,
 ул. Даргомыжского,
 ул. Залесского,
 ул. Дуси Ковальчук,
@@ -1079,264 +1051,135 @@
 ул. Танкистов, 
 ул. Колхидская, 
 ул. Забалуева, 
 ул. Холмистая, 
 ул. Спортивная,
 ул. Порт-Артурская,
 ул. Титова
 </t>
   </si>
   <si>
     <t>Затулинский ж/м - С/х Левобережный</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Ясный Берег,
 ул. Моторная,
 пр-д  Энергетиков,  
 пл. Энергетиков,  
 пл. Труда,                    
 ул. Станиславского,          
 пл. им. Станиславского,      
 ул. Титова,                                   
 пл. им. Карла Маркса (без отстоя)                     
 </t>
   </si>
   <si>
-    <t>Наименование, место нахождения (для юридического лица), фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), идентификационный номер налогоплательщика, который осуществляет перевозки по маршруту регулярных перевозок</t>
-[...115 lines deleted...]
-  <si>
     <t>Срок действия контракта или срок действия свидетельства об осуществлении перевозок по маршруту регулярных перевозок, если оно выдано на ограниченный срок</t>
   </si>
   <si>
     <t>Ул. Учительская - Ботанический ж/м - Ул. Учительская</t>
   </si>
   <si>
     <t>Цветущая Плющиха - Ул. Учительская</t>
   </si>
   <si>
     <t>Пл. им. Калинина - Сад им. Дзержинского</t>
   </si>
   <si>
     <t>Дата начала осуществления регулярных перевозок юридическим лицом, индивидуальным предпринимателем или участниками договора простого товарищества</t>
   </si>
   <si>
     <t>Максимальный срок эксплуатации транспортных средств (если данные сведения предусмотрены контрактом или заявкой на участие в открытом конкурсе, представленной участником открытого конкурса, которому предоставлено право осуществления регулярных перевозок по нерегулируемым тарифам)</t>
   </si>
   <si>
     <t xml:space="preserve">Регистрационный номер маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Порядковый номер маршрута регулярных перевозок</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Наименования промежуточных остановочных пунктов по маршруту регулярных перевозок</t>
   </si>
   <si>
     <t>Протяженность маршрута регулярных перевозок, км</t>
   </si>
   <si>
     <t>Характеристики транспортных средств, влияющие на качество перевозок (если данные сведения предусмотрены решением об установлении или изменении маршрута регулярных перевозок, контрактом либо заявкой на участие в открытом конкурсе, представленной участником открытого конкурса, по нерегулируемым тарифам)</t>
   </si>
   <si>
     <t>ул. Комсомольская,                                                                                                                                                                                                                                                                                                                                                              ул. Тюменская,                                                                                                                                                                                                                                                                                                                                                                     ул. Аникина,                                                                                                                                                                                                                                                                                                                                                                                 ул. Мира,                                                                                                                                                                                                                                                                                                                                                                                       пл. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Покрышкина                                                                                                                                                                                                                                                                                                                                                                    (без отстоя)</t>
   </si>
   <si>
     <t>не установлен</t>
   </si>
   <si>
     <t>4 года включительно</t>
-  </si>
-[...4 lines deleted...]
-    <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор), наличие низкого пола, наличие оборудования для перевозки пассажиров из числа инвалидов (100%), наличие системы безналичной оплаты проезда</t>
   </si>
   <si>
     <t>54АВ01/0116</t>
   </si>
   <si>
     <t>Центральный корпус – С/х Левобережный</t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Немировича-Данченко, 
 ул. Ватутина, 
 пл. им. Карла Маркса, 
 ул. Титова, 
 ул. Станиславского, 
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная, 
 ул. Дукача, 
 ул. Хинганская
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Хинганская, 
 ул. Дукача, 
 ул. Станционная, 
 пл. Энергетиков,
 пл. Труда,
 ул. Станиславского, 
 ул. Титова, 
 пл. им. Карла Маркса, 
 ул. Ватутина, 
 ул. Новогодняя, 
 ул. Лыщинского,  
 ул. Немировича-Данченко (без отстоя) 
 </t>
   </si>
   <si>
     <t>с 01.09.2024 отмена маршрута (Приказ ДТиДБК от 02.08.2024 № 147-од)</t>
   </si>
   <si>
     <t>с 03.11.2024 отмена маршрута (Приказ ДТиДБК от 31.10.2024 № 276-од)</t>
   </si>
   <si>
-    <t xml:space="preserve">ООО "Сибирь Экспресс" , 630051, НСО, г. Новосибирск, пр. Дзержинского, зд. 140Б, ИНН 5405397265    </t>
-[...4 lines deleted...]
-  <si>
     <t>общая</t>
   </si>
   <si>
     <t>прямое направление</t>
   </si>
   <si>
     <t>обратное направление</t>
   </si>
   <si>
     <t>средняя</t>
   </si>
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>18.58</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>12.12</t>
@@ -1372,109 +1215,75 @@
     <t>8.42</t>
   </si>
   <si>
     <t>9.85</t>
   </si>
   <si>
     <t>10.03</t>
   </si>
   <si>
     <t>7.51</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>12.10</t>
   </si>
   <si>
     <t>14.05</t>
   </si>
   <si>
     <t>14.41</t>
-  </si>
-[...14 lines deleted...]
-</t>
   </si>
   <si>
     <t>свыше 5 лет</t>
   </si>
   <si>
     <t xml:space="preserve">даты выпуска транспортных средств:
 11.12.2017
 12.12.2017
 16.11.2017
 </t>
   </si>
   <si>
     <t xml:space="preserve">год выпуска транспортных средств:
 2012 - 6 ед.,
 2013 – 3 ед.
 </t>
   </si>
   <si>
-    <t>Наличие системы кондиционирования воздуха, наличие точки доступа к информационно-телекоммуникационной сети "Интернет", наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и(или) телевизора), наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках</t>
-[...1 lines deleted...]
-  <si>
     <t>отмена   маршрута</t>
   </si>
   <si>
     <t>не предусмотрены</t>
   </si>
   <si>
     <t>не старше 01.06.2012</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ИНН 5473018885  </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Станиславского, 
 пл. им. Станиславского, 
 ул. Станиславского, 
 пл. Труда,
 пл. Энергетиков,
 пр-д Энергетиков,
 Димитровский мост, 
 ул. Владимировская, 
 ул. Дуси Ковальчук, 
 пл. им. Калинина,
 ул. Дуси Ковальчук, 
 ул. Богдана Хмельницкого,
 ул. Тайгинская,
 ул. Рассветная,
 ул. Краузе,
 Красный пр-кт,
 (п.м.о. «ЖК «Северная корона»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Пригородный простор»),                 
 Толмачевское ш., 
 ул. Толмачевская, 
@@ -1497,56 +1306,50 @@
 ул. Краузе, 
 ул. Земнухова, 
 ул. Тюленина, 
 Красный пр-кт,
 (п.м.о. «ЖК «Северная корона»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Связистов,                                 
 ул. Волховская,                        
 ул. 9-й Гвардейской дивизии,                            
 ул. Троллейная,                      
 ул. Вертковская,                    
 ул. Сибиряков-Гвардейцев,                                
 ул. Покрышкина,
 пл. им. Карла Маркса (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">не старше 1 года - 1ед.
 от 3-х до 5 лет включительно – 2 ед.
 "не установлен"  – 6 ед.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">ООО "АвтоРегионБус", 630051, г. Новосибирск, пр-кт Дзержинского, зд. 140Б, ИНН 5433199441             </t>
-[...4 lines deleted...]
-  <si>
     <t>об установлении, изменении или отмене маршрута регулярных перевозок</t>
   </si>
   <si>
     <t xml:space="preserve">о заключении контракта </t>
   </si>
   <si>
     <t xml:space="preserve">о предоставлении права осуществления регулярных перевозок по нерегулируемым тарифам </t>
   </si>
   <si>
     <t xml:space="preserve">Даты вынесения решений и реквизиты </t>
   </si>
   <si>
     <t>Нижняя Ельцовка – С.о. «Отдых-2»</t>
   </si>
   <si>
     <t>М. «Заельцовская» - Ул. Лобачевского</t>
   </si>
   <si>
     <t>Пос. Клюквенный – Ботанический ж/м</t>
   </si>
   <si>
     <t>Затулинский ж/м – Ключ-Камышенское Плато</t>
   </si>
   <si>
     <t>Ключ-Камышенское Плато – Ул. Дюканова</t>
@@ -1703,76 +1506,60 @@
     <t xml:space="preserve">Большой класс - 1
 </t>
   </si>
   <si>
     <t xml:space="preserve">Малый класс категории М3 - 4
 </t>
   </si>
   <si>
     <t>Большой класс - 20</t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс - 1,
 Малый класс категории М3 - 2
 </t>
   </si>
   <si>
     <t>Малый класс категории М3 - 18</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 14</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Большой класс - 3, 
-[...3 lines deleted...]
-  <si>
     <t>Средний класс - 1</t>
   </si>
   <si>
     <t>Средний класс - 2</t>
   </si>
   <si>
-    <t>Большой класс - 6,
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">Средний класс - 2
 </t>
   </si>
   <si>
-    <t>Средний класс - 12</t>
-[...1 lines deleted...]
-  <si>
     <t>Малый класс категории М2 - 12</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 14</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 3</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 24</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 26</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 19</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 2</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 17</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 10</t>
@@ -1788,56 +1575,50 @@
   </si>
   <si>
     <t>Малый класс категории М2 - 7</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 4</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 15</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 13</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 20</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 16</t>
   </si>
   <si>
     <t>Малый класс категории М2 - 9</t>
   </si>
   <si>
     <t xml:space="preserve">Малый класс категории М3 - 1
 </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">АО "НСК Транс", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, ИНН 5405011585         </t>
   </si>
   <si>
     <t xml:space="preserve">1. Городской аэропорт
 2. Ул. Жуковского 
 3. Храм на Ереванской
 4. Ул. 30 лет Октября 
 5. Дом ветеранов
 6. Ботанический ж/м
 7. Зоопарк
 8. Ул. Плановая 
 9. Ул. Линейная
 10. Пл. Трубникова
 11. Ул. 1905 года 
 12. Цирк
 13. Пл. им. Кондратюка
 14. ЦУМ
 15. Вокзал «Новосибирск-Главный»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Вокзал «Новосибирск-Главный»
 2. ЦУМ
 3. Пл. им. Кондратюка
 4. Цирк
 5. Ул. 1905 года 
@@ -2187,78 +1968,50 @@
 11. Ул. Степная   
 12. Клуб им. Чехова                          
 13. Ул. Пермская                          
 14. Пер. Широкий                           
 15. Ул. Пилотов                           
 16. Ул. Танкистов                              
 17. Ул. Бийская                                  
 18. Пос. Южный                                
 19. Ул. Облачная                            
 20. Микрорайон «Чистая Слобода»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Молкомбинат
 2. Сибирский грузовой терминал
 3. Ул. Ивана Титкова
 4. Сибэлектротерм
 5. Ул. Палласа 
 6. Ул. Виктора Уса 
 7. ЭЛСИБ
 8. Индустриальная
 9. ТГ «Левобережный»
 10. Пл. Сибиряков-Гвардейцев
 11. Ул. Покрышкина 
 12. М. «Площадь Маркса»
-</t>
-[...26 lines deleted...]
-25. Ул. Писарева
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Затулинский ж/м
 2. Затулинский парк
 3. Кинотеатр «Рассвет»
 4. Ул. Громова 
 5. Училище 
 6. Ул. Зорге 
 7. Пл. им. Кирова
 8. Индустриальная
 9. ТГ «Левобережный»
 10. Пл. Сибиряков-Гвардейцев
 11. Из-во «Советская Сибирь»
 12. Гвардейская
 13. Ул. Покрышкина 
 14. М. «Площадь Маркса» (ул. Покрышкина)
 15. М. «Площадь Маркса»
 16. Башня 
 17. М. «Студенческая»
 18. Пл. Лыщинского 
 19. М. «Спортивная»
 20. Ул. Восход 
 21. Аллея Блокадников
 22. ГПНТБ
@@ -3885,68 +3638,50 @@
 25. СибЦНИИС
 26. Чемской бор
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Чемской бор»), 
 ул. Софийская, 
 ул. Гидромонтажная, 
 ул. Барьерная, 
 ул. Печатников, 
 ул. Часовая, 
 Советское ш., 
 ул. Петухова, 
 пл. им. Кирова,
 ул. Сибиряков-Гвардейцев,   
 пл. Сибиряков-Гвардейцев,
 ул. Сибиряков-Гвардейцев, 
 пл. им. Карла Маркса, 
 пр-кт Карла Маркса,
 ул. Геодезическая,
 ул. Новогодняя, 
 ул. Немировича-Данченко (без отстоя)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Центральный корпус
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">(п.м.о. «Чемской бор»), 
 ул. Софийская, 
 ул. Гидромонтажная, 
 ул. Барьерная, 
 ул. Печатников, 
 ул. Часовая, 
 Советское ш., 
 ул. Мира, 
 ул. Ватутина,   
 пр-кт Карла Маркса,
 ул. Геодезическая,
 ул. Новогодняя, 
 ул. Немировича-Данченко (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Капитана Сигова 
 2. Ул. Стрелочная 
 3. Станция «Инская»
 4. Переходной мост 
 5. Дом Молодежи
 6. Ул. Эйхе
 7. Монумент Славы первомайцам
 8. Ул. М. Ульяновой 
 9. Ул. Шмидта 
@@ -4640,92 +4375,50 @@
 9. Больница № 4  
 10. Почтовое отделение № 900                                    
 11. Северное кладбище 
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Северное кладбище       
 2. Почтовое отделение № 900 
 3. Завод «Искра»
 4. Ул. Чекалина 
 5. Ул. Магистральная                              
 6. Пер. 1-ый Магистральный
 7. Библиотека им. М. Горького 
 8. Ул. Купинская 
 9. Пос. Гвардейский
 10. Ул. Лейтенанта Амосова
 11. Крылья
 12. Ул. Лейтенанта Амосова
 13. Школа искусств
 14. Пос. Гвардейский
 15. Ул. Купинская 
 16. Библиотека им. М. Горького
 17. Ул. Солидарности               
 18. Ул. Флотская          
 19. 118 Арсенал
-</t>
-[...40 lines deleted...]
-39. Юго-Западный ж/м
 </t>
   </si>
   <si>
     <t>Затулинский ж/м – Ул. Саввы Кожевникова</t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Саввы Кожевникова
 2. Ул. Урожайная
 3. Северо-Чемской ж/м
 4. Ул. Комсомольская 
 5. Ул. Сержанта Коротаева
 6. Ул. Оловозаводская
 7. Ул. Обогатительная
 8. Ул. Аникина
 9. ЗАО «Левобережный»
 10. Весенняя
 11. Универмаг «Кировский»
 12. Бульвар
 13. Пл. им. Кирова
 14. Пл. им. Кирова
 15. Ул. Зорге 
 16. Училище 
 17. Ул. Громова 
 18. Кинотеатр «Рассвет»
 19. Затулинский парк
@@ -4946,108 +4639,50 @@
 пл. им. Станиславского,
 ул. Станиславского,                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      
 пл. Труда, 
 пл. Энергетиков,
 пр-д Энергетиков,
 Димитровский мост, 
 пр-кт Димитрова, 
 ул. Ленина, 
 ул. Челюскинцев, 
 пл. Лунинцев,                                                                                                                                                                                                                                                                                                                                                             ул. Челюскинцев,  
 ул. Гоголя, 
 ул. Кошурникова, 
 ул. Бориса Богаткова, 
 ул. Есенина, 
 Гусинобродское ш.,
 ул. Лазурная,
 ул. Волочаевская, 
 ул. Татьяны Снежиной,
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
     <t>Цветущая Плющиха  - ЖК «Северная корона»</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Цветущая Плющиха
-[...56 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Цветущая Плющиха 
 2. Три тополя
 3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                                                                                                                                                   4. Ул. Виталия Потылицына
 5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                     6. Сквер                                                                                                                                                                                                                                                                                                                                                                                                                                                         7. Плющихинский ж/м                                                                                                                                                                                                                                                                                                                                                                                                                                                                       8.  Ул. В. Высоцкого                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      9.  Восточный ж/м
 10. Детский сад № 502
 11. Ул. Лазурная 
 12. Волочаевский ж/м
 13. Ул. Доватора 
 14. Библиотека им. Цветаевой
 15. Ул. Есенина 
 16. Ул. Адриена Лежена
 17. М. «Золотая Нива»
 18. Ул. Федосеева 
 19. Ул. Гаранина 
 20. Ул. Воинская 
 21. Ул. Красноармейская 
 22. Ул. Белинского 
 23. Октябрьский рынок
 24. ГПНТБ
 25. М. «Октябрьская»
 26. Театр «Глобус»
 27. Дом Ленина
 28. Пл. им. Ленина
 29. Институт горного дела
 30.  М. «Красный проспект»
@@ -5696,70 +5331,50 @@
 ул. Красина, 
 ул. Николая Островского, 
 ул. Ипподромская,
 ул. Танковая,
 ул. Дуси Ковальчук, 
 пл. им. Калинина (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Немировича-Данченко, 
 ул. Сибиряков-Гвардейцев,   
 пл. Сибиряков-Гвардейцев,
 ул. Сибиряков-Гвардейцев, 
 пл. им. Кирова,
 ул. Петухова, 
 Советское ш., 
 ул. Часовая, 
 ул. Печатников, 
 ул. Барьерная, 
 ул. Гидромонтажная, 
 ул. Софийская,
 (п.м.о. «Чемской бор»)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Чемской бор
-[...18 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Спортивная
 2. Футбольная 
 3. Западный ж/м 
 4. ДК завода «Сибтекстильмаш»                   
 5. Ул. Колхидская  
 6. МНТК «Микрохирургия глаза»                       
 7. Троицкий сквер                               
 8. Ул. Бийская                          
 9. Ул. Танкистов                        
 10. Ул. Пилотов                         
  11. Пер. Широкий
 12. Ул. Пермская                    
 13. Клуб им. Чехова                     
 14. Ул. Петропавловская                        
 15. Пл. им. Станиславского                             
 16. Телецентр                          
 17. М. «Площадь Маркса»
 18. Ул. Покрышкина
 19. М. «Площадь Маркса» (ул. Покрышкина)
 20. Телецентр
 21. Пл. им. Станиславского
 22. Монумент Славы
 23. ПКиО им. Кирова
 24. ТЭЦ-2                             
 25. ТЭЦ-3                           
@@ -5805,85 +5420,50 @@
 ул. Троллейная, 
 ул. Пархоменко,
 ул. Новосибирская, 
 ул. Широкая, 
 (п.м.о. «Ул. Дюканова»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Софийская, 
 ул. Приморская, 
 ул. Часовая, 
 ул. Печатников, 
 ул. Молодости, 
 дор. до с.о. «Чистые пруды»
 </t>
   </si>
   <si>
     <t xml:space="preserve">дор. от с.о. «Чистые пруды»,                                                 
 ул. Молодости,                                        
 ул. Печатников,                                  
 ул. Часовая,                                            
 ул. Приморская,                                 
 ул. Новоморская,                            
 ул. Ветлужская,                                
 ул. Софийская (без отстоя)
-</t>
-[...33 lines deleted...]
-32. НГАУ
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Юго-Западный ж/м»), 
 ул. Связистов, 
 ул. Волховская, 
 ул. Полтавская, 
 ул. Оборонная, 
 ул. Пермская, 
 ул. Титова, 
 пл. им. Станиславского, 
 ул. Станиславского, 
 пл. Труда,
 пл. Энергетиков,
 пр-д Энергетиков,
 Димитровский мост, 
 пр-кт Димитрова, 
 ул. Ленина, 
 ул. Челюскинцев, 
 пл. Лунинцев,
 ул. Челюскинцев, 
 ул. Гоголя, 
 ул. Кошурникова, 
 ул. Добролюбова (без отстоя)
 </t>
@@ -8555,53 +8135,50 @@
 20. Ул. Гребенщикова 
 21. Ул. Свечникова 
 22. Ледовая арена
 23. Ул. Тюленина 
 24. Родники ж/м
 25. Торговый центр
 26. Ул. Рассветная 
 27. Магазин
 28. Ул. Курчатова 
 29. Ул. Макаренко 
 30. Завод «Север»
 31. Ул. Фадеева 
 32. Ул. Сухановская
 33. Машиностроительный колледж 
 34. Ул. Игарская    
 35. Пос. Северный
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Экологический класс – Евро-4, Евро-5
 </t>
   </si>
   <si>
-    <t>наличие низкого пола, наличие оборудования для перевозки пассажиров из числа инвалидов, наличие безналичной оплаты проезда, наличие бортового оборудования, предназначенное для взаимодействия с оператором информационной системы навигации, наличие системы информирования пассажиров (автоинформатор), наличие видеорегистраторов, производящих запись движения транспортных средств по дороге и обстановке в салоне</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Большой класс - 7
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя, линия № 1) пл. им. Гарина-Михайловского,
 ул. Ленина, 
 ул. Челюскинцев, 
 пл. Лунинцев,
 ул. Нарымская, 
 пл. Трубникова,
 ул. Железнодорожная, 
 ул. Писарева, 
 Красный пр-кт, 
 ул. Кропоткина, 
 ул. Республиканская, 
 ул. Трикотажная, 
 ул. Авиастроителей, 
 ул. Учительская,  
 ул. Богдана Хмельницкого, 
 ул. Объединения, 
 пер. Рекордный,
 ул. Фадеева,
@@ -9506,106 +9083,50 @@
   <si>
     <t xml:space="preserve">1. Вокзал «Новосибирск-Главный»
 2. Ул. Бурлинская 
 3. Цирк
 4. М. «Красный проспект» 
 5. Ул. Достоевского    
 6. М. «Гагаринская» 
 7. Ул. Кропоткина
 8. Пл. им. Калинина
 9. М. «Заельцовская»      
 10. Театральный институт
 11. Ул. Северная
 12. Ул. Георгия Колонды
 13. Ул. Зареченская       
 14. Ул. Ляпидевского     
 15. Центр спортивной гимнастики                         
 16. Ул. Окружная                  
 17. Ул. Фадеева                       
 18. Ул. Сухановская               
 19. Машиностроительный колледж 
 20. Ул. Игарская                    
 21. Пос. Северный   
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. ЖК «Северная корона»
-[...54 lines deleted...]
-  <si>
     <t xml:space="preserve">(п.м.о. «ЖК «Северная корона»),
 Красный пр-кт,
 ул. Мясниковой,
 ул. Фадеева, 
 пер. Рекордный,
 ул. Объединения,  
 ул. Курчатова, 
 ул. Рассветная, 
 ул. Краузе, 
 ул. Кочубея, 
 ул. Мясниковой,
 ул. Тюленина, 
 ул. Гребенщикова, 
 ул. Краузе, 
 ул. Кедровая, 
 1-е Мочищенское ш.,  
 Мочищенское ш., 
 Красный пр-кт, 
 пл. им. Калинина,
 ул. Дуси Ковальчук
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Александра Чистякова»),                                              
 ул. Александра Чистякова,                     
@@ -10740,56 +10261,50 @@
 14. Матвеевка
 15. Пер. Дементьева
 16. Пер. Прибрежный
 17. Ул. Звездная
 18. Ул. Таловая
 19. 1-й разъезд
 20. Ул. 1-я Механическая
 21. Разъезд Иня
 22. Микрорайон «Весенний»
 23. Школа № 214
 24. Ул. Ростовская 
 25. Ул. Шмидта 
 26. Ул. М. Ульяновой 
 27. Монумент Славы первомайцам
 28. Ул. Эйхе 
 29. Дом Молодежи
 30. Переходной мост 
 31. Станция «Инская»
 32. Ул. Стрелочная 
 33. Ул. Капитана Сигова
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 16.09.2025 изменение маршрута (Приказ ДТ от 25.08.2025 № 0065-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)  
-с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
-[...4 lines deleted...]
-с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)  
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Цветной проезд
 2. Ул. Жемчужная 
 3. Дом Ученых 
 4. Морской проспект
 5. Институт Гидродинамики
 6. Институт Ядерной физики
 7. ВЦ
 8. Институт Теплофизики
 9. Проспект Строителей
 10. Клиника им. Мешалкина
 11. Нижняя Ельцовка
 12. Бердское шоссе
 13. Станция «Юность»
 14. Матвеевка
 15. Пер. Дементьева
 16. Пер. Прибрежный
 17. Ул. Звездная 
 18. Ул. Таловая 
 19. 1-й разъезд
 20. Ул. 1-я Механическая
 21. Разъезд Иня
 22. Река Иня
@@ -11600,136 +11115,110 @@
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
  с 01.02.2025 изменение маршрута (Приказ ДТиДБК от 15.11.2024 № 299-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 12.03.2024 № 0038-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.11.2024 изменение маршрута (Приказ ДТиДБК от 13.08.2024 № 161-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0022-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
-с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
-[...3 lines deleted...]
-    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 21.09.2024 изменение маршрута (Приказ ДТиДБК от 19.09.2024 № 223-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 28.05.2025 отмена маршрута (Приказ ДТ от 27.05.2025 № 0035-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 28.10.2024 изменение маршрута (Приказ ДТиДБК от 10.10.2024 № 248-од)
-</t>
-[...3 lines deleted...]
-с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0020-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 01.03.2025 изменение маршрута (Приказ ДТиДБК от 25.11.2024 № 306-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),          
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од), 
 с 31.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0051-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
  с 28.03.2025 изменение маршрута (Приказ ДТиДБК от 21.02.2025 № 0046-од)
-</t>
-[...9 lines deleted...]
-с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
 с 16.09.2024 изменение маршрута (Приказ ДТиДБК от 02.09.2024 № 189-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 28.10.2024 изменение маршрута  (Приказ ДТиДБК от 17.10.2024 № 252-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 09.04.2025 отмена маршрута (Приказ ДТ от 08.04.2025 № 0006-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
@@ -12210,785 +11699,1405 @@
 15. Ул. Пионерская
 16. Ул. Союзная
 17. Ул. Бирюсинка
 18. Малое Кривощеково
 19. Ул. 2-я Прокопьевская
 20. Ул. Федора Горячева
 21. Ул. Восточная
 22. Армада
 23. Больница
 24. Лицей
 25. Сергиево-Казанский храм
 26. Пос. Мичуринский
 27. С. Огурцово
 28. Кафе «Жемчужина»
 29. Баня № 22
 30. ДК «Приморский»     
 31. Стоматологическая поликлиника № 8       
 32. Ул. Бердышева 
 33. Ул. Механизаторов 
 34. Ул. Смежная 
 35. Ул. Березовская
 36. Ул. Таврическая
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 26.02.2026 изменение маршрута (Приказ ДТ от 19.02.2026 № 0013-од)
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Радиостанция № 5
 2. МРЭУ ГИБДД
 3. Ул. Палласа
 4. Ул. Виктора Уса
 5. Акатуйский ж/м
 6. ЭЛСИБ
 7. Индустриальная
 8. ТГ «Левобережный»
 9. Пл. Сибиряков-Гвардейцев
 10. Из-во «Советская Сибирь»
 11. Гвардейская
 12. Ул. Покрышкина
 13. М. «Площадь Маркса» (ул. Покрышкина)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. М. «Площадь Маркса» (ул. Покрышкина)
 2. Ул. Покрышкина
 3. Ул. Вертковская
 4. Из-во «Советская Сибирь»
 5. Пл. Сибиряков-Гвардейцев
 6. ТГ «Левобережный»
 7. Индустриальная
 8. ЭЛСИБ
 9. Акатуйский ж/м
 10. Ул. Виктора Уса
 11. Ул. Палласа
 12. МРЭУ ГИБДД
 13. Радиостанция № 5
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Бородина,
 ул. Петухова,
 ул. Виктора Уса,
 о.п. «Акатуйский ж/м»,
 ул. Виктора Уса,
 ул. Петухова,
 пл. им. Кирова,
 ул. Сибиряков-Гвардейцев,
 пл. Сибиряков-Гвардейцев,
 ул. Сибиряков-Гвардейцев,
 ул. Покрышкина (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 04.03.2026 изменение маршрута (Приказ ДТ от 26.02.2026 № 0016-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0022-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(п.м.о. «Ул. Александра Анцупова»), 
+Каменское ш., 
+пр-кт Дзержинского, 
+ул. Трикотажная, 
+ул. Авиастроителей, 
+ул. Учительская, 
+ул. Богдана Хмельницкого, 
+ул. Дуси Ковальчук, 
+пл. им. Калинина, 
+ул. Дуси Ковальчук, 
+ул. Владимировская, 
+ул. Фабричная, 
+пл. Инженера Будагова, 
+ул. Большевистская,
+ул. Восход,
+ул. Зыряновская, 
+ул. Добролюбова, 
+ул. Кирова, 
+ул. Никитина, 
+Гусинобродское ш.,
+ул. Гусинобродский Тракт, 
+о.п. «Ул. Зеленодолинская», 
+ул. Гусинобродский Тракт, 
+(п.м.о. «Ул. Александра Анцупова»)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(п.м.о. «Ул. Александра Анцупова»), 
+ул. Гусинобродский Тракт, 
+о.п. «Ул. Зеленодолинская», 
+ул. Гусинобродский Тракт,
+Гусинобродское ш., 
+ул. Никитина, 
+ул. Кирова, 
+ул. Добролюбова, 
+ул. Большевистская, 
+пл. Инженера Будагова,
+ул. Фабричная, 
+ул. Владимировская,
+ул. Дуси Ковальчук, 
+пл. им. Калинина, 
+ул. Дуси Ковальчук, 
+ул. Богдана Хмельницкого, 
+ул. Учительская, 
+ул. Авиастроителей, 
+ул. Трикотажная, 
+пр-кт Дзержинского, 
+Каменское ш., 
+(п.м.о. «Ул. Александра Анцупова»)
+</t>
+  </si>
+  <si>
+    <t>Автобус, 
+Малый класс категории М2, 
+Экологический класс – Евро- 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной
+4. Ул. Виталия Потылицына
+5. Детский сад № 100  
+6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Детский сад № 502
+11. Ул. Лазурная 
+12. Волочаевский ж/м
+13. Ул. Доватора 
+14. Библиотека им. Цветаевой
+15. Ул. Есенина 
+16. Ул. Национальная 
+17. Бизнес-инкубатор
+18. Река Каменка 
+19. Ул. Волочаевская 
+20. Гостиница «Северная»
+21. Авиационный колледж
+22. Ул. Королева 
+23. Ул. Красина 
+24. ПКиО «Березовая роща»
+25. СИБИРЬ-КОНЦЕРТ
+26. Ул. Некрасова 
+27. Ул. Ипподромская
+28. Плехановский ж/м
+29. Ул. Народная 
+30. Городская больница
+31. Университет путей сообщения
+32. М. «Заельцовская»
+33. Театральный институт
+34. Ул. Дачная 
+35. Ботанический ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Ботанический ж/м
+2. Дом ветеранов
+3. Ул. Дачная 
+4. Театральный институт
+5. М. «Заельцовская»
+6. Пл. им. Калинина
+7. Университет путей сообщения
+8. Городская больница
+9. Универмаг «Калининский»
+10. Ул. Народная 
+11. Плехановский ж/м
+12. Ул. Ипподромская 
+13. Ул. Д. Бедного    
+14. Ул. Некрасова 
+15. СИБИРЬ-КОНЦЕРТ
+16. ПКиО «Березовая роща»
+17. Ул. Красина 
+18. Ул. Королева 
+19. Авиационный колледж
+20. Гостиница «Северная»
+21. Ул. Волочаевская 
+22. Река Каменка
+23. Бизнес-инкубатор
+24. Ул. Национальная 
+25. Ул. Есенина 
+26. Библиотека им. Цветаевой
+27. Ул. Доватора 
+28. Волочаевский ж/м
+29. Ул. Лазурная 
+30. Детский сад № 502
+31. Восточный ж/м
+32. Ул. В. Высоцкого 
+33. Плющихинский ж/м
+34. Сквер
+35. Детский сад № 100                                                                                                                                                                                                                                                                      36. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                           37. Ул. Татьяны Снежиной
+38. Три тополя
+39. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),   
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
+с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Стрижи»                                                                                                                                                                                                                                                                                                                                                                                                                                                     2. Карьер Мочище                                                                                                                                                                                                                                                                                                                                                                                                                                        3. ЖК «Светлая роща»                                                                                                                                                                                                                                                                                                                                                                                                                                   4. Библиотека им. Шишкова
+5. Ул. Кубовая
+6. Ул. Виталия Цымановского                                                                                                                                                                                                                                                                                                                                                                                                                                         7. Ул. Гребенщикова                                                                                                                                                                                                                                                                                                                                                                                                                                
+8. ТК «Лента»     
+9. ЖК «Северная корона»
+10. Спортивный комплекс                                                                                                                                                                                                                                                                                                                                                                                                                             11. Школа № 211 
+12. Ул. Свечникова                                                                                                                                                                                                                                                                                                                                                                                                                                      13. Ледовая арена                                                                                                                                                                                                                                                                                                                                                                                                                                     14. Ул. Земнухова                                                                                                                                                                                                                                                                                                                                                                                                                                      
+15. Торговый центр
+16. Ул. Рассветная 
+17. Магазин
+18. Ул. Курчатова
+19. Ул. Макаренко
+20. Библиотека им. Лермонтова
+21. Магазин «Юбилейный»
+22. Ул. Дунаевского
+23. Ул. Объединения
+24. Завод Химконцентратов
+25. Ул. Писемского 
+26. Ул. Учительская 
+27. Ул. О. Дундича 
+28. Библиотека им. Островского
+29. Сквер «Авиаконструктора Антонова»
+30. Дом одежды
+31. Гипроуголь
+32. Ул. Волочаевская
+33. Река Каменка 
+34. Бизнес-инкубатор                                                                                                                                                                                                                                                                                                                                                                                                                             35. Ул. Национальная
+36. Ул. Есенина
+37. Библиотека им. Цветаевой
+38. Ул. Доватора                                                                                                                                                                                                                                                                                                                                                                                                                                 39. Волочаевский ж/м                                                                                                                                                                                                                                                                                                                                                                                                                      40. Ул. Карбышева                                                                                                                                                                                                                                                                                                                                                                                                                                    41. Ул. В. Высоцкого 
+42. Плющихинский ж/м
+43. Сквер
+44. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                 45. Ул. Виталия Потылицына 
+46. Ул. Татьяны Снежиной
+47. Три тополя                           
+48. ЦветущаяПлющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                                                                                                  4. Ул. Виталия Потылицына                                                                                                                                                                                                     
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                                                         6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Ул. Карбышева
+11. Ул. Толбухина 
+12. Волочаевский ж/м
+13. Ул. Доватора                                                                                                                                                                                                                                                                                                                                                                                                                               14. Библиотека им. Цветаевой                                                                                                                                                                                                                                                                                                                                                                                                                                           15. Ул. Есенина                                                                                                                                                                                                                                                                                                                                                                                                                                    16. Ул. Национальная                                                                                                                                                                                                                                                                                                                                                                                                                   17. Бизнес-инкубатор
+18. Река Каменка
+19. Ул. Волочаевская 
+20. ДК им. Чкалова
+21. Гипроуголь
+22. Дом одежды
+23. Сквер «Авиаконструктора Антонова»
+24. Библиотека им. Островского
+25. Ул. О. Дундича 
+26. Ул. Учительская 
+27. Ул. Писемского 
+28. Завод Химконцентратов
+29. Ул. Объединения
+30. Ул. Дунаевского
+31. Магазин «Юбилейный»
+32. Библиотека им. Лермонтова
+33. Ул. Макаренко
+34. Ул. Курчатова
+35. Магазин
+36. Ул. Рассветная 
+37. Торговый центр
+38. Поликлиника № 29
+39. Ул. Земнухова
+40. Ледовая арена                                                                                                                                                                                                                                                                                                                                                                                                                                  41. Ул. Свечникова  
+42. Школа № 211
+43. Спортивный комплекс
+44. ЖК «Северная корона»
+45. ТК «Лента»                                                                                                                                                                                                                                                                                                                                                                                                                            46. Ул. Гребенщикова 
+47. Ул. Виталия Цымановского                                                                                                                                                                                                                                                                                                                                                                                                                                         48. Ул. Кубовая                                                                                                                                                                                                                                                                                                                                                                                                                                    49. Библиотека им. Шишкова                                                                                                                                                                                                                                                                                                                                                                                                                            50. ЖК «Светлая роща»
+51. Микрорайон «Стрижи»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),              
+с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Ул. Александра Анцупова 
+2. Ул. Ивана Салащенко
+3. Ул. Полякова 
+4. Каменское шоссе
+5. Сады
+6. Золотая горка
+7. Ул. Седова 
+8. Ул. Ползунова 
+9. Сад им. Дзержинского
+10. Ул. Волочаевская 
+11. Река Каменка
+12. Бизнес-инкубатор
+13. Ул. Национальная 
+14. Ул. Адриена Лежена
+15. М. «Золотая Нива»
+16. Ул. Федосеева 
+17. Ул. Гаранина 
+18. Ул. Воинская 
+19. Ул. Красноармейская 
+20. Ул. Белинского 
+21. Октябрьский рынок
+22. Универмаг «Октябрьский»
+23. Ул. Никитина 
+24. Ул. Коммунстроевская 
+25. Ул. Дунайская 
+26. Ул. Воскова 
+27. Ул. Сестрорецкая 
+28. Инюшенский бор
+29. Колледж телекоммуникаций и информатики
+30. НГПУ
+31. Общежитие НГПУ
+32. Ул. Рябиновая
+33. СибНИИ энергетики
+34. Ул. Кленовая 
+35. СНТ «Ветеран труда»
+36. ТЭЦ-5
+37. Птицефабрика
+38. Поликлиника № 7
+39. Ул. Пролетарская, 261
+40. Планетарий
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Планетарий
+2. Ул. Пролетарская, 261
+3. Поликлиника № 7
+4. Птицефабрика
+5. ТЭЦ-5
+6. СНТ «Ветеран труда»
+7. Ул. Кленовая 
+8. СибНИИ энергетики
+9. Ул. Рябиновая
+10. Общежитие НГПУ
+11. НГПУ
+12. Колледж телекоммуникаций и информатики
+13. Инюшенский бор
+14. Ул. Сестрорецкая 
+15. Ул. Воскова 
+16. Ул. Дунайская 
+17. Ул. Коммунстроевская 
+18. Ул. Никитина 
+19. Универмаг «Октябрьский»
+20. Октябрьский рынок
+21. Ул. Белинского 
+22. Ул. Красноармейская 
+23. Ул. Воинская 
+24. Ул. Гаранина 
+25. Ул. Федосеева 
+26. М. «Золотая Нива»
+27. Ул. Адриена Лежена
+28. Ул. Есенина 
+29. Библиотека им. Цветаевой
+30. Ул. Есенина 
+31. Ул. Национальная 
+32. Бизнес-инкубатор
+33. Река Каменка
+34. Ул. Волочаевская 
+35. Сад им. Дзержинского
+36. Ул. Ползунова 
+37. Ул. Седова 
+38. Золотая горка
+39. Сады
+40. Каменское шоссе
+41. Ул. Полякова 
+42. Ул. Ивана Салащенко
+43. Ул. Александра Анцупова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
+с 08.08.2025 изменение маршрута (Приказ ДТ от 30.07.2025 № 0058-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                                  4. Ул. Виталия Потылицына
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                       6.  Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Гусинобродское шоссе
+11. Ул. Почтовая 
+12. Школа № 71
+13. Ул. Техническая 
+14. Река Каменка
+15. Ул. Волочаевская 
+16. Гостиница «Северная»
+17. Авиационный колледж
+18. Ул. Королева 
+19. Ул. Красина 
+20. ПКиО «Березовая роща»
+21. СИБИРЬ-КОНЦЕРТ
+22. Ул. Крылова 
+23. Экономический лицей 
+24. Ул. Каменская 
+25. Бассейн «Спартак»
+26. М. «Красный проспект»
+27. Цирк
+28. Ул. Бурлинская 
+29. Колледж им. Н. А. Лунина
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Колледж им. Н. А. Лунина 
+2. Железнодорожный районный суд
+3. Пл. Трубникова
+4. ул. 1905 года 
+5. Цирк
+6. М. «Красный проспект»
+7. Бассейн «Спартак»
+8. Ул. Каменская 
+9. Экономический лицей 
+10. Ул. Крылова 
+11. Ул. Крылова 
+12. СИБИРЬ-КОНЦЕРТ
+13. ПКиО «Березовая роща»
+14. Ул. Красина 
+15. Ул. Королева 
+16. Авиационный колледж
+17. Гостиница «Северная»
+18. Ул. Волочаевская 
+19. Река Каменка
+20. Ул. Техническая 
+21. Школа № 71
+22. Ул. Почтовая 
+23. Гусинобродское шоссе
+24. Ул. В. Высоцкого 
+25. Плющихинский ж/м
+26. Сквер
+27. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                      28. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                       29. Ул. Татьяны Снежиной 
+30. Три тополя                       
+31. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Река Каменка
+4. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                          5. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                 6. Ул. Ползунова                                                                                                                                                                                                                                                                                                                                                                  7. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                   8. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                              9. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                                 10. Авиационный колледж                                                                                                                                                                                                                                                                                                                                                                 11. Ул. Королева                                                                                                                                                                                                                                                                                                                                                               12. Ул. Красина                                                                                                                                                                                                                                                                                                                                                                 13. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                                         14. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                       15. Ул. Некрасова                                                                                                                                                                                                                                                                                                                                                             16. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                     17. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                                  18. Ул. Народная                                                                                                                                                                                                                                                                                                                                                                  19. Городская больница                                                                                                                                                                                                                                                                                                                                                  20. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                            21. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                    22. Театральный институт                                                                                                                                                                                                                                                                                                                                                             23. Ул. Северная                                                                                                                                                                                                                                                                                                                                                                24. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                                25. Ул. Байкальская                                                                                                                                                                                                                                                                                                                                                       26. Ул. Жуковского                                                                                                                                                                                                                                                                                                                                                          27. Ул. Бестужева                                                                                                                                                                                                                                                                                                                                                         28. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                                    29. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                       30. Лесная                                                                                                                                                                                                                                                                                                                                                                       31. Дом лесника                                                                                                                                                                                                                                                                                                                                                            32. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                            33. Дачное шоссе                                                                                                                                                                                                                                                                                                                                34. Эко-квартал                                                                                                                                                                                                                                                                                                                                                            35. Дачное шоссе                                                                                                                                                                                                                                                                                                                                36. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                         37. В/с «Ельцовка»                                                                                                                                                                                                                                                                                                                                                   38. Дом лесника                                                                                                                                                                                                                                                                                                                                                        39. Лесная                                                                                                                                                                                                                                                                                                                                                                 40. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                    41. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                             42. Храм Святого муч. Евгения                                                                                                                                                                                                                                                                                                                       43. Ул.Бестужева                                                                                                                                                                                                                                                                                                                                                  44. Ул.Жуковского                                                                                                                                                                                                                                                                                                                                                  45. Ул.Байкальская                                                                                                                                                                                                                                                                                                                                                      46. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                    47. Ул.Северная                                                                                                                                                                                                                                                                                                                                                      48. Театральный институт  
+49. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                  50. пл. им. Калинина                                                                                                                                                                                                                                                                                                                                           51. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                   52. Городская больница                                                                                                                                                                                                                                                                                                                                      53. Универмаг «Калининский»                                                                                                                                                                                                                                                                                                                         54. Ул.Народная                                                                                                                                                                                                                                                                                                                                                      55. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                            56. Ул.Ипподромская                                                                                                                                                                                                                                                                                                                                            57. Ул.Д. Бедного                                                                                                                                                                                                                                                                                                                                                      58. Ул.Некрасова                                                                                                                                                                                                                                                                                                                                                      59. ДК «Строитель»                                                                                                                                                                                                                                                                                                                                                60. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                               61. Ул.Красина                                                                                                                                                                                                                                                                                                                                                            62. Ул.Королева                                                                                                                                                                                                                                                                                                                                                         63. Радиоколледж                                                                                                                                                                                                                                                                                                                                                         64. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                    65. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                                 66. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                       67. Ул.Ползунова                                                                                                                                                                                                                                                                                                                                                       68. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                    69. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                               70. Река Каменка
+71. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                        72. Биатлонный комплекс                         
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),    
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
+с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  13              
+Малый класс категории М3 -  2
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автобус, 
+Большой класс, 
+Малый класс категории М3,
+Экологический класс – Евро-4, Евро-5 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.05.2026 изменение маршрута (Приказ ДТ от 27.04.2026 № 0038-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">пл. им. Калинина,                 
+ул. Дуси Ковальчук,                           
+ул. Богдана Хмельницкого,             
+ул. Учительская, 
+ул. Авиастроителей, 
+ул. Трикотажная, 
+пр-кт Дзержинского, 
+ул. Волочаевская, 
+Гусинобродское ш., 
+ул. Никитина
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 15.05.2026 изменение маршрута (Приказ ДТ от 20.03.2026 № 0027-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 18
+(ежегодно с 01.06 по 01.09: Большой класс – 14)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
+ с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 14
+(ежегодно с 01.06 по 01.09: Большой класс – 10)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
+с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 12
+(ежегодно с 01.06 по 01.09: Большой класс – 10)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 16.09.2025 изменение маршрута (Приказ ДТ от 25.08.2025 № 0065-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 4
+(ежегодно с 01.06 по 01.09: Большой класс – 3)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 16.09.2025 изменение маршрута (Приказ ДТ от 25.08.2025 № 0065-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)  
+с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 10
+(ежегодно с 01.06 по 01.09: Большой класс – 9)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
+с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс - 6,
+Средний класс - 4 
+(ежегодно с 01.06 по 01.09: 
+Большой класс - 6,
+Средний класс - 2)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Средний класс - 4 
+(ежегодно с 01.06 по 01.09: Средний класс - 3)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Средний класс - 12 
+(ежегодно с 01.06 по 01.09: Средний класс - 10)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 26.02.2026 изменение маршрута (Приказ ДТ от 19.02.2026 № 0013-од)
+с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс – 20
+(ежегодно с 01.06 по 01.09: Большой класс – 18)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),        
+ с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Гусинобродское шоссе 
+2. Ул. Карбышева
+3. Ул. Толбухина 
+4. Волочаевский ж/м
+5. Ул. Куприна 
+6. Сад Мичуринцев 
+7. Университет биотехнологий
+8. Ул. Панфиловцев 
+9. Сквер Героев Донбаса
+10. Педагогический лицей им. А. С. Пушкина
+11. Ул. К. Либкнехта 
+12. Сибстрин
+13. Октябрьский рынок 
+14. Восход ж/м
+15. Ул. Гурьевская 
+16. Ул. Зыряновская 
+17. Ул. Маковского 
+18. Ул. Мостовая
+19. Ул. Сибревкома
+20. Ул. Октябрьская 
+21. Ул. Депутатская 
+22. Театр Оперы и Балета
+23. Стадион «Спартак»
+24. М. «Сибирская»
+25. Ул. Писарева
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t>Юго-Западный ж/м -  Университет биотехнологий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Юго-Западный ж/м
+2. Школа № 174
+3. Ул. Волховская 
+4. Ул. Полтавская
+5. Ул. Куйбышева 
+6. Ул. Пермская 
+7. Клуб им. Чехова
+8. Ул. Петропавловская 
+9. Пл. им. Станиславского
+10. Монумент Славы
+11. ПКиО им. Кирова
+12. ТЭЦ-2
+13. ТЭЦ-3
+14. Проезд Энергетиков
+15. Лесоперевалка
+16. Димитровский мост
+17. Ул. Фабричная 
+18. Театр «Красный факел»
+19. Вокзал «Новосибирск-Главный»
+20. Ул. Бурлинская 
+21. Цирк
+22.  М. «Красный проспект»
+23. Центральный рынок
+24. М. «Маршала Покрышкина»
+25. Ул. Ипподромская 
+26. СИБИРЬ-КОНЦЕРТ
+27. М. «Березовая роща»
+28. Ул. Ломоносова 
+29. Ул. Кошурникова 
+30. М. «Золотая Нива»
+31. Ул. Стофато                                     
+32. Университет биотехнологий
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Цветущая Плющиха
+2. Три тополя
+3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                          4. Ул. Виталия Потылицына
+5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                 6. Сквер
+7. Плющихинский ж/м
+8. Ул. В. Высоцкого 
+9. Восточный ж/м
+10. Детский сад № 502
+11. Ул. Лазурная 
+12. Волочаевский ж/м
+13. Ул. Куприна 
+14. Сад Мичуринцев
+15. Университет биотехнологий
+16. Ул. Панфиловцев 
+17. Сквер Героев Донбасса
+18. Ул. К. Либкнехта 
+19. Ул. Тургенева 
+20. Ул. Никитина 
+21. Универмаг «Октябрьский»
+22. ГПНТБ
+23. М. «Октябрьская»
+24. Театр «Глобус»
+25. Дом Ленина
+26. Пл. им. Ленина
+27. Институт горного дела
+28. М. «Красный проспект»
+29. Ул. Достоевского 
+30. М. «Гагаринская»
+31. Ул. Кропоткина 
+32. Пл. им. Калинина
+33. Университет путей сообщения
+34. Городская больница
+35. Универмаг «Калининский»
+36. Стадион «Сибирь»
+37. ДК им. Горького
+38. Ул. 25 лет Октября 
+39. Ул. Учительская 
+40. Ул. Писемского 
+41. Завод Химконцентратов
+42. Ул. Объединения
+43. Ул. Дунаевского
+44. Магазин «Юбилейный»
+45. Библиотека им. Лермонтова
+46. Ул. Макаренко 
+47. Ул. Курчатова 
+48. Магазин 
+49. Ул. Рассветная 
+50. Торговый центр 
+51. Поликлиника № 29
+52. Ул. Родники 
+53. Магазин «Радуга»
+54. Ул. Краузе 
+55. Ул. Гребенщикова 
+56. ТК «Лента»
+57. ЖК «Северная корона»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. ЖК «Северная корона»
+2. ТК «Лента» 
+3. Ул. Гребенщикова 
+4. Ул. Краузе 
+5. Магазин «Радуга»
+6. Ул. Родники 
+7. Торговый центр
+8. Ул. Рассветная 
+9. Магазин 
+10. Ул. Курчатова 
+11. Ул. Макаренко 
+12. Библиотека им. Лермонтова
+13. Магазин «Юбилейный»
+14. Ул. Дунаевского
+15. Ул. Объединения 
+16. Завод Химконцентратов
+17. Ул. Писемского 
+18. Ул. Учительская 
+19. Ул. 25 лет Октября 
+20. ДК им. Горького
+21. Стадион «Сибирь»
+22. Универмаг «Калининский»
+23. Городская больница
+24. Университет путей сообщения
+25. М. «Заельцовская»
+26. Ул. Кропоткина 
+27. М. «Гагаринская»
+28. Ул. Достоевского 
+29. М. «Красный проспект»
+30. Институт горного дела
+31. Пл. им. Ленина
+32. Дом Ленина
+33. Театр «Глобус»
+34. М. «Октябрьская»
+35. ГПНТБ
+36. Универмаг «Октябрьский»
+37. Ул. Никитина 
+38. Ул. Тургенева 
+39. Ул. К. Либкнехта 
+40. Сквер Героев Донбасса
+41. Ул. Панфиловцев 
+42. Университет биотехнологий
+43. Сад Мичуринцев
+44. Ул. Куприна 
+45. Ул. Лазурная 
+46.  Детский сад № 502
+47. Восточный ж/м
+48. Ул. В. Высоцкого 
+49. Плющихинский ж/м
+50. Сквер
+51. Детский сад № 100                                                                                                                                                                                                                                                                                                                                             52. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                           53. Ул. Татьяны Снежиной
+54. Три тополя
+55. Цветущая Плющиха
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
+с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од),
+с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Александра Анцупова 
 2. Ул. Ивана Салащенко 
 3. Ул. Полякова 
 4. Каменское шоссе 
 5. Сады 
 6. Золотая горка 
 7. Ул. Седова 
 8. Ул. Ползунова 
 9. Сад им. Дзержинского 
 10. Ул. Волочаевская 
 11. ДК им. Чкалова 
 12. Гипроуголь 
 13. Дом одежды 
 14. Сквер «Авиаконструктора Антонова» 
 15. Библиотека им. Островского 
 16. Ул. О. Дундича 
 17. Ул. Учительская 
 18. Ул. 25 лет Октября 
 19. ДК им. Горького 
 20. Стадион «Сибирь» 
 21. Универмаг «Калининский» 
 22. Городская больница 
 23. Университет путей сообщения 
 24. Магазин «Чемпион» 
 25. Магазин «Уют» 
 26. Ул. Плановая 
 27. Ул. Холодильная 
 28. ДК им. Кирова 
 29. Ул. Ногина 
 30. Железнодорожная больница 
 31. Владимировский спуск 
 32. Туннельный спуск
 33. Чернышевский спуск 
 34. Ул. Фабричная 
 35. Рембыттехника 
 36. Сибирский мукомол 
 37. Речпорт
 38. Парк «Городское начало»
 39. М. «Речной вокзал» 
 40. ДК им. Попова 
 41. Ул. Никитина 
 42. Ул. Тургенева 
 43. Ул. К. Либкнехта 
 44. Сквер Героев Донбасса 
 45. Ул. Панфиловцев 
-46. НГАУ 
+46. Университет биотехнологий 
 47. Сад Мичуринцев 
 48. Ул. Куприна
 49. Ул. Карбышева
 50. Гусинобродское шоссе
 51. СНТ «Весна Сибири»
 52. Гусинобродское кладбище 
 53. Ул. Зеленодолинская 
 54. Ул. Александра Анцупова
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Ул. Александра Анцупова
 2. Ул. Зеленодолинская 
 3. Гусинобродское кладбище 
 4. СНТ «Весна Сибири» 
 5. Новосибирский автовокзал-Главный
 6. Гусинобродское шоссе
 7. Ул. Карбышева
 8. Ул. Толбухина
 9. Волочаевский ж/м 
 10. Ул. Куприна 
 11. Сад Мичуринцев 
-12. НГАУ 
+12. Университет биотехнологий 
 13. Ул. Панфиловцев 
 14. Сквер Героев Донбасса 
 15. Ул. К. Либкнехта 
 16. Ул. Тургенева 
 17. Ул. Никитина 
 18. ДК им. Попова 
 19. Ул. Обская 
 20. М. «Речной вокзал» 
 21. Речпорт 
 22. Сибирский мукомол 
 23. Рембыттехника 
 24. Чернышевский спуск 
 25. Туннельный спуск
 26. Владимировский спуск 
 27. Железнодорожная больница 
 28. Ул. Ногина
 29. ДК им. Кирова 
 30. Ул. Холодильная 
 31. Ул. Плановая 
 32. Магазин «Уют» 
 33. Магазин «Чемпион» 
 34. Пл. им. Калинина 
 35. Университет путей сообщения 
 36. Городская больница 
 37. Универмаг «Калининский» 
 38. Стадион «Сибирь» 
 39. ДК им. Горького
 40. Ул. 25 лет Октября 
 41. Ул. Учительская 
 42. Ул. О. Дундича 
 43. Библиотека им. Островского
 44. Сквер «Авиаконструктора Антонова» 
 45. Дом одежды 
 46. Гипроуголь 
 47. Ул. Волочаевская 
 48. Сад им. Дзержинского 
 49. Ул. Ползунова 
 50. Ул. Седова 
 51. Золотая горка
 52. Сады 
 53. Каменское шоссе 
 54. Ул. Полякова 
 55. Ул. Ивана Салащенко 
 56. Ул. Александра Анцупова
 </t>
   </si>
   <si>
-    <t xml:space="preserve">(п.м.о. «Ул. Александра Анцупова»), 
-[...51 lines deleted...]
-    <t xml:space="preserve">с 04.03.2026 изменение маршрута (Приказ ДТ от 26.02.2026 № 0015-од),   
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 04.03.2026 изменение маршрута (Приказ ДТ от 26.02.2026 № 0015-од),   
 с 01.12.2025 изменение маршрута (Приказ ДТ от 24.11.2025 № 0097-од),   
 с 06.10.2025 изменение маршрута (Приказ ДТ от 29.09.2025 № 0075-од),   
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
  с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
-</t>
-[...271 lines deleted...]
-с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Цветущая Плющиха
 2. Три тополя
 3. Ул. Татьяны Снежиной
 4. Ул. Виталия Потылицына
 5. Детский сад № 100
 6. Сквер
 7. Плющихинский ж/м
 8. Ул. В. Высоцкого
 9. Восточный ж/м
 10. Гусинобродское шоссе
 11. Ул. Почтовая
 12. Школа № 71
 13. Ул. Техническая
 14. Река Каменка
 15. Ул. Волочаевская
 16. Сад им. Дзержинского
 17. Ул. Волочаевская 
 18. Гостиница «Северная»
 19. Авиационный колледж
 20. Ул. Королева 
 21. Ул. Красина 
 22. ПКиО «Березовая роща»
 23. СИБИРЬ-КОНЦЕРТ
 24. Ул. Ипподромская 
 25. М. «Маршала Покрышкина»
 26. Центральный рынок
 27. М. «Сибирская»
 28. М. «Красный проспект»
 29. Цирк
 30. Ул. Бурлинская 
 31. Вокзал «Новосибирск-Главный»
 32. ЦУМ
 33. Пл. им. Ленина
 34. Дом Ленина
 35. Театр «Глобус»
 36. М. «Октябрьская»
 37. ГПНТБ
 38. Универмаг «Октябрьский»
 39. Ул. Никитина 
 40. Ул. Тургенева 
 41. Ул. К. Либкнехта 
 42. Сквер Героев Донбасса
 43. Ул. Панфиловцев 
-44. НГАУ
+44. Университет биотехнологий
 45. Сад Мичуринцев
 46. Ул. Куприна 
 47. Ул. Карбышева
 48. Ул. В. Высоцкого
 49. Плющихинский ж/м
 50. Сквер
 51. Детский сад № 100
 52. Ул. Виталия Потылицына
 53. Ул. Татьяны Снежиной
 54. Три тополя
 54. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Цветущая Плющиха
 2. Три толя
 3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                           4. Ул. Виталия Потылицына
 5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                    6. Сквер
 7. Плющихинский ж/м
 8. Ул. В. Высоцкого 
 9. Восточный ж/м
 10. Гусинобродское шоссе
 11. Ул. Карбышева
 12. Ул. Толбухина 
 13. Волочаевский ж/м
 14. Ул. Куприна 
-15. Сад Мичуринцев                                                                                                                                                                                                                                                                                                                                                 16. НГАУ
+15. Сад Мичуринцев                                                                                                                                                                                                                                                                                                                                                 16. Университет биотехнологий
 17. Ул. Панфиловцев 
 18. Сквер Героев Донбасса
 19. Ул. К. Либкнехта 
 20. Ул. Тургенева 
 21. Ул. Никитина 
 22. Универмаг «Октябрьский»
 23. ГПНТБ
 24. М. «Октябрьская»
 25. Театр «Глобус»
 26. Дом Ленина
 27. Пл. им. Ленина
 28. ЦУМ
 29. Вокзал «Новосибирск-Главный»
 30. Ул. Бурлинская 
 31. Цирк
 32. М. «Красный проспект»
 33. Центральный рынок
 34. М. «Маршала Покрышкина»
 35. Ул. Ипподромская 
 36. СИБИРЬ-КОНЦЕРТ
 37. ПКиО «Березовая роща»
 38. Ул. Красина
 39. Ул. Королева
 40. Авиационный колледж
 41. Гостиница «Северная»
 42. Ул. Волочаевская 
 43. Сад им. Дзержинского
 44. Ул. Волочаевская
 45. Река Каменка 
 46. Ул. Техническая 
 47. Школа № 71
 48. Ул. Почтовая 
 49. Гусинобродское шоссе
 50. Ул. В. Высоцкого 
 51. Плющихинский ж/м
 52. Сквер
 53. Детский сад № 100                                                                                                                                                                                                                                                                                                                                              54. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                              55. Ул. Татьяны Снежиной
 56. Три тополя
 57. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Цветущая Плющиха
-[...61 lines deleted...]
-    <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+    <t xml:space="preserve">1. Чемской бор
+2. ПКиО «У моря Обского» 
+3.Больница № 3
+4. Ул. Ветлужская 
+5. Ул. Гидромонтажная 
+6. Ул. Печатников 
+7. Ул. Часовая 
+8. Ул. Приморская 
+9. С. Огурцово
+10. Пос. Элитный
+11. Мебельная фабрика
+12. Оловозавод
+13. Разъезд Бугринский
+14. Лыжная база
+15. Ул. Немировича-Данченко
+16. ГУМ 
+17. Башня
+18. М. «Студенческая» 
+19. Центральный корпус
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од, Приказ ДТ от 27.04.2026 № 0037-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Река Каменка
-[...35 lines deleted...]
-</t>
+    <t xml:space="preserve">1. Университет биотехнологий
+2. Ул. Панфиловцев 
+3.Университет биотехнологий
+4. Сад Мичуринцев
+5. Ул. Стофато 
+6. М. «Золотая Нива»
+7. Ул. Кошурникова 
+8. Ул. Ломоносова 
+9. М. «Березовая роща»
+10. СИБИРЬ-КОНЦЕРТ
+11. Ул. Ипподромская 
+12. М. «Маршала Покрышкина»
+13. Центральный рынок
+14. М. «Сибирская»
+15.  М. «Красный проспект»
+16. Цирк
+17. Ул. Бурлинская 
+18. Вокзал «Новосибирск-Главный»
+19. ЦУМ
+20. Проспект Димитрова
+21. Театр «Красный факел»
+22. Ул. Фабричная 
+23. Димитровский мост
+24. Лесоперевалка
+25. Проезд Энергетиков
+26. ТЭЦ-3
+27. ТЭЦ-2
+28. Пл. Труда
+29. ПКиО им. Кирова
+30. Монумент Славы
+31. Пл. им. Станиславского
+32. Ул. Петропавловская 
+33. Клуб им. Чехова
+34. Ул. Пермская 
+35. Ул. Куйбышева 
+36. Ул. Полтавская 
+37. Ул. Волховская 
+38. Школа № 174
+39. Юго-Западный ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс - 3, 
+Средний класс - 7 
+(ежегодно с 01.06 по 01.09: 
+Большой класс - 0, 
+Средний класс - 6)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Центральный корпус
+2. Ул. Немировича-Данченко
+3. Ул. Немировича-Данченко
+4. Лыжная база
+5. Разъезд Бугринский
+6. Оловозавод
+7. Мебельная фабрика
+8. Пос. Элитный
+9. С. Огурцово
+10. Ул. Приморская 
+11. Ул. Часовая 
+12. Ул. Печатников 
+13. Ул. Гидромонтажная 
+14. Ул. Ветлужская 
+15. Больница № 3
+16. ПКиО «У моря Обского»
+17. Чемской бор
+</t>
+  </si>
+  <si>
+    <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ОГРН: 1025401018554, ИНН 5402108170, get-nsk.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Магистраль-ТрансАвто", 630120, НСО, г. Новосибирск, ул. Связистов, д.11, ОГРН: 1095404008040, ИНН 5404388003, sibir_t@mail.ru                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru     </t>
+  </si>
+  <si>
+    <t>ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Регион-Автоцентр", 630047, НСО,  г.Новосибирск, ул.Светлановская, 50 корп.10, ОГРН: 1025403903183, ИНН 5410137223, 3633071@mail.ru                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Регион-Автоцентр", 630047, НСО,  г.Новосибирск, ул.Светлановская, 50 корп.10, ОГРН: 1025403903183, ИНН 5410137223, 3633071@mail.ru         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Шмунк Александр Александрович., ОГРНИП: 323547600159107, ИНН 540324897929, 2927875@mail.ru                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Шмунк Александр Александрович., ОГРНИП: 323547600159107, ИНН 540324897929, 2927875@mail.ru                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Шмунк Александр Александрович., ОГРНИП: 323547600159107, ИНН 540324897929, 2927875@mail.ru                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Золовкин Владимир Николаевич, ОГРНИП: 304540328000112, ИНН 540320402773, alexbatyuk@yandex.ru                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович,ОГРНИП: 320547600019726,  ИНН: 540323436410, smkv2007@yandex.ru                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович,ОГРНИП: 320547600019726,  ИНН: 540323436410, smkv2007@yandex.ru          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Смышляев Константин Викторович,ОГРНИП: 320547600019726,  ИНН: 540323436410, smkv2007@yandex.ru       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Кобенко Вячеслав Александрович, ОГРНИП: 304540626700083, ИНН: 540617570761, kva6871@yandex.ru                                 </t>
+  </si>
+  <si>
+    <t>ИП Кобенко Вячеслав Александрович, ОГРНИП: 304540626700083, ИНН: 540617570761, kva6871@yandex.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ПАТП-1118", 630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 101, ОГРН: 1095410000465, ИНН: 5410023829, patp1118@patp1118.ru          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ПАТП-1118", 630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 101, ОГРН: 1095410000465, ИНН: 5410023829, patp1118@patp1118.ru    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ПАТП-6", 630110, НСО, г. Новосибирск, ул. Богдана Хмельницкого, 90, оф. 315, ОГРН: 1115476060864, ИНН: 5410041641, ooopatp6@mail.ru                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Полнарева Ольга Михайловна, ОГРНИП: 305540405200022, ИНН: 540435027102, 2927875@mail.ru                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Полнарева Ольга Михайловна, ОГРНИП: 305540405200022, ИНН: 540435027102, 2927875@mail.ru </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Копыльцов Константин Анатольевич, ОГРНИП: 304540315200030, ИНН: 540320188424, kk1963@mail.ru                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ОГРН: 1055445001820, ИНН 5445118790, Olga7502@yandex.ru                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ГАПП-6", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, этаж 2, ОГРН: 1045401946699, ИНН 5405281253, medik.gapp6@mail.ru             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Техсервис" 630022, г. Новосибирск, пер. 5-й Бронный, 30, ОГРН: 1045401314386, ИНН: 5403171760, 2992934@bk.ru                                         
+(прочие перевозчики простого товарищества: 
+ИП Копыльцов Константин Анатольевич, ОГРНИП: 304540315200030, ИНН: 540320188424, kk1963@mail.ru, 
+ИП Хохлов Олег Николаевич, ОГРНИП: 304540315200022, ИНН: 540308922448, len.adm@mail.ru,
+ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ОГРН: 1055445001820, ИНН 5445118790, Olga7502@yandex.ru, 
+ООО "ГАПП-6", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, этаж 2, ОГРН: 1045401946699, ИНН 5405281253, medik.gapp6@mail.ru)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ПАТП 1118",  630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 201, ОГРН: 1065410038650, ИНН: 5410006118, patp1118@patp1118.ru          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ПАТП 1118",  630110, НСО, г. Новосибирск, ул. Писемского, д. 24/2, оф. 201, ОГРН: 1065410038650, ИНН: 5410006118, patp1118@patp1118.ru                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Сибирь Экспресс" , 630051, НСО, г. Новосибирск, пр. Дзержинского, зд. 140Б, ОГРН: 1095405018060, ИНН: 5405397265, sibirexpress1@mail.ru                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Сибирь Экспресс" , 630051, НСО, г. Новосибирск, пр. Дзержинского, зд. 140Б, ОГРН: 1095405018060, ИНН: 5405397265, sibirexpress1@mail.ru   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Гигин Михаил Андреевич, ОГРНИП: 304540435100460, ИНН 540409885947, sibirexpress1@mail.ru                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО ПКП"Лига-Т", 630088,НСО,  г. Новосибирск, Петухова, 71/3, этаж 1, ОГРН: 1045401310327, ИНН: 5403170371, liga.t@mail.ru      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "НИКА", 630041, НСО, г. Новосибирск, ул. 2-я Станционная, 38, ОГРН: 1045401519690, ИНН 5404236593, miknina@yandex.ru                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Платоненко Георгий Анатольевич, ОГРНИП: 322547600149572, ИНН: 540320367462, georgyplatonenko@yandex.ru                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "СИБНИКМА", 630088, НСО, г. Новосибирск, ул.Сибиряков-Гвардейцев, 49/3, ОГРН: 1145476013858, ИНН: 5403355608, sibnikma@mail.ru                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "СИБНИКМА", 630088, НСО, г. Новосибирск, ул.Сибиряков-Гвардейцев, 49/3, ОГРН: 1145476013858, ИНН: 5403355608, sibnikma@mail.ru                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО Предприятие "СИБНИКМА", 630078, НСО, г. Новосибирск, ул. Ватутина, 4 , ОГРН: 1025401496218, ИНН: 5404121497, sibnikma@mail.ru                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "НОВОТЕХ-авто", 630095, НСО, г. Новосибирск, ул. Солидарности, 103, ОГРН: 1075410008630, ИНН: 5410016236, annet_85@bk.ru                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "НОВОТЕХ-авто", 630095, НСО, г. Новосибирск, ул. Солидарности, 103, ОГРН: 1075410008630, ИНН: 5410016236, annet_85@bk.ru    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "ОСТА", 630010, НСО, г. Новосибирск, ул. Дегтярева, 19, ОГРН: 1055401208940, ИНН: 5401257891, oooosta@mail.ru                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "АвтоРегионБус", 630051, г. Новосибирск, пр-кт Дзержинского, зд. 140Б, ОГРН: 1145476121230, ИНН: 5433199441, sibirexpress1@mail.ru                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Сибсвязь-Авто", 630027, НСО, г. Новосибирск, ул. Писемского, д. 24/2, помещ. 1, ОГРН: 1035403215847, ИНН: 5407258595, sibsvazavto@mail.ru                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Б3", 633218, НСО, Искитимский р-н, с.п. Морозовский сельсовет, с. Морозово, ул. Морская, д. 24, ОГРН: 1165476077975, ИНН: 5405973046, galina.staforova@yandex.ru                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НСК Транс", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, ОГРН: 1245400044460, ИНН: 5405011585, patp-5@mail.ru                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НСК Транс", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, ОГРН: 1245400044460, ИНН: 5405011585, patp-5@mail.ru  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">АО "НСК Транс", 630028, НСО, г. Новосибирск, ул. Нижегородская, 272, ОГРН: 1245400044460, ИНН: 5405011585, patp-5@mail.ru         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Академ Лайн", 630128, г.Новосибисрк, ул. Демакова, 23/5, оф. 309, ОГРН: 1045404692123, ИНН: 5408229572, akadem.lain@yandex.ru                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Остапенко Эдуард Александрович, ОГРНИП: 304547304800019, ИНН: 540821274917, Eduardostapenko@mail.ru                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Сарычев Виталий Валерьевич, ОГРНИП: 304541025300028, ИНН: 541073086307, sarishev1251@mail.ru  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Малинкин Алексей Владимирович, ОГРНИП: 304547312000070, ИНН: 540806566440, akadem.lain@yandex.ru                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Кожанов Анатолий Николаевич, ОГРНИП: 304543311400067, ИНН: 543311704364, xoxol65@list.ru                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ИП Молокова Людмила Николаевна, ОГРНИП: 304547310300015, ИНН: 540960401915, ostanina70@inbox.ru                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ОГРН: 1055445001820, ИНН 5445118790, Olga7502@yandex.ru                    </t>
+  </si>
+  <si>
+    <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, системы безналичной оплаты проезда - 100%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100% </t>
+  </si>
+  <si>
+    <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%  </t>
+  </si>
+  <si>
+    <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, наличие системы безналичной оплаты проезда - 100%</t>
+  </si>
+  <si>
+    <t>Наименование, место нахождения (для юридического лица), государственный регистрационный номер записи о создании юридического лица, фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), государственный регистрационный номер записи о государственной регистрации индивидуального предпринимателя, идентификационный номер налогоплательщика, которому предоставлено право осуществления перевозок по маршруту регулярных перевозок, адрес электронной почты</t>
+  </si>
+  <si>
+    <t>наличие низкого пола - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, наличие безналичной оплаты проезда - 100%, наличие бортового оборудования, предназначенное для взаимодействия с оператором информационной системы навигации - 100%, наличие системы информирования пассажиров (автоинформатор) - 100%, наличие видеорегистраторов, производящих запись движения транспортных средств по дороге и обстановке в салоне - 100%</t>
+  </si>
+  <si>
+    <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие системы безналичной оплаты проезда - 100%</t>
+  </si>
+  <si>
+    <t>наличие системы безналичной оплаты проезда - 100%</t>
+  </si>
+  <si>
+    <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
+  </si>
+  <si>
+    <t>Наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%</t>
+  </si>
+  <si>
+    <t>Наличие системы кондиционирования воздуха - 100%, наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и(или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -13255,51 +13364,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="648">
+  <cellXfs count="649">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -13468,356 +13577,314 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...130 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -13947,53 +14014,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14032,53 +14096,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14131,75 +14192,69 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -14425,296 +14480,362 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...175 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14723,59 +14844,50 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -15485,12391 +15597,12391 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y235"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="38" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="11" width="12.5703125" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1"/>
-    <col min="15" max="15" width="28.85546875" style="175" customWidth="1"/>
+    <col min="15" max="15" width="28.85546875" style="162" customWidth="1"/>
     <col min="16" max="16" width="23.5703125" style="38" customWidth="1"/>
     <col min="17" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
     <col min="20" max="20" width="20.85546875" style="30" customWidth="1"/>
     <col min="21" max="21" width="15.140625" style="46" customWidth="1"/>
-    <col min="22" max="22" width="19.42578125" style="214" customWidth="1"/>
+    <col min="22" max="22" width="19.42578125" style="200" customWidth="1"/>
     <col min="23" max="24" width="16.5703125" style="46" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="614" t="s">
-[...25 lines deleted...]
-      <c r="Y1" s="614"/>
+      <c r="A1" s="615" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="615"/>
+      <c r="C1" s="615"/>
+      <c r="D1" s="615"/>
+      <c r="E1" s="615"/>
+      <c r="F1" s="615"/>
+      <c r="G1" s="615"/>
+      <c r="H1" s="615"/>
+      <c r="I1" s="615"/>
+      <c r="J1" s="615"/>
+      <c r="K1" s="615"/>
+      <c r="L1" s="615"/>
+      <c r="M1" s="615"/>
+      <c r="N1" s="615"/>
+      <c r="O1" s="615"/>
+      <c r="P1" s="615"/>
+      <c r="Q1" s="615"/>
+      <c r="R1" s="615"/>
+      <c r="S1" s="615"/>
+      <c r="T1" s="615"/>
+      <c r="U1" s="615"/>
+      <c r="V1" s="615"/>
+      <c r="W1" s="615"/>
+      <c r="X1" s="615"/>
+      <c r="Y1" s="615"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2"/>
       <c r="B2" s="28"/>
       <c r="C2" s="27"/>
       <c r="D2" s="5"/>
       <c r="E2" s="37" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="37"/>
-      <c r="P2" s="171"/>
+      <c r="P2" s="158"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="13"/>
       <c r="U2" s="3"/>
-      <c r="V2" s="211"/>
+      <c r="V2" s="197"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="26"/>
     </row>
     <row r="3" spans="1:25" ht="50.25" customHeight="1">
-      <c r="A3" s="615" t="s">
+      <c r="A3" s="616" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="615" t="s">
-[...14 lines deleted...]
-      <c r="G3" s="533" t="s">
+      <c r="B3" s="616" t="s">
+        <v>237</v>
+      </c>
+      <c r="C3" s="534" t="s">
+        <v>238</v>
+      </c>
+      <c r="D3" s="534" t="s">
+        <v>239</v>
+      </c>
+      <c r="E3" s="534" t="s">
+        <v>240</v>
+      </c>
+      <c r="F3" s="618" t="s">
+        <v>146</v>
+      </c>
+      <c r="G3" s="534" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="618" t="s">
         <v>16</v>
       </c>
-      <c r="H3" s="617" t="s">
-[...8 lines deleted...]
-      <c r="M3" s="533" t="s">
+      <c r="I3" s="538" t="s">
+        <v>241</v>
+      </c>
+      <c r="J3" s="539"/>
+      <c r="K3" s="539"/>
+      <c r="L3" s="540"/>
+      <c r="M3" s="534" t="s">
         <v>0</v>
       </c>
-      <c r="N3" s="533" t="s">
+      <c r="N3" s="534" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="535" t="s">
-[...25 lines deleted...]
-      <c r="Y3" s="615" t="s">
+      <c r="O3" s="536" t="s">
+        <v>320</v>
+      </c>
+      <c r="P3" s="534" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q3" s="534" t="s">
+        <v>242</v>
+      </c>
+      <c r="R3" s="534" t="s">
+        <v>236</v>
+      </c>
+      <c r="S3" s="534" t="s">
+        <v>235</v>
+      </c>
+      <c r="T3" s="633" t="s">
+        <v>1033</v>
+      </c>
+      <c r="U3" s="623" t="s">
+        <v>231</v>
+      </c>
+      <c r="V3" s="620" t="s">
+        <v>292</v>
+      </c>
+      <c r="W3" s="621"/>
+      <c r="X3" s="622"/>
+      <c r="Y3" s="616" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="164.25" customHeight="1">
-      <c r="A4" s="616"/>
-[...6 lines deleted...]
-      <c r="H4" s="618"/>
+      <c r="A4" s="617"/>
+      <c r="B4" s="617"/>
+      <c r="C4" s="535"/>
+      <c r="D4" s="535"/>
+      <c r="E4" s="535"/>
+      <c r="F4" s="619"/>
+      <c r="G4" s="535"/>
+      <c r="H4" s="619"/>
       <c r="I4" s="1" t="s">
-        <v>301</v>
+        <v>252</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>302</v>
+        <v>253</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>303</v>
+        <v>254</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>304</v>
-[...19 lines deleted...]
-      <c r="Y4" s="616"/>
+        <v>255</v>
+      </c>
+      <c r="M4" s="535"/>
+      <c r="N4" s="535"/>
+      <c r="O4" s="537"/>
+      <c r="P4" s="535"/>
+      <c r="Q4" s="583"/>
+      <c r="R4" s="535"/>
+      <c r="S4" s="535"/>
+      <c r="T4" s="634"/>
+      <c r="U4" s="624"/>
+      <c r="V4" s="198" t="s">
+        <v>289</v>
+      </c>
+      <c r="W4" s="144" t="s">
+        <v>290</v>
+      </c>
+      <c r="X4" s="144" t="s">
+        <v>291</v>
+      </c>
+      <c r="Y4" s="617"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="634" t="s">
+      <c r="A5" s="635" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="635"/>
-[...22 lines deleted...]
-      <c r="Y5" s="636"/>
+      <c r="B5" s="636"/>
+      <c r="C5" s="636"/>
+      <c r="D5" s="636"/>
+      <c r="E5" s="636"/>
+      <c r="F5" s="636"/>
+      <c r="G5" s="636"/>
+      <c r="H5" s="636"/>
+      <c r="I5" s="636"/>
+      <c r="J5" s="636"/>
+      <c r="K5" s="636"/>
+      <c r="L5" s="636"/>
+      <c r="M5" s="636"/>
+      <c r="N5" s="636"/>
+      <c r="O5" s="636"/>
+      <c r="P5" s="636"/>
+      <c r="Q5" s="636"/>
+      <c r="R5" s="636"/>
+      <c r="S5" s="636"/>
+      <c r="T5" s="636"/>
+      <c r="U5" s="636"/>
+      <c r="V5" s="636"/>
+      <c r="W5" s="636"/>
+      <c r="X5" s="636"/>
+      <c r="Y5" s="637"/>
     </row>
     <row r="6" spans="1:25" s="36" customFormat="1" ht="190.5" customHeight="1">
       <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="304" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="295">
+      <c r="B6" s="287" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="279">
         <v>2</v>
       </c>
-      <c r="D6" s="302" t="s">
-[...14 lines deleted...]
-      <c r="I6" s="299">
+      <c r="D6" s="285" t="s">
+        <v>122</v>
+      </c>
+      <c r="E6" s="365" t="s">
+        <v>371</v>
+      </c>
+      <c r="F6" s="365" t="s">
+        <v>372</v>
+      </c>
+      <c r="G6" s="365" t="s">
+        <v>526</v>
+      </c>
+      <c r="H6" s="309" t="s">
+        <v>525</v>
+      </c>
+      <c r="I6" s="283">
         <f>J6+K6</f>
         <v>15.6</v>
       </c>
-      <c r="J6" s="299">
+      <c r="J6" s="283">
         <v>7.83</v>
       </c>
-      <c r="K6" s="299">
+      <c r="K6" s="283">
         <v>7.77</v>
       </c>
-      <c r="L6" s="299">
+      <c r="L6" s="283">
         <v>7.8</v>
       </c>
-      <c r="M6" s="294" t="s">
+      <c r="M6" s="278" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="300" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N6" s="284" t="s">
+        <v>125</v>
+      </c>
+      <c r="O6" s="280" t="s">
+        <v>675</v>
+      </c>
+      <c r="P6" s="159" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q6" s="433" t="s">
+        <v>1027</v>
+      </c>
+      <c r="R6" s="284" t="s">
+        <v>244</v>
       </c>
       <c r="S6" s="11">
         <v>45992</v>
       </c>
-      <c r="T6" s="301" t="s">
-        <v>243</v>
+      <c r="T6" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U6" s="11">
         <v>46234</v>
       </c>
-      <c r="V6" s="305" t="s">
-        <v>804</v>
+      <c r="V6" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
-      <c r="Y6" s="302"/>
+      <c r="Y6" s="285"/>
     </row>
     <row r="7" spans="1:25" s="36" customFormat="1" ht="186" customHeight="1">
-      <c r="A7" s="508">
+      <c r="A7" s="509">
         <v>2</v>
       </c>
-      <c r="B7" s="612" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="512">
+      <c r="B7" s="613" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="513">
         <v>4</v>
       </c>
-      <c r="D7" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I7" s="540">
+      <c r="D7" s="515" t="s">
+        <v>229</v>
+      </c>
+      <c r="E7" s="439" t="s">
+        <v>397</v>
+      </c>
+      <c r="F7" s="439" t="s">
+        <v>398</v>
+      </c>
+      <c r="G7" s="439" t="s">
+        <v>417</v>
+      </c>
+      <c r="H7" s="517" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="541">
         <f t="shared" ref="I7:I20" si="0">J7+K7</f>
         <v>36.1</v>
       </c>
-      <c r="J7" s="540">
+      <c r="J7" s="541">
         <v>18.5</v>
       </c>
-      <c r="K7" s="540" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="540">
+      <c r="K7" s="541" t="s">
+        <v>256</v>
+      </c>
+      <c r="L7" s="541">
         <f>I7/2</f>
         <v>18.05</v>
       </c>
-      <c r="M7" s="434" t="s">
+      <c r="M7" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N7" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S7" s="493">
+      <c r="N7" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O7" s="439" t="s">
+        <v>675</v>
+      </c>
+      <c r="P7" s="464" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q7" s="435" t="s">
+        <v>1028</v>
+      </c>
+      <c r="R7" s="435" t="s">
+        <v>245</v>
+      </c>
+      <c r="S7" s="497">
         <v>45992</v>
       </c>
-      <c r="T7" s="495" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="493">
+      <c r="T7" s="499" t="s">
+        <v>968</v>
+      </c>
+      <c r="U7" s="497">
         <v>46234</v>
       </c>
-      <c r="V7" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y7" s="512"/>
+      <c r="V7" s="451" t="s">
+        <v>847</v>
+      </c>
+      <c r="W7" s="497"/>
+      <c r="X7" s="497"/>
+      <c r="Y7" s="513"/>
     </row>
     <row r="8" spans="1:25" s="36" customFormat="1" ht="241.5" customHeight="1">
-      <c r="A8" s="509"/>
-[...23 lines deleted...]
-      <c r="Y8" s="513"/>
+      <c r="A8" s="510"/>
+      <c r="B8" s="614"/>
+      <c r="C8" s="514"/>
+      <c r="D8" s="516"/>
+      <c r="E8" s="440"/>
+      <c r="F8" s="440"/>
+      <c r="G8" s="440"/>
+      <c r="H8" s="518"/>
+      <c r="I8" s="542"/>
+      <c r="J8" s="542"/>
+      <c r="K8" s="542"/>
+      <c r="L8" s="542"/>
+      <c r="M8" s="436"/>
+      <c r="N8" s="436"/>
+      <c r="O8" s="440"/>
+      <c r="P8" s="466"/>
+      <c r="Q8" s="436"/>
+      <c r="R8" s="436"/>
+      <c r="S8" s="498"/>
+      <c r="T8" s="500"/>
+      <c r="U8" s="436"/>
+      <c r="V8" s="452"/>
+      <c r="W8" s="498"/>
+      <c r="X8" s="498"/>
+      <c r="Y8" s="514"/>
     </row>
     <row r="9" spans="1:25" s="36" customFormat="1" ht="218.25" customHeight="1">
-      <c r="A9" s="508">
+      <c r="A9" s="509">
         <v>3</v>
       </c>
-      <c r="B9" s="612" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="512">
+      <c r="B9" s="613" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="513">
         <v>5</v>
       </c>
-      <c r="D9" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I9" s="540">
+      <c r="D9" s="515" t="s">
+        <v>678</v>
+      </c>
+      <c r="E9" s="439" t="s">
+        <v>373</v>
+      </c>
+      <c r="F9" s="439" t="s">
+        <v>374</v>
+      </c>
+      <c r="G9" s="439" t="s">
+        <v>395</v>
+      </c>
+      <c r="H9" s="439" t="s">
+        <v>396</v>
+      </c>
+      <c r="I9" s="541">
         <f t="shared" si="0"/>
         <v>37.6</v>
       </c>
-      <c r="J9" s="540">
+      <c r="J9" s="541">
         <v>18.600000000000001</v>
       </c>
-      <c r="K9" s="540">
+      <c r="K9" s="541">
         <v>19</v>
       </c>
-      <c r="L9" s="540">
+      <c r="L9" s="541">
         <v>18.8</v>
       </c>
-      <c r="M9" s="434" t="s">
+      <c r="M9" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N9" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S9" s="493">
+      <c r="N9" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O9" s="439" t="s">
+        <v>675</v>
+      </c>
+      <c r="P9" s="464" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q9" s="435" t="s">
+        <v>1029</v>
+      </c>
+      <c r="R9" s="435" t="s">
+        <v>245</v>
+      </c>
+      <c r="S9" s="497">
         <v>45992</v>
       </c>
-      <c r="T9" s="495" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="493">
+      <c r="T9" s="499" t="s">
+        <v>968</v>
+      </c>
+      <c r="U9" s="497">
         <v>46234</v>
       </c>
-      <c r="V9" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y9" s="512"/>
+      <c r="V9" s="451" t="s">
+        <v>850</v>
+      </c>
+      <c r="W9" s="497"/>
+      <c r="X9" s="497"/>
+      <c r="Y9" s="513"/>
     </row>
     <row r="10" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A10" s="509"/>
-[...23 lines deleted...]
-      <c r="Y10" s="513"/>
+      <c r="A10" s="510"/>
+      <c r="B10" s="614"/>
+      <c r="C10" s="514"/>
+      <c r="D10" s="516"/>
+      <c r="E10" s="440"/>
+      <c r="F10" s="440"/>
+      <c r="G10" s="440"/>
+      <c r="H10" s="440"/>
+      <c r="I10" s="542"/>
+      <c r="J10" s="542"/>
+      <c r="K10" s="542"/>
+      <c r="L10" s="542"/>
+      <c r="M10" s="436"/>
+      <c r="N10" s="436"/>
+      <c r="O10" s="440"/>
+      <c r="P10" s="466"/>
+      <c r="Q10" s="436"/>
+      <c r="R10" s="436"/>
+      <c r="S10" s="498"/>
+      <c r="T10" s="500"/>
+      <c r="U10" s="436"/>
+      <c r="V10" s="452"/>
+      <c r="W10" s="498"/>
+      <c r="X10" s="498"/>
+      <c r="Y10" s="514"/>
     </row>
     <row r="11" spans="1:25" s="36" customFormat="1" ht="392.25" customHeight="1">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="29" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C11" s="87">
+        <v>23</v>
+      </c>
+      <c r="C11" s="84">
         <v>7</v>
       </c>
-      <c r="D11" s="88" t="s">
-[...9 lines deleted...]
-        <v>597</v>
+      <c r="D11" s="85" t="s">
+        <v>222</v>
+      </c>
+      <c r="E11" s="310" t="s">
+        <v>399</v>
+      </c>
+      <c r="F11" s="310" t="s">
+        <v>400</v>
+      </c>
+      <c r="G11" s="310" t="s">
+        <v>527</v>
       </c>
       <c r="H11" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I11" s="110">
+        <v>17</v>
+      </c>
+      <c r="I11" s="103">
         <f t="shared" si="0"/>
         <v>33.64</v>
       </c>
-      <c r="J11" s="110">
+      <c r="J11" s="103">
         <v>16.82</v>
       </c>
-      <c r="K11" s="110">
+      <c r="K11" s="103">
         <v>16.82</v>
       </c>
-      <c r="L11" s="110">
+      <c r="L11" s="103">
         <v>16.82</v>
       </c>
-      <c r="M11" s="85" t="s">
+      <c r="M11" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="N11" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N11" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O11" s="190" t="s">
+        <v>675</v>
+      </c>
+      <c r="P11" s="159" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q11" s="433" t="s">
+        <v>1030</v>
+      </c>
+      <c r="R11" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S11" s="11">
         <v>45566</v>
       </c>
-      <c r="T11" s="86" t="s">
-        <v>244</v>
+      <c r="T11" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U11" s="11">
         <v>46660</v>
       </c>
-      <c r="V11" s="305" t="s">
-        <v>804</v>
+      <c r="V11" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
-      <c r="Y11" s="88"/>
+      <c r="Y11" s="85"/>
     </row>
     <row r="12" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A12" s="508">
+      <c r="A12" s="509">
         <v>5</v>
       </c>
-      <c r="B12" s="510" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="512">
+      <c r="B12" s="511" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="513">
         <v>8</v>
       </c>
-      <c r="D12" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I12" s="540">
+      <c r="D12" s="515" t="s">
+        <v>296</v>
+      </c>
+      <c r="E12" s="439" t="s">
+        <v>390</v>
+      </c>
+      <c r="F12" s="439" t="s">
+        <v>391</v>
+      </c>
+      <c r="G12" s="439" t="s">
+        <v>528</v>
+      </c>
+      <c r="H12" s="439" t="s">
+        <v>375</v>
+      </c>
+      <c r="I12" s="541">
         <f t="shared" si="0"/>
         <v>48.9</v>
       </c>
-      <c r="J12" s="540">
+      <c r="J12" s="541">
         <v>24.4</v>
       </c>
-      <c r="K12" s="540">
+      <c r="K12" s="541">
         <v>24.5</v>
       </c>
-      <c r="L12" s="540">
+      <c r="L12" s="541">
         <v>24.45</v>
       </c>
-      <c r="M12" s="434" t="s">
+      <c r="M12" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N12" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S12" s="493">
+      <c r="N12" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O12" s="439" t="s">
+        <v>676</v>
+      </c>
+      <c r="P12" s="464" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q12" s="435" t="s">
+        <v>1029</v>
+      </c>
+      <c r="R12" s="435" t="s">
+        <v>245</v>
+      </c>
+      <c r="S12" s="497">
         <v>45992</v>
       </c>
-      <c r="T12" s="438" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="493">
+      <c r="T12" s="439" t="s">
+        <v>968</v>
+      </c>
+      <c r="U12" s="497">
         <v>46234</v>
       </c>
-      <c r="V12" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y12" s="512"/>
+      <c r="V12" s="451" t="s">
+        <v>851</v>
+      </c>
+      <c r="W12" s="497"/>
+      <c r="X12" s="497"/>
+      <c r="Y12" s="513"/>
     </row>
     <row r="13" spans="1:25" s="36" customFormat="1" ht="288.75" customHeight="1">
-      <c r="A13" s="509"/>
-[...23 lines deleted...]
-      <c r="Y13" s="513"/>
+      <c r="A13" s="510"/>
+      <c r="B13" s="512"/>
+      <c r="C13" s="514"/>
+      <c r="D13" s="516"/>
+      <c r="E13" s="440"/>
+      <c r="F13" s="440"/>
+      <c r="G13" s="440"/>
+      <c r="H13" s="440"/>
+      <c r="I13" s="542"/>
+      <c r="J13" s="542"/>
+      <c r="K13" s="542"/>
+      <c r="L13" s="542"/>
+      <c r="M13" s="436"/>
+      <c r="N13" s="436"/>
+      <c r="O13" s="440"/>
+      <c r="P13" s="466"/>
+      <c r="Q13" s="436"/>
+      <c r="R13" s="436"/>
+      <c r="S13" s="498"/>
+      <c r="T13" s="440"/>
+      <c r="U13" s="436"/>
+      <c r="V13" s="452"/>
+      <c r="W13" s="498"/>
+      <c r="X13" s="498"/>
+      <c r="Y13" s="514"/>
     </row>
     <row r="14" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A14" s="10">
         <v>6</v>
       </c>
-      <c r="B14" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="91">
+      <c r="B14" s="92" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="88">
         <v>10</v>
       </c>
-      <c r="D14" s="195" t="s">
-[...3 lines deleted...]
-        <v>442</v>
+      <c r="D14" s="181" t="s">
+        <v>529</v>
+      </c>
+      <c r="E14" s="350" t="s">
+        <v>376</v>
       </c>
       <c r="F14" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>17</v>
+      </c>
+      <c r="G14" s="309" t="s">
+        <v>679</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="I14" s="110">
+        <v>680</v>
+      </c>
+      <c r="I14" s="103">
         <f t="shared" si="0"/>
         <v>36.519999999999996</v>
       </c>
-      <c r="J14" s="103" t="s">
-[...5 lines deleted...]
-      <c r="L14" s="98">
+      <c r="J14" s="97" t="s">
+        <v>257</v>
+      </c>
+      <c r="K14" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="L14" s="95">
         <v>18.260000000000002</v>
       </c>
       <c r="M14" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N14" s="85" t="s">
-[...12 lines deleted...]
-        <v>290</v>
+      <c r="N14" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O14" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P14" s="159" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q14" s="433" t="s">
+        <v>1031</v>
+      </c>
+      <c r="R14" s="353" t="s">
+        <v>245</v>
       </c>
       <c r="S14" s="11">
         <v>45992</v>
       </c>
-      <c r="T14" s="86" t="s">
-        <v>244</v>
+      <c r="T14" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U14" s="11">
         <v>46234</v>
       </c>
-      <c r="V14" s="305" t="s">
-        <v>927</v>
+      <c r="V14" s="288" t="s">
+        <v>852</v>
       </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
-      <c r="Y14" s="88"/>
+      <c r="Y14" s="85"/>
     </row>
     <row r="15" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
       <c r="A15" s="10">
         <v>7</v>
       </c>
-      <c r="B15" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="91">
+      <c r="B15" s="92" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="88">
         <v>13</v>
       </c>
-      <c r="D15" s="92" t="s">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="D15" s="89" t="s">
+        <v>194</v>
+      </c>
+      <c r="E15" s="309" t="s">
+        <v>530</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>408</v>
+      </c>
+      <c r="G15" s="309" t="s">
+        <v>169</v>
       </c>
       <c r="H15" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I15" s="110">
+        <v>17</v>
+      </c>
+      <c r="I15" s="103">
         <f t="shared" si="0"/>
         <v>24.28</v>
       </c>
-      <c r="J15" s="103" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="103" t="s">
+      <c r="J15" s="97" t="s">
+        <v>259</v>
+      </c>
+      <c r="K15" s="97" t="s">
+        <v>260</v>
+      </c>
+      <c r="L15" s="95">
+        <v>12.14</v>
+      </c>
+      <c r="M15" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="N15" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O15" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P15" s="150" t="s">
         <v>309</v>
       </c>
-      <c r="L15" s="98">
-[...18 lines deleted...]
-        <v>290</v>
+      <c r="Q15" s="433" t="s">
+        <v>1029</v>
+      </c>
+      <c r="R15" s="353" t="s">
+        <v>245</v>
       </c>
       <c r="S15" s="11">
         <v>45992</v>
       </c>
-      <c r="T15" s="86" t="s">
-        <v>244</v>
+      <c r="T15" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U15" s="11">
         <v>46234</v>
       </c>
-      <c r="V15" s="305" t="s">
-        <v>804</v>
+      <c r="V15" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
-      <c r="Y15" s="88"/>
+      <c r="Y15" s="85"/>
     </row>
     <row r="16" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
-      <c r="A16" s="270" t="s">
-[...23 lines deleted...]
-      <c r="I16" s="275">
+      <c r="A16" s="254" t="s">
+        <v>282</v>
+      </c>
+      <c r="B16" s="255" t="s">
+        <v>224</v>
+      </c>
+      <c r="C16" s="256" t="s">
+        <v>225</v>
+      </c>
+      <c r="D16" s="257" t="s">
+        <v>728</v>
+      </c>
+      <c r="E16" s="258" t="s">
+        <v>299</v>
+      </c>
+      <c r="F16" s="258" t="s">
+        <v>300</v>
+      </c>
+      <c r="G16" s="258" t="s">
+        <v>226</v>
+      </c>
+      <c r="H16" s="258" t="s">
+        <v>243</v>
+      </c>
+      <c r="I16" s="259">
         <f t="shared" ref="I16" si="1">J16+K16</f>
         <v>14.24</v>
       </c>
-      <c r="J16" s="276">
+      <c r="J16" s="260">
         <v>7.13</v>
       </c>
-      <c r="K16" s="276">
+      <c r="K16" s="260">
         <v>7.11</v>
       </c>
-      <c r="L16" s="276">
+      <c r="L16" s="260">
         <v>7.12</v>
       </c>
-      <c r="M16" s="276" t="s">
+      <c r="M16" s="260" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="276" t="s">
-[...18 lines deleted...]
-      <c r="Y16" s="279"/>
+      <c r="N16" s="260" t="s">
+        <v>125</v>
+      </c>
+      <c r="O16" s="258" t="s">
+        <v>676</v>
+      </c>
+      <c r="P16" s="258" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q16" s="261"/>
+      <c r="R16" s="260"/>
+      <c r="S16" s="239"/>
+      <c r="T16" s="262"/>
+      <c r="U16" s="260"/>
+      <c r="V16" s="258" t="s">
+        <v>251</v>
+      </c>
+      <c r="W16" s="260"/>
+      <c r="X16" s="260"/>
+      <c r="Y16" s="263"/>
     </row>
-    <row r="17" spans="1:25" s="97" customFormat="1" ht="210" customHeight="1">
-[...24 lines deleted...]
-      <c r="I17" s="275">
+    <row r="17" spans="1:25" s="94" customFormat="1" ht="210" customHeight="1">
+      <c r="A17" s="254" t="s">
+        <v>282</v>
+      </c>
+      <c r="B17" s="255" t="s">
+        <v>770</v>
+      </c>
+      <c r="C17" s="256" t="s">
+        <v>225</v>
+      </c>
+      <c r="D17" s="257" t="s">
+        <v>781</v>
+      </c>
+      <c r="E17" s="258" t="s">
+        <v>771</v>
+      </c>
+      <c r="F17" s="258" t="s">
+        <v>772</v>
+      </c>
+      <c r="G17" s="258" t="s">
+        <v>226</v>
+      </c>
+      <c r="H17" s="258" t="s">
+        <v>243</v>
+      </c>
+      <c r="I17" s="259">
         <f t="shared" si="0"/>
         <v>14.24</v>
       </c>
-      <c r="J17" s="276">
+      <c r="J17" s="260">
         <v>7.13</v>
       </c>
-      <c r="K17" s="276">
+      <c r="K17" s="260">
         <v>7.11</v>
       </c>
-      <c r="L17" s="276">
+      <c r="L17" s="260">
         <v>7.12</v>
       </c>
-      <c r="M17" s="276" t="s">
+      <c r="M17" s="260" t="s">
         <v>3</v>
       </c>
-      <c r="N17" s="276" t="s">
-[...18 lines deleted...]
-      <c r="Y17" s="279"/>
+      <c r="N17" s="260" t="s">
+        <v>125</v>
+      </c>
+      <c r="O17" s="258" t="s">
+        <v>676</v>
+      </c>
+      <c r="P17" s="258" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q17" s="261"/>
+      <c r="R17" s="260"/>
+      <c r="S17" s="239"/>
+      <c r="T17" s="262"/>
+      <c r="U17" s="239"/>
+      <c r="V17" s="258" t="s">
+        <v>782</v>
+      </c>
+      <c r="W17" s="260"/>
+      <c r="X17" s="260"/>
+      <c r="Y17" s="263"/>
     </row>
-    <row r="18" spans="1:25" s="97" customFormat="1" ht="210" customHeight="1">
-      <c r="A18" s="508">
+    <row r="18" spans="1:25" s="94" customFormat="1" ht="210" customHeight="1">
+      <c r="A18" s="509">
         <v>8</v>
       </c>
-      <c r="B18" s="510" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="512">
+      <c r="B18" s="511" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="513">
         <v>22</v>
       </c>
-      <c r="D18" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I18" s="518">
+      <c r="D18" s="515" t="s">
+        <v>233</v>
+      </c>
+      <c r="E18" s="439" t="s">
+        <v>378</v>
+      </c>
+      <c r="F18" s="439" t="s">
+        <v>379</v>
+      </c>
+      <c r="G18" s="439" t="s">
+        <v>386</v>
+      </c>
+      <c r="H18" s="517" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="519">
         <f>J18+K18</f>
         <v>31.299999999999997</v>
       </c>
-      <c r="J18" s="516" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="516" t="s">
+      <c r="J18" s="517" t="s">
+        <v>261</v>
+      </c>
+      <c r="K18" s="517" t="s">
+        <v>262</v>
+      </c>
+      <c r="L18" s="435">
+        <v>15.65</v>
+      </c>
+      <c r="M18" s="435" t="s">
+        <v>3</v>
+      </c>
+      <c r="N18" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="439" t="s">
+        <v>676</v>
+      </c>
+      <c r="P18" s="439" t="s">
         <v>311</v>
       </c>
-      <c r="L18" s="434">
-[...20 lines deleted...]
-      <c r="S18" s="493">
+      <c r="Q18" s="435" t="s">
+        <v>1031</v>
+      </c>
+      <c r="R18" s="435" t="s">
+        <v>245</v>
+      </c>
+      <c r="S18" s="497">
         <v>45992</v>
       </c>
-      <c r="T18" s="438" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="493">
+      <c r="T18" s="439" t="s">
+        <v>968</v>
+      </c>
+      <c r="U18" s="497">
         <v>46234</v>
       </c>
-      <c r="V18" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y18" s="491"/>
+      <c r="V18" s="451" t="s">
+        <v>853</v>
+      </c>
+      <c r="W18" s="493"/>
+      <c r="X18" s="493"/>
+      <c r="Y18" s="495"/>
     </row>
     <row r="19" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A19" s="509"/>
-[...23 lines deleted...]
-      <c r="Y19" s="492"/>
+      <c r="A19" s="510"/>
+      <c r="B19" s="512"/>
+      <c r="C19" s="514"/>
+      <c r="D19" s="516"/>
+      <c r="E19" s="440"/>
+      <c r="F19" s="440"/>
+      <c r="G19" s="440"/>
+      <c r="H19" s="518"/>
+      <c r="I19" s="520"/>
+      <c r="J19" s="518"/>
+      <c r="K19" s="518"/>
+      <c r="L19" s="436"/>
+      <c r="M19" s="436"/>
+      <c r="N19" s="436"/>
+      <c r="O19" s="440"/>
+      <c r="P19" s="440"/>
+      <c r="Q19" s="436"/>
+      <c r="R19" s="436"/>
+      <c r="S19" s="498"/>
+      <c r="T19" s="440"/>
+      <c r="U19" s="498"/>
+      <c r="V19" s="452"/>
+      <c r="W19" s="494"/>
+      <c r="X19" s="494"/>
+      <c r="Y19" s="496"/>
     </row>
     <row r="20" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
       <c r="A20" s="10">
         <v>9</v>
       </c>
       <c r="B20" s="29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C20" s="87">
+        <v>28</v>
+      </c>
+      <c r="C20" s="84">
         <v>23</v>
       </c>
-      <c r="D20" s="88" t="s">
-[...14 lines deleted...]
-      <c r="I20" s="112">
+      <c r="D20" s="85" t="s">
+        <v>123</v>
+      </c>
+      <c r="E20" s="310" t="s">
+        <v>380</v>
+      </c>
+      <c r="F20" s="310" t="s">
+        <v>381</v>
+      </c>
+      <c r="G20" s="310" t="s">
+        <v>382</v>
+      </c>
+      <c r="H20" s="310" t="s">
+        <v>383</v>
+      </c>
+      <c r="I20" s="105">
         <f t="shared" si="0"/>
         <v>14.559999999999999</v>
       </c>
-      <c r="J20" s="102">
+      <c r="J20" s="96">
         <v>7.04</v>
       </c>
-      <c r="K20" s="102">
+      <c r="K20" s="96">
         <v>7.52</v>
       </c>
-      <c r="L20" s="102">
+      <c r="L20" s="96">
         <v>7.28</v>
       </c>
-      <c r="M20" s="85" t="s">
+      <c r="M20" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="N20" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N20" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P20" s="155" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q20" s="433" t="s">
+        <v>1027</v>
+      </c>
+      <c r="R20" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S20" s="11">
         <v>45992</v>
       </c>
-      <c r="T20" s="86" t="s">
-        <v>244</v>
+      <c r="T20" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U20" s="11">
         <v>46234</v>
       </c>
-      <c r="V20" s="305" t="s">
-        <v>804</v>
+      <c r="V20" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
-      <c r="Y20" s="88"/>
+      <c r="Y20" s="85"/>
     </row>
     <row r="21" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A21" s="508">
+      <c r="A21" s="509">
         <v>10</v>
       </c>
-      <c r="B21" s="510" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="512">
+      <c r="B21" s="511" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="513">
         <v>24</v>
       </c>
-      <c r="D21" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I21" s="540">
+      <c r="D21" s="515" t="s">
+        <v>531</v>
+      </c>
+      <c r="E21" s="439" t="s">
+        <v>713</v>
+      </c>
+      <c r="F21" s="439" t="s">
+        <v>823</v>
+      </c>
+      <c r="G21" s="439" t="s">
+        <v>285</v>
+      </c>
+      <c r="H21" s="517" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="541">
         <f>J21+K21</f>
         <v>51.08</v>
       </c>
-      <c r="J21" s="516" t="s">
+      <c r="J21" s="517" t="s">
+        <v>263</v>
+      </c>
+      <c r="K21" s="517" t="s">
+        <v>264</v>
+      </c>
+      <c r="L21" s="435">
+        <v>25.54</v>
+      </c>
+      <c r="M21" s="435" t="s">
+        <v>3</v>
+      </c>
+      <c r="N21" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O21" s="439" t="s">
+        <v>676</v>
+      </c>
+      <c r="P21" s="439" t="s">
         <v>312</v>
       </c>
-      <c r="K21" s="516" t="s">
-[...23 lines deleted...]
-      <c r="S21" s="493">
+      <c r="Q21" s="435" t="s">
+        <v>1030</v>
+      </c>
+      <c r="R21" s="435" t="s">
+        <v>245</v>
+      </c>
+      <c r="S21" s="497">
         <v>45992</v>
       </c>
-      <c r="T21" s="438" t="s">
-[...2 lines deleted...]
-      <c r="U21" s="493">
+      <c r="T21" s="439" t="s">
+        <v>968</v>
+      </c>
+      <c r="U21" s="497">
         <v>46234</v>
       </c>
-      <c r="V21" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y21" s="512"/>
+      <c r="V21" s="451" t="s">
+        <v>828</v>
+      </c>
+      <c r="W21" s="497"/>
+      <c r="X21" s="497"/>
+      <c r="Y21" s="513"/>
     </row>
     <row r="22" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
-      <c r="A22" s="509"/>
-[...23 lines deleted...]
-      <c r="Y22" s="513"/>
+      <c r="A22" s="510"/>
+      <c r="B22" s="512"/>
+      <c r="C22" s="514"/>
+      <c r="D22" s="516"/>
+      <c r="E22" s="440"/>
+      <c r="F22" s="440"/>
+      <c r="G22" s="440"/>
+      <c r="H22" s="518"/>
+      <c r="I22" s="542"/>
+      <c r="J22" s="518"/>
+      <c r="K22" s="518"/>
+      <c r="L22" s="436"/>
+      <c r="M22" s="436"/>
+      <c r="N22" s="436"/>
+      <c r="O22" s="440"/>
+      <c r="P22" s="440"/>
+      <c r="Q22" s="436"/>
+      <c r="R22" s="436"/>
+      <c r="S22" s="498"/>
+      <c r="T22" s="440"/>
+      <c r="U22" s="498"/>
+      <c r="V22" s="558"/>
+      <c r="W22" s="498"/>
+      <c r="X22" s="498"/>
+      <c r="Y22" s="514"/>
     </row>
     <row r="23" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
       <c r="A23" s="10">
         <v>11</v>
       </c>
-      <c r="B23" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="91">
+      <c r="B23" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="88">
         <v>26</v>
       </c>
-      <c r="D23" s="92" t="s">
-[...3 lines deleted...]
-        <v>459</v>
+      <c r="D23" s="89" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="280" t="s">
+        <v>392</v>
       </c>
       <c r="F23" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>17</v>
+      </c>
+      <c r="G23" s="193" t="s">
+        <v>681</v>
       </c>
       <c r="H23" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I23" s="108">
+        <v>17</v>
+      </c>
+      <c r="I23" s="101">
         <f>J23+K23</f>
         <v>13.14</v>
       </c>
-      <c r="J23" s="103" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="J23" s="97" t="s">
+        <v>265</v>
+      </c>
+      <c r="K23" s="97" t="s">
+        <v>266</v>
       </c>
       <c r="L23" s="73">
         <v>6.57</v>
       </c>
       <c r="M23" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N23" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N23" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O23" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P23" s="159" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q23" s="433" t="s">
+        <v>1027</v>
+      </c>
+      <c r="R23" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S23" s="11">
         <v>45992</v>
       </c>
-      <c r="T23" s="86" t="s">
-        <v>244</v>
+      <c r="T23" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U23" s="11">
         <v>46234</v>
       </c>
-      <c r="V23" s="305" t="s">
-        <v>804</v>
+      <c r="V23" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W23" s="11"/>
       <c r="X23" s="11"/>
-      <c r="Y23" s="88"/>
+      <c r="Y23" s="85"/>
     </row>
     <row r="24" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
-      <c r="A24" s="508">
+      <c r="A24" s="509">
         <v>12</v>
       </c>
-      <c r="B24" s="510" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="512">
+      <c r="B24" s="511" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="513">
         <v>29</v>
       </c>
-      <c r="D24" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I24" s="542">
+      <c r="D24" s="515" t="s">
+        <v>434</v>
+      </c>
+      <c r="E24" s="439" t="s">
+        <v>435</v>
+      </c>
+      <c r="F24" s="439" t="s">
+        <v>436</v>
+      </c>
+      <c r="G24" s="439" t="s">
+        <v>533</v>
+      </c>
+      <c r="H24" s="439" t="s">
+        <v>532</v>
+      </c>
+      <c r="I24" s="543">
         <f>J24+K24</f>
         <v>38.4</v>
       </c>
-      <c r="J24" s="540">
+      <c r="J24" s="541">
         <v>19.399999999999999</v>
       </c>
-      <c r="K24" s="540">
+      <c r="K24" s="541">
         <v>19</v>
       </c>
-      <c r="L24" s="540">
+      <c r="L24" s="541">
         <f>I24/2</f>
         <v>19.2</v>
       </c>
-      <c r="M24" s="434" t="s">
+      <c r="M24" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N24" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S24" s="493">
+      <c r="N24" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O24" s="439" t="s">
+        <v>676</v>
+      </c>
+      <c r="P24" s="464" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q24" s="435" t="s">
+        <v>1032</v>
+      </c>
+      <c r="R24" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S24" s="497">
         <v>45597</v>
       </c>
-      <c r="T24" s="438" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="493">
+      <c r="T24" s="439" t="s">
+        <v>968</v>
+      </c>
+      <c r="U24" s="497">
         <v>46691</v>
       </c>
-      <c r="V24" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y24" s="512"/>
+      <c r="V24" s="451" t="s">
+        <v>848</v>
+      </c>
+      <c r="W24" s="497"/>
+      <c r="X24" s="497"/>
+      <c r="Y24" s="513"/>
     </row>
     <row r="25" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
-      <c r="A25" s="509"/>
-[...23 lines deleted...]
-      <c r="Y25" s="513"/>
+      <c r="A25" s="510"/>
+      <c r="B25" s="512"/>
+      <c r="C25" s="514"/>
+      <c r="D25" s="516"/>
+      <c r="E25" s="440"/>
+      <c r="F25" s="440"/>
+      <c r="G25" s="440"/>
+      <c r="H25" s="440"/>
+      <c r="I25" s="543"/>
+      <c r="J25" s="542"/>
+      <c r="K25" s="542"/>
+      <c r="L25" s="542"/>
+      <c r="M25" s="436"/>
+      <c r="N25" s="436"/>
+      <c r="O25" s="440"/>
+      <c r="P25" s="466"/>
+      <c r="Q25" s="436"/>
+      <c r="R25" s="436"/>
+      <c r="S25" s="498"/>
+      <c r="T25" s="440"/>
+      <c r="U25" s="436"/>
+      <c r="V25" s="452"/>
+      <c r="W25" s="498"/>
+      <c r="X25" s="498"/>
+      <c r="Y25" s="514"/>
     </row>
     <row r="26" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
       <c r="A26" s="10">
         <v>13</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="C26" s="87">
+        <v>218</v>
+      </c>
+      <c r="C26" s="84">
         <v>35</v>
       </c>
-      <c r="D26" s="190" t="s">
-[...14 lines deleted...]
-      <c r="I26" s="110">
+      <c r="D26" s="176" t="s">
+        <v>437</v>
+      </c>
+      <c r="E26" s="286" t="s">
+        <v>401</v>
+      </c>
+      <c r="F26" s="286" t="s">
+        <v>402</v>
+      </c>
+      <c r="G26" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="H26" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="103">
         <f>J26+K26</f>
         <v>20.9</v>
       </c>
-      <c r="J26" s="110">
+      <c r="J26" s="103">
         <v>10.4</v>
       </c>
-      <c r="K26" s="110">
+      <c r="K26" s="103">
         <v>10.5</v>
       </c>
-      <c r="L26" s="110">
+      <c r="L26" s="103">
         <f>I26/2</f>
         <v>10.45</v>
       </c>
       <c r="M26" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N26" s="85" t="s">
-[...12 lines deleted...]
-        <v>290</v>
+      <c r="N26" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O26" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P26" s="159" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q26" s="433" t="s">
+        <v>1031</v>
+      </c>
+      <c r="R26" s="353" t="s">
+        <v>245</v>
       </c>
       <c r="S26" s="11">
         <v>45992</v>
       </c>
-      <c r="T26" s="86" t="s">
-        <v>244</v>
+      <c r="T26" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U26" s="11">
         <v>46234</v>
       </c>
-      <c r="V26" s="305" t="s">
-        <v>923</v>
+      <c r="V26" s="288" t="s">
+        <v>848</v>
       </c>
       <c r="W26" s="11"/>
       <c r="X26" s="11"/>
-      <c r="Y26" s="88"/>
+      <c r="Y26" s="85"/>
     </row>
     <row r="27" spans="1:25" s="36" customFormat="1" ht="246.75" customHeight="1">
       <c r="A27" s="10">
         <v>14</v>
       </c>
       <c r="B27" s="29" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C27" s="87">
+        <v>31</v>
+      </c>
+      <c r="C27" s="84">
         <v>36</v>
       </c>
-      <c r="D27" s="88" t="s">
-[...14 lines deleted...]
-      <c r="I27" s="110">
+      <c r="D27" s="85" t="s">
+        <v>195</v>
+      </c>
+      <c r="E27" s="286" t="s">
+        <v>438</v>
+      </c>
+      <c r="F27" s="286" t="s">
+        <v>439</v>
+      </c>
+      <c r="G27" s="286" t="s">
+        <v>384</v>
+      </c>
+      <c r="H27" s="286" t="s">
+        <v>385</v>
+      </c>
+      <c r="I27" s="103">
         <f>J27+K27</f>
         <v>17.98</v>
       </c>
-      <c r="J27" s="110">
+      <c r="J27" s="103">
         <v>9.33</v>
       </c>
-      <c r="K27" s="110">
+      <c r="K27" s="103">
         <v>8.65</v>
       </c>
-      <c r="L27" s="110">
+      <c r="L27" s="103">
         <v>8.99</v>
       </c>
       <c r="M27" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N27" s="85" t="s">
-[...12 lines deleted...]
-        <v>917</v>
+      <c r="N27" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O27" s="190" t="s">
+        <v>676</v>
+      </c>
+      <c r="P27" s="159" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q27" s="431" t="s">
+        <v>1029</v>
+      </c>
+      <c r="R27" s="404" t="s">
+        <v>842</v>
       </c>
       <c r="S27" s="11">
         <v>46143</v>
       </c>
-      <c r="T27" s="86" t="s">
-        <v>244</v>
+      <c r="T27" s="424" t="s">
+        <v>968</v>
       </c>
       <c r="U27" s="11">
         <v>46234</v>
       </c>
-      <c r="V27" s="305" t="s">
-        <v>804</v>
+      <c r="V27" s="288" t="s">
+        <v>731</v>
       </c>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
-      <c r="Y27" s="88"/>
+      <c r="Y27" s="85"/>
     </row>
     <row r="28" spans="1:25" s="36" customFormat="1">
-      <c r="A28" s="626" t="s">
-[...16 lines deleted...]
-      <c r="P28" s="177">
+      <c r="A28" s="627" t="s">
+        <v>783</v>
+      </c>
+      <c r="B28" s="628"/>
+      <c r="C28" s="628"/>
+      <c r="D28" s="628"/>
+      <c r="E28" s="628"/>
+      <c r="F28" s="628"/>
+      <c r="G28" s="628"/>
+      <c r="H28" s="628"/>
+      <c r="I28" s="628"/>
+      <c r="J28" s="628"/>
+      <c r="K28" s="628"/>
+      <c r="L28" s="628"/>
+      <c r="M28" s="628"/>
+      <c r="N28" s="628"/>
+      <c r="O28" s="629"/>
+      <c r="P28" s="164">
         <v>247</v>
       </c>
-      <c r="Q28" s="402"/>
-[...7 lines deleted...]
-      <c r="Y28" s="166"/>
+      <c r="Q28" s="383"/>
+      <c r="R28" s="383"/>
+      <c r="S28" s="152"/>
+      <c r="T28" s="154"/>
+      <c r="U28" s="152"/>
+      <c r="V28" s="196"/>
+      <c r="W28" s="152"/>
+      <c r="X28" s="152"/>
+      <c r="Y28" s="153"/>
     </row>
     <row r="29" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
-      <c r="A29" s="629" t="s">
+      <c r="A29" s="630" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="630"/>
-[...22 lines deleted...]
-      <c r="Y29" s="631"/>
+      <c r="B29" s="631"/>
+      <c r="C29" s="631"/>
+      <c r="D29" s="631"/>
+      <c r="E29" s="631"/>
+      <c r="F29" s="631"/>
+      <c r="G29" s="631"/>
+      <c r="H29" s="631"/>
+      <c r="I29" s="631"/>
+      <c r="J29" s="631"/>
+      <c r="K29" s="631"/>
+      <c r="L29" s="631"/>
+      <c r="M29" s="631"/>
+      <c r="N29" s="631"/>
+      <c r="O29" s="631"/>
+      <c r="P29" s="631"/>
+      <c r="Q29" s="631"/>
+      <c r="R29" s="631"/>
+      <c r="S29" s="631"/>
+      <c r="T29" s="631"/>
+      <c r="U29" s="631"/>
+      <c r="V29" s="631"/>
+      <c r="W29" s="631"/>
+      <c r="X29" s="631"/>
+      <c r="Y29" s="632"/>
     </row>
     <row r="30" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
       <c r="A30" s="10">
         <v>1</v>
       </c>
-      <c r="B30" s="95" t="s">
+      <c r="B30" s="92" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="88">
+        <v>2</v>
+      </c>
+      <c r="D30" s="89" t="s">
         <v>145</v>
       </c>
-      <c r="C30" s="91">
-[...12 lines deleted...]
-        <v>836</v>
+      <c r="E30" s="311" t="s">
+        <v>387</v>
+      </c>
+      <c r="F30" s="286" t="s">
+        <v>388</v>
+      </c>
+      <c r="G30" s="311" t="s">
+        <v>762</v>
       </c>
       <c r="H30" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I30" s="110">
+        <v>17</v>
+      </c>
+      <c r="I30" s="103">
         <f t="shared" ref="I30:I37" si="2">J30+K30</f>
         <v>15.9</v>
       </c>
-      <c r="J30" s="103" t="s">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="J30" s="97" t="s">
+        <v>267</v>
+      </c>
+      <c r="K30" s="97" t="s">
+        <v>268</v>
       </c>
       <c r="L30" s="73">
         <v>7.95</v>
       </c>
       <c r="M30" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N30" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N30" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O30" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P30" s="159" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q30" s="326" t="s">
+        <v>283</v>
+      </c>
+      <c r="R30" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S30" s="11">
         <v>46073</v>
       </c>
-      <c r="T30" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y30" s="88"/>
+      <c r="T30" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U30" s="82"/>
+      <c r="V30" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W30" s="143"/>
+      <c r="X30" s="143"/>
+      <c r="Y30" s="85"/>
     </row>
     <row r="31" spans="1:25" s="36" customFormat="1" ht="182.25" customHeight="1">
       <c r="A31" s="10">
         <v>2</v>
       </c>
-      <c r="B31" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="91">
+      <c r="B31" s="92" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="88">
         <v>3</v>
       </c>
-      <c r="D31" s="92" t="s">
-[...3 lines deleted...]
-        <v>455</v>
+      <c r="D31" s="89" t="s">
+        <v>120</v>
+      </c>
+      <c r="E31" s="167" t="s">
+        <v>389</v>
       </c>
       <c r="F31" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>17</v>
+      </c>
+      <c r="G31" s="90" t="s">
+        <v>170</v>
       </c>
       <c r="H31" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I31" s="110">
+        <v>17</v>
+      </c>
+      <c r="I31" s="103">
         <f t="shared" si="2"/>
         <v>17</v>
       </c>
-      <c r="J31" s="103" t="s">
-[...5 lines deleted...]
-      <c r="L31" s="108">
+      <c r="J31" s="97" t="s">
+        <v>269</v>
+      </c>
+      <c r="K31" s="97" t="s">
+        <v>270</v>
+      </c>
+      <c r="L31" s="101">
         <v>8.5</v>
       </c>
       <c r="M31" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N31" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N31" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O31" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P31" s="159" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q31" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R31" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S31" s="11">
         <v>46073</v>
       </c>
-      <c r="T31" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y31" s="88"/>
+      <c r="T31" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U31" s="82"/>
+      <c r="V31" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W31" s="143"/>
+      <c r="X31" s="143"/>
+      <c r="Y31" s="85"/>
     </row>
     <row r="32" spans="1:25" s="36" customFormat="1" ht="302.25" customHeight="1">
       <c r="A32" s="10">
         <v>3</v>
       </c>
-      <c r="B32" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="91">
+      <c r="B32" s="92" t="s">
+        <v>158</v>
+      </c>
+      <c r="C32" s="88">
         <v>8</v>
       </c>
-      <c r="D32" s="92" t="s">
-[...3 lines deleted...]
-        <v>604</v>
+      <c r="D32" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E32" s="280" t="s">
+        <v>534</v>
       </c>
       <c r="F32" s="49" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>17</v>
+      </c>
+      <c r="G32" s="90" t="s">
+        <v>171</v>
       </c>
       <c r="H32" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I32" s="110">
+        <v>17</v>
+      </c>
+      <c r="I32" s="103">
         <f t="shared" si="2"/>
         <v>19.88</v>
       </c>
-      <c r="J32" s="103" t="s">
-[...3 lines deleted...]
-        <v>321</v>
+      <c r="J32" s="97" t="s">
+        <v>271</v>
+      </c>
+      <c r="K32" s="97" t="s">
+        <v>272</v>
       </c>
       <c r="L32" s="73">
         <v>9.94</v>
       </c>
       <c r="M32" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N32" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N32" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O32" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P32" s="159" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q32" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R32" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S32" s="11">
         <v>46073</v>
       </c>
-      <c r="T32" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y32" s="88"/>
+      <c r="T32" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U32" s="82"/>
+      <c r="V32" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W32" s="143"/>
+      <c r="X32" s="143"/>
+      <c r="Y32" s="85"/>
     </row>
     <row r="33" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A33" s="94">
+      <c r="A33" s="91">
         <v>4</v>
       </c>
-      <c r="B33" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="91">
+      <c r="B33" s="92" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="88">
         <v>10</v>
       </c>
-      <c r="D33" s="373" t="s">
-[...14 lines deleted...]
-      <c r="I33" s="110">
+      <c r="D33" s="355" t="s">
+        <v>843</v>
+      </c>
+      <c r="E33" s="354" t="s">
+        <v>845</v>
+      </c>
+      <c r="F33" s="354" t="s">
+        <v>846</v>
+      </c>
+      <c r="G33" s="311" t="s">
+        <v>763</v>
+      </c>
+      <c r="H33" s="90" t="s">
+        <v>173</v>
+      </c>
+      <c r="I33" s="103">
         <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="J33" s="98">
+      <c r="J33" s="95">
         <v>14.48</v>
       </c>
-      <c r="K33" s="98">
+      <c r="K33" s="95">
         <v>10.52</v>
       </c>
-      <c r="L33" s="108">
+      <c r="L33" s="101">
         <v>12.5</v>
       </c>
       <c r="M33" s="73" t="s">
         <v>3</v>
       </c>
       <c r="N33" s="73" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>289</v>
+        <v>125</v>
+      </c>
+      <c r="O33" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P33" s="382" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q33" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R33" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S33" s="75">
         <v>46073</v>
       </c>
-      <c r="T33" s="76" t="s">
-[...8 lines deleted...]
-      <c r="Y33" s="91"/>
+      <c r="T33" s="419" t="s">
+        <v>968</v>
+      </c>
+      <c r="U33" s="82"/>
+      <c r="V33" s="381" t="s">
+        <v>891</v>
+      </c>
+      <c r="W33" s="140"/>
+      <c r="X33" s="140"/>
+      <c r="Y33" s="88"/>
     </row>
     <row r="34" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
       <c r="A34" s="10">
         <v>5</v>
       </c>
       <c r="B34" s="29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="C34" s="87">
+        <v>34</v>
+      </c>
+      <c r="C34" s="84">
         <v>11</v>
       </c>
-      <c r="D34" s="190" t="s">
-[...3 lines deleted...]
-        <v>508</v>
+      <c r="D34" s="176" t="s">
+        <v>440</v>
+      </c>
+      <c r="E34" s="175" t="s">
+        <v>441</v>
       </c>
       <c r="F34" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>17</v>
+      </c>
+      <c r="G34" s="86" t="s">
+        <v>174</v>
       </c>
       <c r="H34" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I34" s="110">
+        <v>17</v>
+      </c>
+      <c r="I34" s="103">
         <f t="shared" si="2"/>
         <v>15.059999999999999</v>
       </c>
       <c r="J34" s="43" t="s">
-        <v>322</v>
+        <v>273</v>
       </c>
       <c r="K34" s="43" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="L34" s="85">
+        <v>274</v>
+      </c>
+      <c r="L34" s="82">
         <v>7.53</v>
       </c>
-      <c r="M34" s="85" t="s">
+      <c r="M34" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="N34" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N34" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O34" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P34" s="159" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q34" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R34" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S34" s="11">
         <v>46073</v>
       </c>
-      <c r="T34" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y34" s="88"/>
+      <c r="T34" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U34" s="82"/>
+      <c r="V34" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W34" s="143"/>
+      <c r="X34" s="143"/>
+      <c r="Y34" s="85"/>
     </row>
     <row r="35" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
       <c r="A35" s="10">
         <v>6</v>
       </c>
-      <c r="B35" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="91">
+      <c r="B35" s="92" t="s">
+        <v>35</v>
+      </c>
+      <c r="C35" s="88">
         <v>13</v>
       </c>
-      <c r="D35" s="92" t="s">
-[...3 lines deleted...]
-        <v>456</v>
+      <c r="D35" s="89" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" s="413" t="s">
+        <v>949</v>
       </c>
       <c r="F35" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>17</v>
+      </c>
+      <c r="G35" s="90" t="s">
+        <v>175</v>
       </c>
       <c r="H35" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I35" s="110">
+        <v>17</v>
+      </c>
+      <c r="I35" s="103">
         <f t="shared" si="2"/>
         <v>24.619999999999997</v>
       </c>
-      <c r="J35" s="103" t="s">
-[...3 lines deleted...]
-        <v>325</v>
+      <c r="J35" s="97" t="s">
+        <v>275</v>
+      </c>
+      <c r="K35" s="97" t="s">
+        <v>276</v>
       </c>
       <c r="L35" s="73">
         <v>12.31</v>
       </c>
       <c r="M35" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N35" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N35" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O35" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P35" s="159" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q35" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R35" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S35" s="11">
         <v>46073</v>
       </c>
-      <c r="T35" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y35" s="88"/>
+      <c r="T35" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U35" s="82"/>
+      <c r="V35" s="414" t="s">
+        <v>950</v>
+      </c>
+      <c r="W35" s="143"/>
+      <c r="X35" s="143"/>
+      <c r="Y35" s="85"/>
     </row>
     <row r="36" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
       <c r="A36" s="10">
         <v>7</v>
       </c>
-      <c r="B36" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="91">
+      <c r="B36" s="92" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="88">
         <v>14</v>
       </c>
-      <c r="D36" s="92" t="s">
-[...3 lines deleted...]
-        <v>509</v>
+      <c r="D36" s="89" t="s">
+        <v>223</v>
+      </c>
+      <c r="E36" s="280" t="s">
+        <v>442</v>
       </c>
       <c r="F36" s="43" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>17</v>
+      </c>
+      <c r="G36" s="411" t="s">
+        <v>930</v>
       </c>
       <c r="H36" s="43" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I36" s="110">
+        <v>17</v>
+      </c>
+      <c r="I36" s="103">
         <f t="shared" si="2"/>
         <v>28.46</v>
       </c>
-      <c r="J36" s="103" t="s">
-[...3 lines deleted...]
-        <v>327</v>
+      <c r="J36" s="97" t="s">
+        <v>277</v>
+      </c>
+      <c r="K36" s="97" t="s">
+        <v>278</v>
       </c>
       <c r="L36" s="73">
         <v>14.23</v>
       </c>
       <c r="M36" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N36" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N36" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O36" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P36" s="159" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q36" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R36" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S36" s="11">
         <v>46073</v>
       </c>
-      <c r="T36" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y36" s="88"/>
+      <c r="T36" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U36" s="82"/>
+      <c r="V36" s="412" t="s">
+        <v>931</v>
+      </c>
+      <c r="W36" s="143"/>
+      <c r="X36" s="143"/>
+      <c r="Y36" s="85"/>
     </row>
     <row r="37" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
-      <c r="A37" s="508">
+      <c r="A37" s="509">
         <v>8</v>
       </c>
-      <c r="B37" s="612" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="512">
+      <c r="B37" s="613" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="513">
         <v>15</v>
       </c>
-      <c r="D37" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I37" s="540">
+      <c r="D37" s="515" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" s="439" t="s">
+        <v>443</v>
+      </c>
+      <c r="F37" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="439" t="s">
+        <v>682</v>
+      </c>
+      <c r="H37" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="541">
         <f t="shared" si="2"/>
         <v>34.760000000000005</v>
       </c>
-      <c r="J37" s="434">
+      <c r="J37" s="435">
         <v>17.62</v>
       </c>
-      <c r="K37" s="434">
+      <c r="K37" s="435">
         <v>17.14</v>
       </c>
-      <c r="L37" s="434">
+      <c r="L37" s="435">
         <v>17.38</v>
       </c>
-      <c r="M37" s="434" t="s">
+      <c r="M37" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N37" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S37" s="493">
+      <c r="N37" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O37" s="439" t="s">
+        <v>677</v>
+      </c>
+      <c r="P37" s="464" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q37" s="435" t="s">
+        <v>283</v>
+      </c>
+      <c r="R37" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S37" s="497">
         <v>46073</v>
       </c>
-      <c r="T37" s="495" t="s">
-[...8 lines deleted...]
-      <c r="Y37" s="512"/>
+      <c r="T37" s="499" t="s">
+        <v>968</v>
+      </c>
+      <c r="U37" s="435"/>
+      <c r="V37" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W37" s="435"/>
+      <c r="X37" s="435"/>
+      <c r="Y37" s="513"/>
     </row>
     <row r="38" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
-      <c r="A38" s="509"/>
-[...23 lines deleted...]
-      <c r="Y38" s="604"/>
+      <c r="A38" s="510"/>
+      <c r="B38" s="614"/>
+      <c r="C38" s="514"/>
+      <c r="D38" s="516"/>
+      <c r="E38" s="440"/>
+      <c r="F38" s="436"/>
+      <c r="G38" s="440"/>
+      <c r="H38" s="436"/>
+      <c r="I38" s="542"/>
+      <c r="J38" s="436"/>
+      <c r="K38" s="436"/>
+      <c r="L38" s="436"/>
+      <c r="M38" s="436"/>
+      <c r="N38" s="436"/>
+      <c r="O38" s="440"/>
+      <c r="P38" s="466"/>
+      <c r="Q38" s="436"/>
+      <c r="R38" s="436"/>
+      <c r="S38" s="498"/>
+      <c r="T38" s="500"/>
+      <c r="U38" s="436"/>
+      <c r="V38" s="504"/>
+      <c r="W38" s="436"/>
+      <c r="X38" s="436"/>
+      <c r="Y38" s="605"/>
     </row>
     <row r="39" spans="1:25" s="36" customFormat="1" ht="217.5" customHeight="1">
       <c r="A39" s="10">
         <v>9</v>
       </c>
       <c r="B39" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="84">
+        <v>16</v>
+      </c>
+      <c r="D39" s="85" t="s">
         <v>149</v>
       </c>
-      <c r="C39" s="87">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="48" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>444</v>
+      </c>
+      <c r="F39" s="175" t="s">
+        <v>445</v>
       </c>
       <c r="G39" s="48" t="s">
-        <v>345</v>
-[...4 lines deleted...]
-      <c r="I39" s="110">
+        <v>287</v>
+      </c>
+      <c r="H39" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="103">
         <f>J39+K39</f>
         <v>14.18</v>
       </c>
-      <c r="J39" s="102">
+      <c r="J39" s="96">
         <v>6.86</v>
       </c>
-      <c r="K39" s="102">
+      <c r="K39" s="96">
         <v>7.32</v>
       </c>
-      <c r="L39" s="85">
+      <c r="L39" s="82">
         <v>7.09</v>
       </c>
       <c r="M39" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="N39" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N39" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O39" s="190" t="s">
+        <v>677</v>
+      </c>
+      <c r="P39" s="159" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q39" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R39" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S39" s="11">
         <v>46073</v>
       </c>
-      <c r="T39" s="86" t="s">
-[...8 lines deleted...]
-      <c r="Y39" s="290"/>
+      <c r="T39" s="424" t="s">
+        <v>968</v>
+      </c>
+      <c r="U39" s="82"/>
+      <c r="V39" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W39" s="272"/>
+      <c r="X39" s="272"/>
+      <c r="Y39" s="274"/>
     </row>
     <row r="40" spans="1:25" s="36" customFormat="1" ht="229.5" customHeight="1">
-      <c r="A40" s="508">
+      <c r="A40" s="509">
         <v>10</v>
       </c>
-      <c r="B40" s="612" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="512">
+      <c r="B40" s="613" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="513">
         <v>18</v>
       </c>
-      <c r="D40" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I40" s="540">
+      <c r="D40" s="515" t="s">
+        <v>409</v>
+      </c>
+      <c r="E40" s="439" t="s">
+        <v>844</v>
+      </c>
+      <c r="F40" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="439" t="s">
+        <v>410</v>
+      </c>
+      <c r="H40" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="541">
         <f>J40+K40</f>
         <v>34.659999999999997</v>
       </c>
-      <c r="J40" s="434">
+      <c r="J40" s="435">
         <v>17.04</v>
       </c>
-      <c r="K40" s="434">
+      <c r="K40" s="435">
         <v>17.62</v>
       </c>
-      <c r="L40" s="434">
+      <c r="L40" s="435">
         <v>17.329999999999998</v>
       </c>
-      <c r="M40" s="434" t="s">
+      <c r="M40" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N40" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S40" s="493">
+      <c r="N40" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O40" s="439" t="s">
+        <v>677</v>
+      </c>
+      <c r="P40" s="464" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q40" s="435" t="s">
+        <v>283</v>
+      </c>
+      <c r="R40" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S40" s="497">
         <v>46073</v>
       </c>
-      <c r="T40" s="495" t="s">
-[...8 lines deleted...]
-      <c r="Y40" s="512"/>
+      <c r="T40" s="499" t="s">
+        <v>968</v>
+      </c>
+      <c r="U40" s="435"/>
+      <c r="V40" s="439" t="s">
+        <v>831</v>
+      </c>
+      <c r="W40" s="140"/>
+      <c r="X40" s="140"/>
+      <c r="Y40" s="513"/>
     </row>
     <row r="41" spans="1:25" s="36" customFormat="1" ht="210.75" customHeight="1">
-      <c r="A41" s="509"/>
-[...23 lines deleted...]
-      <c r="Y41" s="513"/>
+      <c r="A41" s="510"/>
+      <c r="B41" s="614"/>
+      <c r="C41" s="514"/>
+      <c r="D41" s="516"/>
+      <c r="E41" s="440"/>
+      <c r="F41" s="436"/>
+      <c r="G41" s="440"/>
+      <c r="H41" s="436"/>
+      <c r="I41" s="542"/>
+      <c r="J41" s="436"/>
+      <c r="K41" s="436"/>
+      <c r="L41" s="436"/>
+      <c r="M41" s="436"/>
+      <c r="N41" s="436"/>
+      <c r="O41" s="440"/>
+      <c r="P41" s="466"/>
+      <c r="Q41" s="436"/>
+      <c r="R41" s="436"/>
+      <c r="S41" s="498"/>
+      <c r="T41" s="500"/>
+      <c r="U41" s="436"/>
+      <c r="V41" s="440"/>
+      <c r="W41" s="141"/>
+      <c r="X41" s="141"/>
+      <c r="Y41" s="514"/>
     </row>
     <row r="42" spans="1:25" s="36" customFormat="1">
-      <c r="A42" s="610" t="s">
-[...16 lines deleted...]
-      <c r="P42" s="177">
+      <c r="A42" s="611" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="611"/>
+      <c r="C42" s="611"/>
+      <c r="D42" s="611"/>
+      <c r="E42" s="611"/>
+      <c r="F42" s="611"/>
+      <c r="G42" s="611"/>
+      <c r="H42" s="611"/>
+      <c r="I42" s="611"/>
+      <c r="J42" s="611"/>
+      <c r="K42" s="611"/>
+      <c r="L42" s="611"/>
+      <c r="M42" s="611"/>
+      <c r="N42" s="611"/>
+      <c r="O42" s="161"/>
+      <c r="P42" s="164">
         <v>100</v>
       </c>
-      <c r="Q42" s="85"/>
-[...7 lines deleted...]
-      <c r="Y42" s="88"/>
+      <c r="Q42" s="82"/>
+      <c r="R42" s="82"/>
+      <c r="S42" s="82"/>
+      <c r="T42" s="83"/>
+      <c r="U42" s="82"/>
+      <c r="V42" s="196"/>
+      <c r="W42" s="143"/>
+      <c r="X42" s="143"/>
+      <c r="Y42" s="85"/>
     </row>
     <row r="43" spans="1:25" s="36" customFormat="1">
-      <c r="A43" s="611" t="s">
+      <c r="A43" s="612" t="s">
         <v>6</v>
       </c>
-      <c r="B43" s="611"/>
-[...22 lines deleted...]
-      <c r="Y43" s="611"/>
+      <c r="B43" s="612"/>
+      <c r="C43" s="612"/>
+      <c r="D43" s="612"/>
+      <c r="E43" s="612"/>
+      <c r="F43" s="612"/>
+      <c r="G43" s="612"/>
+      <c r="H43" s="612"/>
+      <c r="I43" s="612"/>
+      <c r="J43" s="612"/>
+      <c r="K43" s="612"/>
+      <c r="L43" s="612"/>
+      <c r="M43" s="612"/>
+      <c r="N43" s="612"/>
+      <c r="O43" s="612"/>
+      <c r="P43" s="612"/>
+      <c r="Q43" s="612"/>
+      <c r="R43" s="612"/>
+      <c r="S43" s="612"/>
+      <c r="T43" s="612"/>
+      <c r="U43" s="612"/>
+      <c r="V43" s="612"/>
+      <c r="W43" s="612"/>
+      <c r="X43" s="612"/>
+      <c r="Y43" s="612"/>
     </row>
-    <row r="44" spans="1:25" s="182" customFormat="1" ht="334.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="C44" s="282">
+    <row r="44" spans="1:25" s="168" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A44" s="264" t="s">
+        <v>282</v>
+      </c>
+      <c r="B44" s="265" t="s">
+        <v>246</v>
+      </c>
+      <c r="C44" s="266">
         <v>1</v>
       </c>
-      <c r="D44" s="283" t="s">
-[...14 lines deleted...]
-      <c r="I44" s="285">
+      <c r="D44" s="267" t="s">
+        <v>247</v>
+      </c>
+      <c r="E44" s="268" t="s">
+        <v>403</v>
+      </c>
+      <c r="F44" s="265" t="s">
+        <v>404</v>
+      </c>
+      <c r="G44" s="268" t="s">
+        <v>248</v>
+      </c>
+      <c r="H44" s="268" t="s">
+        <v>249</v>
+      </c>
+      <c r="I44" s="269">
         <f>J44+K44</f>
         <v>24.4</v>
       </c>
-      <c r="J44" s="285">
+      <c r="J44" s="269">
         <v>12.2</v>
       </c>
-      <c r="K44" s="285">
+      <c r="K44" s="269">
         <v>12.2</v>
       </c>
-      <c r="L44" s="286">
+      <c r="L44" s="270">
         <v>12.2</v>
       </c>
-      <c r="M44" s="429" t="s">
+      <c r="M44" s="406" t="s">
         <v>3</v>
       </c>
-      <c r="N44" s="429" t="s">
-[...18 lines deleted...]
-      <c r="Y44" s="433"/>
+      <c r="N44" s="406" t="s">
+        <v>125</v>
+      </c>
+      <c r="O44" s="268" t="s">
+        <v>674</v>
+      </c>
+      <c r="P44" s="268" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q44" s="402"/>
+      <c r="R44" s="402"/>
+      <c r="S44" s="407"/>
+      <c r="T44" s="408"/>
+      <c r="U44" s="402"/>
+      <c r="V44" s="409" t="s">
+        <v>250</v>
+      </c>
+      <c r="W44" s="409"/>
+      <c r="X44" s="409"/>
+      <c r="Y44" s="410"/>
     </row>
-    <row r="45" spans="1:25" s="182" customFormat="1" ht="334.5" customHeight="1">
-      <c r="A45" s="434">
+    <row r="45" spans="1:25" s="168" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A45" s="435">
         <v>1</v>
       </c>
-      <c r="B45" s="438" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="512">
+      <c r="B45" s="439" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="513">
         <v>3</v>
       </c>
-      <c r="D45" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I45" s="540">
+      <c r="D45" s="515" t="s">
+        <v>198</v>
+      </c>
+      <c r="E45" s="439" t="s">
+        <v>735</v>
+      </c>
+      <c r="F45" s="609" t="s">
+        <v>736</v>
+      </c>
+      <c r="G45" s="439" t="s">
+        <v>719</v>
+      </c>
+      <c r="H45" s="439" t="s">
+        <v>720</v>
+      </c>
+      <c r="I45" s="541">
         <f>J45+K45</f>
         <v>35</v>
       </c>
-      <c r="J45" s="540">
+      <c r="J45" s="541">
         <v>18.899999999999999</v>
       </c>
-      <c r="K45" s="540">
+      <c r="K45" s="541">
         <v>16.100000000000001</v>
       </c>
-      <c r="L45" s="540">
+      <c r="L45" s="541">
         <f>I45/2</f>
         <v>17.5</v>
       </c>
-      <c r="M45" s="434" t="s">
+      <c r="M45" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N45" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S45" s="436">
+      <c r="N45" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O45" s="439" t="s">
+        <v>641</v>
+      </c>
+      <c r="P45" s="464" t="s">
+        <v>927</v>
+      </c>
+      <c r="Q45" s="435" t="s">
+        <v>283</v>
+      </c>
+      <c r="R45" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S45" s="437">
         <v>46132</v>
       </c>
-      <c r="T45" s="438" t="s">
-[...8 lines deleted...]
-      <c r="Y45" s="640"/>
+      <c r="T45" s="439" t="s">
+        <v>1040</v>
+      </c>
+      <c r="U45" s="441"/>
+      <c r="V45" s="435" t="s">
+        <v>854</v>
+      </c>
+      <c r="W45" s="441"/>
+      <c r="X45" s="441"/>
+      <c r="Y45" s="641"/>
     </row>
     <row r="46" spans="1:25" s="36" customFormat="1" ht="109.5" customHeight="1">
-      <c r="A46" s="435"/>
-[...23 lines deleted...]
-      <c r="Y46" s="641"/>
+      <c r="A46" s="436"/>
+      <c r="B46" s="440"/>
+      <c r="C46" s="514"/>
+      <c r="D46" s="516"/>
+      <c r="E46" s="440"/>
+      <c r="F46" s="610"/>
+      <c r="G46" s="440"/>
+      <c r="H46" s="440"/>
+      <c r="I46" s="542"/>
+      <c r="J46" s="542"/>
+      <c r="K46" s="542"/>
+      <c r="L46" s="542"/>
+      <c r="M46" s="436"/>
+      <c r="N46" s="436"/>
+      <c r="O46" s="440"/>
+      <c r="P46" s="466"/>
+      <c r="Q46" s="436"/>
+      <c r="R46" s="436"/>
+      <c r="S46" s="438"/>
+      <c r="T46" s="440"/>
+      <c r="U46" s="442"/>
+      <c r="V46" s="436"/>
+      <c r="W46" s="442"/>
+      <c r="X46" s="442"/>
+      <c r="Y46" s="642"/>
     </row>
     <row r="47" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A47" s="434">
+      <c r="A47" s="435">
         <v>2</v>
       </c>
-      <c r="B47" s="495" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="512">
+      <c r="B47" s="499" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="513">
         <v>5</v>
       </c>
-      <c r="D47" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I47" s="540">
+      <c r="D47" s="515" t="s">
+        <v>199</v>
+      </c>
+      <c r="E47" s="439" t="s">
+        <v>411</v>
+      </c>
+      <c r="F47" s="439" t="s">
+        <v>412</v>
+      </c>
+      <c r="G47" s="439" t="s">
+        <v>721</v>
+      </c>
+      <c r="H47" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="541">
         <f>J47+K47</f>
         <v>46.9</v>
       </c>
-      <c r="J47" s="540">
+      <c r="J47" s="541">
         <v>24.7</v>
       </c>
-      <c r="K47" s="540">
+      <c r="K47" s="541">
         <v>22.2</v>
       </c>
-      <c r="L47" s="540">
+      <c r="L47" s="541">
         <f>I47/2</f>
         <v>23.45</v>
       </c>
-      <c r="M47" s="434" t="s">
+      <c r="M47" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N47" s="434" t="s">
-[...14 lines deleted...]
-      <c r="S47" s="493">
+      <c r="N47" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O47" s="439" t="s">
+        <v>642</v>
+      </c>
+      <c r="P47" s="464" t="s">
+        <v>932</v>
+      </c>
+      <c r="Q47" s="435" t="s">
+        <v>283</v>
+      </c>
+      <c r="R47" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S47" s="497">
         <v>44793</v>
       </c>
-      <c r="T47" s="495" t="s">
-[...8 lines deleted...]
-      <c r="Y47" s="591"/>
+      <c r="T47" s="499" t="s">
+        <v>969</v>
+      </c>
+      <c r="U47" s="443"/>
+      <c r="V47" s="439" t="s">
+        <v>933</v>
+      </c>
+      <c r="W47" s="133"/>
+      <c r="X47" s="133"/>
+      <c r="Y47" s="592"/>
     </row>
     <row r="48" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A48" s="435"/>
-[...23 lines deleted...]
-      <c r="Y48" s="593"/>
+      <c r="A48" s="436"/>
+      <c r="B48" s="500"/>
+      <c r="C48" s="514"/>
+      <c r="D48" s="516"/>
+      <c r="E48" s="440"/>
+      <c r="F48" s="440"/>
+      <c r="G48" s="440"/>
+      <c r="H48" s="436"/>
+      <c r="I48" s="542"/>
+      <c r="J48" s="542"/>
+      <c r="K48" s="542"/>
+      <c r="L48" s="603"/>
+      <c r="M48" s="436"/>
+      <c r="N48" s="436"/>
+      <c r="O48" s="440"/>
+      <c r="P48" s="466"/>
+      <c r="Q48" s="436"/>
+      <c r="R48" s="436"/>
+      <c r="S48" s="498"/>
+      <c r="T48" s="500"/>
+      <c r="U48" s="444"/>
+      <c r="V48" s="440"/>
+      <c r="W48" s="134"/>
+      <c r="X48" s="134"/>
+      <c r="Y48" s="594"/>
     </row>
     <row r="49" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A49" s="434">
+      <c r="A49" s="435">
         <v>3</v>
       </c>
-      <c r="B49" s="495" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="512">
+      <c r="B49" s="499" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="513">
         <v>6</v>
       </c>
-      <c r="D49" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I49" s="540">
+      <c r="D49" s="515" t="s">
+        <v>413</v>
+      </c>
+      <c r="E49" s="439" t="s">
+        <v>535</v>
+      </c>
+      <c r="F49" s="439" t="s">
+        <v>414</v>
+      </c>
+      <c r="G49" s="439" t="s">
+        <v>415</v>
+      </c>
+      <c r="H49" s="439" t="s">
+        <v>416</v>
+      </c>
+      <c r="I49" s="541">
         <f>J49+K49</f>
         <v>54.7</v>
       </c>
-      <c r="J49" s="540">
+      <c r="J49" s="541">
         <v>27.6</v>
       </c>
-      <c r="K49" s="540">
+      <c r="K49" s="541">
         <v>27.1</v>
       </c>
-      <c r="L49" s="540">
+      <c r="L49" s="541">
         <v>27.35</v>
       </c>
-      <c r="M49" s="597" t="s">
+      <c r="M49" s="598" t="s">
         <v>3</v>
       </c>
-      <c r="N49" s="597" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N49" s="598" t="s">
+        <v>125</v>
+      </c>
+      <c r="O49" s="439" t="s">
+        <v>643</v>
+      </c>
+      <c r="P49" s="159" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q49" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R49" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S49" s="11">
         <v>44348</v>
       </c>
-      <c r="T49" s="438" t="s">
-[...8 lines deleted...]
-      <c r="Y49" s="637"/>
+      <c r="T49" s="439" t="s">
+        <v>973</v>
+      </c>
+      <c r="U49" s="121"/>
+      <c r="V49" s="439" t="s">
+        <v>855</v>
+      </c>
+      <c r="W49" s="133"/>
+      <c r="X49" s="133"/>
+      <c r="Y49" s="638"/>
     </row>
     <row r="50" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A50" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A50" s="533"/>
+      <c r="B50" s="604"/>
+      <c r="C50" s="605"/>
+      <c r="D50" s="606"/>
+      <c r="E50" s="504"/>
+      <c r="F50" s="504"/>
+      <c r="G50" s="504"/>
+      <c r="H50" s="504"/>
+      <c r="I50" s="603"/>
+      <c r="J50" s="603"/>
+      <c r="K50" s="603"/>
+      <c r="L50" s="603"/>
+      <c r="M50" s="598"/>
+      <c r="N50" s="598"/>
+      <c r="O50" s="504"/>
+      <c r="P50" s="159" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q50" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R50" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S50" s="11">
         <v>45627</v>
       </c>
-      <c r="T50" s="439"/>
-[...4 lines deleted...]
-      <c r="Y50" s="638"/>
+      <c r="T50" s="440"/>
+      <c r="U50" s="121"/>
+      <c r="V50" s="504"/>
+      <c r="W50" s="142"/>
+      <c r="X50" s="142"/>
+      <c r="Y50" s="639"/>
     </row>
     <row r="51" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A51" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A51" s="533"/>
+      <c r="B51" s="604"/>
+      <c r="C51" s="605"/>
+      <c r="D51" s="606"/>
+      <c r="E51" s="504"/>
+      <c r="F51" s="504"/>
+      <c r="G51" s="504"/>
+      <c r="H51" s="504"/>
+      <c r="I51" s="603"/>
+      <c r="J51" s="603"/>
+      <c r="K51" s="603"/>
+      <c r="L51" s="603"/>
+      <c r="M51" s="598"/>
+      <c r="N51" s="598"/>
+      <c r="O51" s="504"/>
+      <c r="P51" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q51" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R51" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S51" s="11">
         <v>45627</v>
       </c>
-      <c r="T51" s="106" t="s">
-[...6 lines deleted...]
-      <c r="Y51" s="638"/>
+      <c r="T51" s="424" t="s">
+        <v>975</v>
+      </c>
+      <c r="U51" s="121"/>
+      <c r="V51" s="504"/>
+      <c r="W51" s="142"/>
+      <c r="X51" s="142"/>
+      <c r="Y51" s="639"/>
     </row>
     <row r="52" spans="1:25" ht="153" customHeight="1">
-      <c r="A52" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A52" s="533"/>
+      <c r="B52" s="604"/>
+      <c r="C52" s="605"/>
+      <c r="D52" s="606"/>
+      <c r="E52" s="504"/>
+      <c r="F52" s="504"/>
+      <c r="G52" s="504"/>
+      <c r="H52" s="504"/>
+      <c r="I52" s="603"/>
+      <c r="J52" s="603"/>
+      <c r="K52" s="603"/>
+      <c r="L52" s="603"/>
+      <c r="M52" s="598"/>
+      <c r="N52" s="598"/>
+      <c r="O52" s="504"/>
+      <c r="P52" s="159" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q52" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R52" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S52" s="11">
         <v>45627</v>
       </c>
-      <c r="T52" s="598" t="s">
-[...6 lines deleted...]
-      <c r="Y52" s="638"/>
+      <c r="T52" s="599" t="s">
+        <v>976</v>
+      </c>
+      <c r="U52" s="121"/>
+      <c r="V52" s="504"/>
+      <c r="W52" s="142"/>
+      <c r="X52" s="142"/>
+      <c r="Y52" s="639"/>
     </row>
     <row r="53" spans="1:25" ht="180" customHeight="1">
-      <c r="A53" s="435"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A53" s="436"/>
+      <c r="B53" s="500"/>
+      <c r="C53" s="514"/>
+      <c r="D53" s="516"/>
+      <c r="E53" s="440"/>
+      <c r="F53" s="440"/>
+      <c r="G53" s="440"/>
+      <c r="H53" s="440"/>
+      <c r="I53" s="542"/>
+      <c r="J53" s="542"/>
+      <c r="K53" s="542"/>
+      <c r="L53" s="542"/>
+      <c r="M53" s="598"/>
+      <c r="N53" s="598"/>
+      <c r="O53" s="440"/>
+      <c r="P53" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q53" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R53" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S53" s="11">
         <v>40674</v>
       </c>
-      <c r="T53" s="598"/>
-[...4 lines deleted...]
-      <c r="Y53" s="639"/>
+      <c r="T53" s="599"/>
+      <c r="U53" s="130"/>
+      <c r="V53" s="440"/>
+      <c r="W53" s="134"/>
+      <c r="X53" s="134"/>
+      <c r="Y53" s="640"/>
     </row>
     <row r="54" spans="1:25" ht="153" customHeight="1">
-      <c r="A54" s="434">
+      <c r="A54" s="435">
         <v>4</v>
       </c>
-      <c r="B54" s="495" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="512">
+      <c r="B54" s="499" t="s">
+        <v>42</v>
+      </c>
+      <c r="C54" s="513">
         <v>8</v>
       </c>
-      <c r="D54" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I54" s="540">
+      <c r="D54" s="515" t="s">
+        <v>121</v>
+      </c>
+      <c r="E54" s="439" t="s">
+        <v>795</v>
+      </c>
+      <c r="F54" s="439" t="s">
+        <v>796</v>
+      </c>
+      <c r="G54" s="515" t="s">
+        <v>764</v>
+      </c>
+      <c r="H54" s="439" t="s">
+        <v>765</v>
+      </c>
+      <c r="I54" s="541">
         <f>J54+K54</f>
         <v>63.8</v>
       </c>
-      <c r="J54" s="540">
+      <c r="J54" s="541">
         <v>32.299999999999997</v>
       </c>
-      <c r="K54" s="540">
+      <c r="K54" s="541">
         <v>31.5</v>
       </c>
-      <c r="L54" s="540">
+      <c r="L54" s="541">
         <v>31.9</v>
       </c>
-      <c r="M54" s="434" t="s">
+      <c r="M54" s="435" t="s">
         <v>3</v>
       </c>
-      <c r="N54" s="434" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N54" s="435" t="s">
+        <v>125</v>
+      </c>
+      <c r="O54" s="439" t="s">
+        <v>892</v>
+      </c>
+      <c r="P54" s="159" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q54" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R54" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S54" s="11">
         <v>45505</v>
       </c>
-      <c r="T54" s="86" t="s">
-        <v>246</v>
+      <c r="T54" s="424" t="s">
+        <v>977</v>
       </c>
       <c r="U54" s="52"/>
-      <c r="V54" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y54" s="591"/>
+      <c r="V54" s="439" t="s">
+        <v>799</v>
+      </c>
+      <c r="W54" s="443"/>
+      <c r="X54" s="443"/>
+      <c r="Y54" s="592"/>
     </row>
     <row r="55" spans="1:25" ht="114" customHeight="1">
-      <c r="A55" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A55" s="533"/>
+      <c r="B55" s="604"/>
+      <c r="C55" s="605"/>
+      <c r="D55" s="606"/>
+      <c r="E55" s="504"/>
+      <c r="F55" s="504"/>
+      <c r="G55" s="606"/>
+      <c r="H55" s="504"/>
+      <c r="I55" s="603"/>
+      <c r="J55" s="603"/>
+      <c r="K55" s="603"/>
+      <c r="L55" s="603"/>
+      <c r="M55" s="533"/>
+      <c r="N55" s="533"/>
+      <c r="O55" s="504"/>
+      <c r="P55" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q55" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R55" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S55" s="11">
         <v>45523</v>
       </c>
-      <c r="T55" s="480" t="s">
-[...6 lines deleted...]
-      <c r="Y55" s="592"/>
+      <c r="T55" s="484" t="s">
+        <v>980</v>
+      </c>
+      <c r="U55" s="531"/>
+      <c r="V55" s="504"/>
+      <c r="W55" s="473"/>
+      <c r="X55" s="473"/>
+      <c r="Y55" s="593"/>
     </row>
     <row r="56" spans="1:25" ht="99" customHeight="1">
-      <c r="A56" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A56" s="533"/>
+      <c r="B56" s="604"/>
+      <c r="C56" s="605"/>
+      <c r="D56" s="606"/>
+      <c r="E56" s="504"/>
+      <c r="F56" s="504"/>
+      <c r="G56" s="606"/>
+      <c r="H56" s="504"/>
+      <c r="I56" s="603"/>
+      <c r="J56" s="603"/>
+      <c r="K56" s="603"/>
+      <c r="L56" s="603"/>
+      <c r="M56" s="533"/>
+      <c r="N56" s="533"/>
+      <c r="O56" s="504"/>
+      <c r="P56" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q56" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R56" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S56" s="11">
         <v>45597</v>
       </c>
-      <c r="T56" s="482"/>
-[...4 lines deleted...]
-      <c r="Y56" s="592"/>
+      <c r="T56" s="486"/>
+      <c r="U56" s="532"/>
+      <c r="V56" s="504"/>
+      <c r="W56" s="473"/>
+      <c r="X56" s="473"/>
+      <c r="Y56" s="593"/>
     </row>
     <row r="57" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A57" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A57" s="533"/>
+      <c r="B57" s="604"/>
+      <c r="C57" s="605"/>
+      <c r="D57" s="606"/>
+      <c r="E57" s="504"/>
+      <c r="F57" s="504"/>
+      <c r="G57" s="606"/>
+      <c r="H57" s="504"/>
+      <c r="I57" s="603"/>
+      <c r="J57" s="603"/>
+      <c r="K57" s="603"/>
+      <c r="L57" s="603"/>
+      <c r="M57" s="533"/>
+      <c r="N57" s="533"/>
+      <c r="O57" s="504"/>
+      <c r="P57" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q57" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R57" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S57" s="11">
         <v>46132</v>
       </c>
-      <c r="T57" s="423" t="s">
-        <v>238</v>
+      <c r="T57" s="434" t="s">
+        <v>1041</v>
       </c>
       <c r="U57" s="51"/>
-      <c r="V57" s="500"/>
-[...2 lines deleted...]
-      <c r="Y57" s="592"/>
+      <c r="V57" s="504"/>
+      <c r="W57" s="473"/>
+      <c r="X57" s="473"/>
+      <c r="Y57" s="593"/>
     </row>
     <row r="58" spans="1:25" ht="85.5" customHeight="1">
-      <c r="A58" s="435"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A58" s="436"/>
+      <c r="B58" s="500"/>
+      <c r="C58" s="514"/>
+      <c r="D58" s="516"/>
+      <c r="E58" s="440"/>
+      <c r="F58" s="440"/>
+      <c r="G58" s="516"/>
+      <c r="H58" s="440"/>
+      <c r="I58" s="542"/>
+      <c r="J58" s="542"/>
+      <c r="K58" s="542"/>
+      <c r="L58" s="542"/>
+      <c r="M58" s="436"/>
+      <c r="N58" s="436"/>
+      <c r="O58" s="440"/>
+      <c r="P58" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q58" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R58" s="96" t="s">
+        <v>244</v>
       </c>
       <c r="S58" s="11">
         <v>45609</v>
       </c>
-      <c r="T58" s="130" t="s">
-[...6 lines deleted...]
-      <c r="Y58" s="593"/>
+      <c r="T58" s="423" t="s">
+        <v>982</v>
+      </c>
+      <c r="U58" s="276"/>
+      <c r="V58" s="440"/>
+      <c r="W58" s="444"/>
+      <c r="X58" s="444"/>
+      <c r="Y58" s="594"/>
     </row>
     <row r="59" spans="1:25" ht="185.25" customHeight="1">
-      <c r="A59" s="434">
+      <c r="A59" s="435">
         <v>5</v>
       </c>
-      <c r="B59" s="495" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="512">
+      <c r="B59" s="499" t="s">
+        <v>43</v>
+      </c>
+      <c r="C59" s="513">
         <v>9</v>
       </c>
-      <c r="D59" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I59" s="540">
+      <c r="D59" s="515" t="s">
+        <v>193</v>
+      </c>
+      <c r="E59" s="439" t="s">
+        <v>761</v>
+      </c>
+      <c r="F59" s="439" t="s">
+        <v>697</v>
+      </c>
+      <c r="G59" s="439" t="s">
+        <v>683</v>
+      </c>
+      <c r="H59" s="439" t="s">
+        <v>684</v>
+      </c>
+      <c r="I59" s="541">
         <f>J59+K59</f>
         <v>63.599999999999994</v>
       </c>
-      <c r="J59" s="540">
+      <c r="J59" s="541">
         <v>31.9</v>
       </c>
-      <c r="K59" s="540">
+      <c r="K59" s="541">
         <v>31.7</v>
       </c>
-      <c r="L59" s="540">
+      <c r="L59" s="541">
         <v>31.8</v>
       </c>
-      <c r="M59" s="597" t="s">
+      <c r="M59" s="598" t="s">
         <v>3</v>
       </c>
-      <c r="N59" s="597" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N59" s="598" t="s">
+        <v>125</v>
+      </c>
+      <c r="O59" s="439" t="s">
+        <v>644</v>
+      </c>
+      <c r="P59" s="159" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q59" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R59" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S59" s="11">
         <v>42249</v>
       </c>
-      <c r="T59" s="409" t="s">
-        <v>248</v>
+      <c r="T59" s="424" t="s">
+        <v>985</v>
       </c>
       <c r="U59" s="52"/>
-      <c r="V59" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y59" s="591"/>
+      <c r="V59" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W59" s="443"/>
+      <c r="X59" s="443"/>
+      <c r="Y59" s="592"/>
     </row>
     <row r="60" spans="1:25" ht="198" customHeight="1">
-      <c r="A60" s="532"/>
-[...18 lines deleted...]
-      <c r="R60" s="85"/>
+      <c r="A60" s="533"/>
+      <c r="B60" s="604"/>
+      <c r="C60" s="605"/>
+      <c r="D60" s="606"/>
+      <c r="E60" s="504"/>
+      <c r="F60" s="504"/>
+      <c r="G60" s="504"/>
+      <c r="H60" s="608"/>
+      <c r="I60" s="603"/>
+      <c r="J60" s="603"/>
+      <c r="K60" s="603"/>
+      <c r="L60" s="603"/>
+      <c r="M60" s="598"/>
+      <c r="N60" s="598"/>
+      <c r="O60" s="504"/>
+      <c r="P60" s="159" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q60" s="126"/>
+      <c r="R60" s="82"/>
       <c r="S60" s="11"/>
-      <c r="T60" s="409" t="s">
-        <v>148</v>
+      <c r="T60" s="390" t="s">
+        <v>147</v>
       </c>
       <c r="U60" s="52"/>
-      <c r="V60" s="500"/>
-[...2 lines deleted...]
-      <c r="Y60" s="592"/>
+      <c r="V60" s="504"/>
+      <c r="W60" s="473"/>
+      <c r="X60" s="473"/>
+      <c r="Y60" s="593"/>
     </row>
     <row r="61" spans="1:25" ht="228.75" customHeight="1">
-      <c r="A61" s="532"/>
-[...18 lines deleted...]
-      <c r="R61" s="85"/>
+      <c r="A61" s="533"/>
+      <c r="B61" s="604"/>
+      <c r="C61" s="605"/>
+      <c r="D61" s="606"/>
+      <c r="E61" s="504"/>
+      <c r="F61" s="504"/>
+      <c r="G61" s="504"/>
+      <c r="H61" s="608"/>
+      <c r="I61" s="542"/>
+      <c r="J61" s="542"/>
+      <c r="K61" s="542"/>
+      <c r="L61" s="603"/>
+      <c r="M61" s="598"/>
+      <c r="N61" s="598"/>
+      <c r="O61" s="504"/>
+      <c r="P61" s="159" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q61" s="82"/>
+      <c r="R61" s="82"/>
       <c r="S61" s="11"/>
-      <c r="T61" s="86" t="s">
-        <v>148</v>
+      <c r="T61" s="83" t="s">
+        <v>147</v>
       </c>
       <c r="U61" s="60"/>
-      <c r="V61" s="439"/>
-[...2 lines deleted...]
-      <c r="Y61" s="593"/>
+      <c r="V61" s="440"/>
+      <c r="W61" s="444"/>
+      <c r="X61" s="444"/>
+      <c r="Y61" s="594"/>
     </row>
     <row r="62" spans="1:25" ht="108" customHeight="1">
-      <c r="A62" s="434">
+      <c r="A62" s="435">
         <v>6</v>
       </c>
-      <c r="B62" s="495" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="512">
+      <c r="B62" s="499" t="s">
+        <v>44</v>
+      </c>
+      <c r="C62" s="513">
         <v>11</v>
       </c>
-      <c r="D62" s="514" t="s">
-[...14 lines deleted...]
-      <c r="I62" s="540">
+      <c r="D62" s="515" t="s">
+        <v>536</v>
+      </c>
+      <c r="E62" s="602" t="s">
+        <v>797</v>
+      </c>
+      <c r="F62" s="602" t="s">
+        <v>798</v>
+      </c>
+      <c r="G62" s="602" t="s">
+        <v>419</v>
+      </c>
+      <c r="H62" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="541">
         <f>J62+K62</f>
         <v>58.1</v>
       </c>
-      <c r="J62" s="540">
+      <c r="J62" s="541">
         <v>29.3</v>
       </c>
-      <c r="K62" s="540">
+      <c r="K62" s="541">
         <v>28.8</v>
       </c>
-      <c r="L62" s="542">
+      <c r="L62" s="543">
         <v>29.05</v>
       </c>
-      <c r="M62" s="597" t="s">
+      <c r="M62" s="598" t="s">
         <v>3</v>
       </c>
-      <c r="N62" s="597" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N62" s="598" t="s">
+        <v>125</v>
+      </c>
+      <c r="O62" s="439" t="s">
+        <v>645</v>
+      </c>
+      <c r="P62" s="159" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q62" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R62" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S62" s="75">
         <v>45530</v>
       </c>
-      <c r="T62" s="438" t="s">
-        <v>240</v>
+      <c r="T62" s="439" t="s">
+        <v>974</v>
       </c>
       <c r="U62" s="52"/>
-      <c r="V62" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y62" s="591"/>
+      <c r="V62" s="439" t="s">
+        <v>799</v>
+      </c>
+      <c r="W62" s="443"/>
+      <c r="X62" s="443"/>
+      <c r="Y62" s="592"/>
     </row>
     <row r="63" spans="1:25" ht="102" customHeight="1">
-      <c r="A63" s="532"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A63" s="533"/>
+      <c r="B63" s="604"/>
+      <c r="C63" s="605"/>
+      <c r="D63" s="606"/>
+      <c r="E63" s="602"/>
+      <c r="F63" s="602"/>
+      <c r="G63" s="602"/>
+      <c r="H63" s="533"/>
+      <c r="I63" s="603"/>
+      <c r="J63" s="603"/>
+      <c r="K63" s="603"/>
+      <c r="L63" s="543"/>
+      <c r="M63" s="598"/>
+      <c r="N63" s="598"/>
+      <c r="O63" s="504"/>
+      <c r="P63" s="159" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q63" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R63" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S63" s="75">
         <v>44799</v>
       </c>
-      <c r="T63" s="500"/>
+      <c r="T63" s="504"/>
       <c r="U63" s="52"/>
-      <c r="V63" s="500"/>
-[...2 lines deleted...]
-      <c r="Y63" s="592"/>
+      <c r="V63" s="504"/>
+      <c r="W63" s="473"/>
+      <c r="X63" s="473"/>
+      <c r="Y63" s="593"/>
     </row>
     <row r="64" spans="1:25" ht="62.25" customHeight="1">
-      <c r="A64" s="532"/>
-[...23 lines deleted...]
-      <c r="S64" s="115">
+      <c r="A64" s="533"/>
+      <c r="B64" s="604"/>
+      <c r="C64" s="605"/>
+      <c r="D64" s="606"/>
+      <c r="E64" s="602"/>
+      <c r="F64" s="602"/>
+      <c r="G64" s="602"/>
+      <c r="H64" s="533"/>
+      <c r="I64" s="603"/>
+      <c r="J64" s="603"/>
+      <c r="K64" s="603"/>
+      <c r="L64" s="543"/>
+      <c r="M64" s="598"/>
+      <c r="N64" s="598"/>
+      <c r="O64" s="504"/>
+      <c r="P64" s="159" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q64" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R64" s="82" t="s">
+        <v>244</v>
+      </c>
+      <c r="S64" s="108">
         <v>45627</v>
       </c>
-      <c r="T64" s="439"/>
+      <c r="T64" s="440"/>
       <c r="U64" s="52"/>
-      <c r="V64" s="500"/>
-[...2 lines deleted...]
-      <c r="Y64" s="592"/>
+      <c r="V64" s="504"/>
+      <c r="W64" s="473"/>
+      <c r="X64" s="473"/>
+      <c r="Y64" s="593"/>
     </row>
     <row r="65" spans="1:25" ht="114.75" customHeight="1">
-      <c r="A65" s="435"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A65" s="436"/>
+      <c r="B65" s="500"/>
+      <c r="C65" s="514"/>
+      <c r="D65" s="516"/>
+      <c r="E65" s="602"/>
+      <c r="F65" s="607"/>
+      <c r="G65" s="602"/>
+      <c r="H65" s="436"/>
+      <c r="I65" s="542"/>
+      <c r="J65" s="542"/>
+      <c r="K65" s="542"/>
+      <c r="L65" s="543"/>
+      <c r="M65" s="598"/>
+      <c r="N65" s="598"/>
+      <c r="O65" s="440"/>
+      <c r="P65" s="159" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q65" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R65" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S65" s="75">
         <v>45505</v>
       </c>
-      <c r="T65" s="76" t="s">
-        <v>249</v>
+      <c r="T65" s="419" t="s">
+        <v>981</v>
       </c>
       <c r="U65" s="62"/>
-      <c r="V65" s="439"/>
-[...2 lines deleted...]
-      <c r="Y65" s="593"/>
+      <c r="V65" s="440"/>
+      <c r="W65" s="444"/>
+      <c r="X65" s="444"/>
+      <c r="Y65" s="594"/>
     </row>
     <row r="66" spans="1:25" ht="330" customHeight="1">
       <c r="A66" s="73">
         <v>7</v>
       </c>
-      <c r="B66" s="90" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="91">
+      <c r="B66" s="87" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="88">
         <v>12</v>
       </c>
-      <c r="D66" s="187" t="s">
-[...3 lines deleted...]
-        <v>472</v>
+      <c r="D66" s="173" t="s">
+        <v>446</v>
+      </c>
+      <c r="E66" s="172" t="s">
+        <v>405</v>
       </c>
       <c r="F66" s="73" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>17</v>
+      </c>
+      <c r="G66" s="172" t="s">
+        <v>420</v>
       </c>
       <c r="H66" s="73" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I66" s="113">
+        <v>17</v>
+      </c>
+      <c r="I66" s="106">
         <f>J66+K66</f>
         <v>10.5</v>
       </c>
-      <c r="J66" s="113">
+      <c r="J66" s="106">
         <v>4.8499999999999996</v>
       </c>
-      <c r="K66" s="113">
+      <c r="K66" s="106">
         <v>5.65</v>
       </c>
-      <c r="L66" s="113">
+      <c r="L66" s="106">
         <v>5.25</v>
       </c>
-      <c r="M66" s="80" t="s">
+      <c r="M66" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="N66" s="80" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N66" s="79" t="s">
+        <v>125</v>
+      </c>
+      <c r="O66" s="401" t="s">
+        <v>928</v>
+      </c>
+      <c r="P66" s="159" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q66" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R66" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S66" s="11">
         <v>46132</v>
       </c>
       <c r="T66" s="424" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
       <c r="U66" s="62"/>
-      <c r="V66" s="287" t="s">
-[...4 lines deleted...]
-      <c r="Y66" s="84"/>
+      <c r="V66" s="271" t="s">
+        <v>731</v>
+      </c>
+      <c r="W66" s="133"/>
+      <c r="X66" s="133"/>
+      <c r="Y66" s="81"/>
     </row>
     <row r="67" spans="1:25" ht="398.25" customHeight="1">
-      <c r="A67" s="434">
+      <c r="A67" s="435">
         <v>8</v>
       </c>
-      <c r="B67" s="598" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="599">
+      <c r="B67" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="C67" s="600">
         <v>13</v>
       </c>
-      <c r="D67" s="600" t="s">
-[...14 lines deleted...]
-      <c r="I67" s="540">
+      <c r="D67" s="601" t="s">
+        <v>447</v>
+      </c>
+      <c r="E67" s="602" t="s">
+        <v>737</v>
+      </c>
+      <c r="F67" s="602" t="s">
+        <v>729</v>
+      </c>
+      <c r="G67" s="602" t="s">
+        <v>730</v>
+      </c>
+      <c r="H67" s="435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="541">
         <f>J67+K67</f>
         <v>68.599999999999994</v>
       </c>
-      <c r="J67" s="540">
+      <c r="J67" s="541">
         <v>34.299999999999997</v>
       </c>
-      <c r="K67" s="540">
+      <c r="K67" s="541">
         <v>34.299999999999997</v>
       </c>
-      <c r="L67" s="542">
+      <c r="L67" s="543">
         <f>I67/2</f>
         <v>34.299999999999997</v>
       </c>
-      <c r="M67" s="597" t="s">
+      <c r="M67" s="598" t="s">
         <v>3</v>
       </c>
-      <c r="N67" s="597" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N67" s="598" t="s">
+        <v>125</v>
+      </c>
+      <c r="O67" s="439" t="s">
+        <v>643</v>
+      </c>
+      <c r="P67" s="159" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q67" s="125" t="s">
+        <v>283</v>
       </c>
       <c r="R67" s="74" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S67" s="18">
         <v>45480</v>
       </c>
-      <c r="T67" s="90" t="s">
-        <v>250</v>
+      <c r="T67" s="420" t="s">
+        <v>989</v>
       </c>
       <c r="U67" s="62"/>
-      <c r="V67" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y67" s="591"/>
+      <c r="V67" s="439" t="s">
+        <v>856</v>
+      </c>
+      <c r="W67" s="133"/>
+      <c r="X67" s="133"/>
+      <c r="Y67" s="592"/>
     </row>
     <row r="68" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A68" s="435"/>
-[...21 lines deleted...]
-        <v>289</v>
+      <c r="A68" s="436"/>
+      <c r="B68" s="599"/>
+      <c r="C68" s="600"/>
+      <c r="D68" s="601"/>
+      <c r="E68" s="602"/>
+      <c r="F68" s="602"/>
+      <c r="G68" s="602"/>
+      <c r="H68" s="436"/>
+      <c r="I68" s="542"/>
+      <c r="J68" s="542"/>
+      <c r="K68" s="542"/>
+      <c r="L68" s="543"/>
+      <c r="M68" s="598"/>
+      <c r="N68" s="598"/>
+      <c r="O68" s="440"/>
+      <c r="P68" s="159" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q68" s="124" t="s">
+        <v>283</v>
+      </c>
+      <c r="R68" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S68" s="75">
         <v>45480</v>
       </c>
-      <c r="T68" s="83" t="s">
-        <v>251</v>
+      <c r="T68" s="425" t="s">
+        <v>993</v>
       </c>
       <c r="U68" s="60"/>
-      <c r="V68" s="439"/>
-[...2 lines deleted...]
-      <c r="Y68" s="593"/>
+      <c r="V68" s="440"/>
+      <c r="W68" s="134"/>
+      <c r="X68" s="134"/>
+      <c r="Y68" s="594"/>
     </row>
     <row r="69" spans="1:25" ht="354" customHeight="1">
-      <c r="A69" s="487">
+      <c r="A69" s="491">
         <v>9</v>
       </c>
-      <c r="B69" s="525" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="526">
+      <c r="B69" s="526" t="s">
+        <v>46</v>
+      </c>
+      <c r="C69" s="527">
         <v>14</v>
       </c>
-      <c r="D69" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I69" s="466">
+      <c r="D69" s="487" t="s">
+        <v>201</v>
+      </c>
+      <c r="E69" s="461" t="s">
+        <v>537</v>
+      </c>
+      <c r="F69" s="461" t="s">
+        <v>421</v>
+      </c>
+      <c r="G69" s="461" t="s">
+        <v>722</v>
+      </c>
+      <c r="H69" s="461" t="s">
+        <v>738</v>
+      </c>
+      <c r="I69" s="470">
         <f>J69+K69</f>
         <v>65.599999999999994</v>
       </c>
-      <c r="J69" s="466">
+      <c r="J69" s="470">
         <v>34</v>
       </c>
-      <c r="K69" s="466">
+      <c r="K69" s="470">
         <v>31.6</v>
       </c>
-      <c r="L69" s="466">
+      <c r="L69" s="470">
         <f>I69/2</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="M69" s="442" t="s">
+      <c r="M69" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N69" s="442" t="s">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="N69" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O69" s="460" t="s">
+        <v>643</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>324</v>
+      </c>
+      <c r="Q69" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R69" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S69" s="53">
         <v>41481</v>
       </c>
-      <c r="T69" s="446" t="s">
-[...8 lines deleted...]
-      <c r="Y69" s="591"/>
+      <c r="T69" s="447" t="s">
+        <v>981</v>
+      </c>
+      <c r="U69" s="443"/>
+      <c r="V69" s="439" t="s">
+        <v>857</v>
+      </c>
+      <c r="W69" s="133"/>
+      <c r="X69" s="133"/>
+      <c r="Y69" s="592"/>
     </row>
     <row r="70" spans="1:25" ht="363" customHeight="1">
-      <c r="A70" s="488"/>
-[...13 lines deleted...]
-      <c r="O70" s="461"/>
+      <c r="A70" s="492"/>
+      <c r="B70" s="481"/>
+      <c r="C70" s="483"/>
+      <c r="D70" s="489"/>
+      <c r="E70" s="462"/>
+      <c r="F70" s="462"/>
+      <c r="G70" s="462"/>
+      <c r="H70" s="462"/>
+      <c r="I70" s="490"/>
+      <c r="J70" s="490"/>
+      <c r="K70" s="490"/>
+      <c r="L70" s="490"/>
+      <c r="M70" s="444"/>
+      <c r="N70" s="444"/>
+      <c r="O70" s="462"/>
       <c r="P70" s="39" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>327</v>
+      </c>
+      <c r="Q70" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R70" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S70" s="53">
         <v>45597</v>
       </c>
-      <c r="T70" s="447"/>
-[...4 lines deleted...]
-      <c r="Y70" s="593"/>
+      <c r="T70" s="448"/>
+      <c r="U70" s="444"/>
+      <c r="V70" s="440"/>
+      <c r="W70" s="134"/>
+      <c r="X70" s="134"/>
+      <c r="Y70" s="594"/>
     </row>
     <row r="71" spans="1:25" ht="311.25" customHeight="1">
-      <c r="A71" s="237">
+      <c r="A71" s="223">
         <v>10</v>
       </c>
-      <c r="B71" s="235" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="236">
+      <c r="B71" s="221" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="222">
         <v>16</v>
       </c>
-      <c r="D71" s="233" t="s">
-[...14 lines deleted...]
-      <c r="I71" s="238">
+      <c r="D71" s="219" t="s">
+        <v>117</v>
+      </c>
+      <c r="E71" s="292" t="s">
+        <v>538</v>
+      </c>
+      <c r="F71" s="331" t="s">
+        <v>813</v>
+      </c>
+      <c r="G71" s="216" t="s">
+        <v>422</v>
+      </c>
+      <c r="H71" s="216" t="s">
+        <v>539</v>
+      </c>
+      <c r="I71" s="224">
         <f>J71+K71</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J71" s="238">
+      <c r="J71" s="224">
         <v>14.4</v>
       </c>
-      <c r="K71" s="238">
+      <c r="K71" s="224">
         <v>12.8</v>
       </c>
-      <c r="L71" s="238">
+      <c r="L71" s="224">
         <v>13.6</v>
       </c>
-      <c r="M71" s="231" t="s">
+      <c r="M71" s="217" t="s">
         <v>3</v>
       </c>
-      <c r="N71" s="231" t="s">
-[...14 lines deleted...]
-      <c r="S71" s="232">
+      <c r="N71" s="217" t="s">
+        <v>125</v>
+      </c>
+      <c r="O71" s="386" t="s">
+        <v>652</v>
+      </c>
+      <c r="P71" s="228" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q71" s="432" t="s">
+        <v>1034</v>
+      </c>
+      <c r="R71" s="347" t="s">
+        <v>817</v>
+      </c>
+      <c r="S71" s="218">
         <v>45962</v>
       </c>
-      <c r="T71" s="239" t="s">
-[...2 lines deleted...]
-      <c r="U71" s="232">
+      <c r="T71" s="421" t="s">
+        <v>981</v>
+      </c>
+      <c r="U71" s="218">
         <v>46234</v>
       </c>
-      <c r="V71" s="287" t="s">
-[...3 lines deleted...]
-      <c r="X71" s="146"/>
+      <c r="V71" s="271" t="s">
+        <v>731</v>
+      </c>
+      <c r="W71" s="133"/>
+      <c r="X71" s="133"/>
       <c r="Y71" s="19"/>
     </row>
     <row r="72" spans="1:25" ht="231.75" customHeight="1">
-      <c r="A72" s="487">
+      <c r="A72" s="491">
         <v>11</v>
       </c>
-      <c r="B72" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="478">
+      <c r="B72" s="480" t="s">
+        <v>48</v>
+      </c>
+      <c r="C72" s="482">
         <v>18</v>
       </c>
-      <c r="D72" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I72" s="466">
+      <c r="D72" s="487" t="s">
+        <v>301</v>
+      </c>
+      <c r="E72" s="460" t="s">
+        <v>739</v>
+      </c>
+      <c r="F72" s="460" t="s">
+        <v>740</v>
+      </c>
+      <c r="G72" s="460" t="s">
+        <v>741</v>
+      </c>
+      <c r="H72" s="460" t="s">
+        <v>742</v>
+      </c>
+      <c r="I72" s="470">
         <f>J72+K72</f>
         <v>65.5</v>
       </c>
-      <c r="J72" s="466">
+      <c r="J72" s="470">
         <v>32.1</v>
       </c>
-      <c r="K72" s="466">
+      <c r="K72" s="470">
         <v>33.4</v>
       </c>
-      <c r="L72" s="466">
+      <c r="L72" s="470">
         <f>I72/2</f>
         <v>32.75</v>
       </c>
-      <c r="M72" s="442" t="s">
+      <c r="M72" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N72" s="442" t="s">
-[...3 lines deleted...]
-        <v>718</v>
+      <c r="N72" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O72" s="460" t="s">
+        <v>646</v>
       </c>
       <c r="P72" s="39" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>310</v>
+      </c>
+      <c r="Q72" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R72" s="52" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="S72" s="118">
+        <v>244</v>
+      </c>
+      <c r="S72" s="111">
         <v>42424</v>
       </c>
       <c r="T72" s="31" t="s">
-        <v>241</v>
+        <v>975</v>
       </c>
       <c r="U72" s="52"/>
-      <c r="V72" s="438" t="s">
-[...3 lines deleted...]
-      <c r="X72" s="152"/>
+      <c r="V72" s="439" t="s">
+        <v>858</v>
+      </c>
+      <c r="W72" s="139"/>
+      <c r="X72" s="139"/>
       <c r="Y72" s="19"/>
     </row>
     <row r="73" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A73" s="528"/>
-[...13 lines deleted...]
-      <c r="O73" s="460"/>
+      <c r="A73" s="529"/>
+      <c r="B73" s="526"/>
+      <c r="C73" s="527"/>
+      <c r="D73" s="488"/>
+      <c r="E73" s="461"/>
+      <c r="F73" s="461"/>
+      <c r="G73" s="461"/>
+      <c r="H73" s="461"/>
+      <c r="I73" s="471"/>
+      <c r="J73" s="471"/>
+      <c r="K73" s="471"/>
+      <c r="L73" s="471"/>
+      <c r="M73" s="473"/>
+      <c r="N73" s="473"/>
+      <c r="O73" s="461"/>
       <c r="P73" s="39" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>330</v>
+      </c>
+      <c r="Q73" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R73" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S73" s="72">
         <v>42443</v>
       </c>
-      <c r="T73" s="446" t="s">
-[...6 lines deleted...]
-      <c r="Y73" s="448"/>
+      <c r="T73" s="447" t="s">
+        <v>974</v>
+      </c>
+      <c r="U73" s="443"/>
+      <c r="V73" s="504"/>
+      <c r="W73" s="133"/>
+      <c r="X73" s="133"/>
+      <c r="Y73" s="449"/>
     </row>
     <row r="74" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A74" s="488"/>
-[...13 lines deleted...]
-      <c r="O74" s="461"/>
+      <c r="A74" s="492"/>
+      <c r="B74" s="481"/>
+      <c r="C74" s="483"/>
+      <c r="D74" s="489"/>
+      <c r="E74" s="462"/>
+      <c r="F74" s="462"/>
+      <c r="G74" s="462"/>
+      <c r="H74" s="462"/>
+      <c r="I74" s="490"/>
+      <c r="J74" s="490"/>
+      <c r="K74" s="490"/>
+      <c r="L74" s="490"/>
+      <c r="M74" s="444"/>
+      <c r="N74" s="444"/>
+      <c r="O74" s="462"/>
       <c r="P74" s="39" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>304</v>
+      </c>
+      <c r="Q74" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R74" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S74" s="72">
         <v>42446</v>
       </c>
-      <c r="T74" s="447"/>
-[...4 lines deleted...]
-      <c r="Y74" s="449"/>
+      <c r="T74" s="448"/>
+      <c r="U74" s="444"/>
+      <c r="V74" s="440"/>
+      <c r="W74" s="134"/>
+      <c r="X74" s="134"/>
+      <c r="Y74" s="450"/>
     </row>
     <row r="75" spans="1:25" ht="267.75" customHeight="1">
       <c r="A75" s="68">
         <v>12</v>
       </c>
       <c r="B75" s="64" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C75" s="65">
         <v>19</v>
       </c>
-      <c r="D75" s="188" t="s">
-[...14 lines deleted...]
-      <c r="I75" s="114">
+      <c r="D75" s="174" t="s">
+        <v>448</v>
+      </c>
+      <c r="E75" s="292" t="s">
+        <v>449</v>
+      </c>
+      <c r="F75" s="292" t="s">
+        <v>743</v>
+      </c>
+      <c r="G75" s="180" t="s">
+        <v>540</v>
+      </c>
+      <c r="H75" s="180" t="s">
+        <v>541</v>
+      </c>
+      <c r="I75" s="107">
         <f>J75+K75</f>
         <v>19.3</v>
       </c>
-      <c r="J75" s="114">
+      <c r="J75" s="107">
         <v>8.5</v>
       </c>
-      <c r="K75" s="114">
+      <c r="K75" s="107">
         <v>10.8</v>
       </c>
-      <c r="L75" s="114">
+      <c r="L75" s="107">
         <v>9.65</v>
       </c>
       <c r="M75" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N75" s="62" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O75" s="189" t="s">
+        <v>647</v>
+      </c>
+      <c r="P75" s="157" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q75" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R75" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S75" s="71">
         <v>46132</v>
       </c>
-      <c r="T75" s="382" t="s">
-        <v>1018</v>
+      <c r="T75" s="364" t="s">
+        <v>987</v>
       </c>
       <c r="U75" s="52"/>
-      <c r="V75" s="289" t="s">
-[...3 lines deleted...]
-      <c r="X75" s="152"/>
+      <c r="V75" s="273" t="s">
+        <v>732</v>
+      </c>
+      <c r="W75" s="139"/>
+      <c r="X75" s="139"/>
       <c r="Y75" s="20"/>
     </row>
     <row r="76" spans="1:25" ht="223.5" customHeight="1">
-      <c r="A76" s="487">
+      <c r="A76" s="491">
         <v>13</v>
       </c>
-      <c r="B76" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="478">
+      <c r="B76" s="480" t="s">
+        <v>50</v>
+      </c>
+      <c r="C76" s="482">
         <v>21</v>
       </c>
-      <c r="D76" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I76" s="466">
+      <c r="D76" s="487" t="s">
+        <v>423</v>
+      </c>
+      <c r="E76" s="460" t="s">
+        <v>698</v>
+      </c>
+      <c r="F76" s="460" t="s">
+        <v>699</v>
+      </c>
+      <c r="G76" s="460" t="s">
+        <v>542</v>
+      </c>
+      <c r="H76" s="460" t="s">
+        <v>543</v>
+      </c>
+      <c r="I76" s="470">
         <f>J76+K76</f>
         <v>40.1</v>
       </c>
-      <c r="J76" s="466">
+      <c r="J76" s="470">
         <v>20.100000000000001</v>
       </c>
-      <c r="K76" s="466">
+      <c r="K76" s="470">
         <v>20</v>
       </c>
-      <c r="L76" s="466">
+      <c r="L76" s="470">
         <v>20.05</v>
       </c>
-      <c r="M76" s="442" t="s">
+      <c r="M76" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N76" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S76" s="444">
+      <c r="N76" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O76" s="460" t="s">
+        <v>642</v>
+      </c>
+      <c r="P76" s="501" t="s">
+        <v>934</v>
+      </c>
+      <c r="Q76" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R76" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S76" s="445">
         <v>41481</v>
       </c>
-      <c r="T76" s="459" t="s">
-[...3 lines deleted...]
-      <c r="V76" s="438" t="s">
+      <c r="T76" s="460" t="s">
+        <v>970</v>
+      </c>
+      <c r="U76" s="443"/>
+      <c r="V76" s="439" t="s">
         <v>935</v>
       </c>
-      <c r="W76" s="146"/>
-[...1 lines deleted...]
-      <c r="Y76" s="448"/>
+      <c r="W76" s="133"/>
+      <c r="X76" s="133"/>
+      <c r="Y76" s="449"/>
     </row>
     <row r="77" spans="1:25" ht="225" customHeight="1">
-      <c r="A77" s="488"/>
-[...23 lines deleted...]
-      <c r="Y77" s="449"/>
+      <c r="A77" s="492"/>
+      <c r="B77" s="481"/>
+      <c r="C77" s="483"/>
+      <c r="D77" s="489"/>
+      <c r="E77" s="462"/>
+      <c r="F77" s="462"/>
+      <c r="G77" s="462"/>
+      <c r="H77" s="462"/>
+      <c r="I77" s="490"/>
+      <c r="J77" s="490"/>
+      <c r="K77" s="490"/>
+      <c r="L77" s="490"/>
+      <c r="M77" s="444"/>
+      <c r="N77" s="444"/>
+      <c r="O77" s="462"/>
+      <c r="P77" s="502"/>
+      <c r="Q77" s="444"/>
+      <c r="R77" s="444"/>
+      <c r="S77" s="446"/>
+      <c r="T77" s="462"/>
+      <c r="U77" s="444"/>
+      <c r="V77" s="440"/>
+      <c r="W77" s="134"/>
+      <c r="X77" s="134"/>
+      <c r="Y77" s="450"/>
     </row>
     <row r="78" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A78" s="487">
+      <c r="A78" s="491">
         <v>14</v>
       </c>
-      <c r="B78" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="478">
+      <c r="B78" s="484" t="s">
+        <v>51</v>
+      </c>
+      <c r="C78" s="482">
         <v>23</v>
       </c>
-      <c r="D78" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I78" s="466">
+      <c r="D78" s="487" t="s">
+        <v>431</v>
+      </c>
+      <c r="E78" s="460" t="s">
+        <v>819</v>
+      </c>
+      <c r="F78" s="460" t="s">
+        <v>820</v>
+      </c>
+      <c r="G78" s="460" t="s">
+        <v>177</v>
+      </c>
+      <c r="H78" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" s="470">
         <f>J78+K78</f>
         <v>52.2</v>
       </c>
-      <c r="J78" s="466">
+      <c r="J78" s="470">
         <v>26.1</v>
       </c>
-      <c r="K78" s="466">
+      <c r="K78" s="470">
         <v>26.1</v>
       </c>
-      <c r="L78" s="466">
+      <c r="L78" s="470">
         <v>26.1</v>
       </c>
-      <c r="M78" s="442" t="s">
+      <c r="M78" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N78" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S78" s="444">
+      <c r="N78" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O78" s="460" t="s">
+        <v>642</v>
+      </c>
+      <c r="P78" s="501" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q78" s="443" t="s">
+        <v>1031</v>
+      </c>
+      <c r="R78" s="443" t="s">
+        <v>842</v>
+      </c>
+      <c r="S78" s="445">
         <v>45992</v>
       </c>
-      <c r="T78" s="459" t="s">
-[...2 lines deleted...]
-      <c r="U78" s="444">
+      <c r="T78" s="460" t="s">
+        <v>971</v>
+      </c>
+      <c r="U78" s="445">
         <v>46234</v>
       </c>
-      <c r="V78" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y78" s="448"/>
+      <c r="V78" s="439" t="s">
+        <v>827</v>
+      </c>
+      <c r="W78" s="133"/>
+      <c r="X78" s="133"/>
+      <c r="Y78" s="449"/>
     </row>
     <row r="79" spans="1:25" ht="82.5" customHeight="1">
-      <c r="A79" s="488"/>
-[...23 lines deleted...]
-      <c r="Y79" s="449"/>
+      <c r="A79" s="492"/>
+      <c r="B79" s="486"/>
+      <c r="C79" s="483"/>
+      <c r="D79" s="489"/>
+      <c r="E79" s="462"/>
+      <c r="F79" s="462"/>
+      <c r="G79" s="462"/>
+      <c r="H79" s="444"/>
+      <c r="I79" s="490"/>
+      <c r="J79" s="490"/>
+      <c r="K79" s="490"/>
+      <c r="L79" s="490"/>
+      <c r="M79" s="444"/>
+      <c r="N79" s="444"/>
+      <c r="O79" s="462"/>
+      <c r="P79" s="502"/>
+      <c r="Q79" s="444"/>
+      <c r="R79" s="444"/>
+      <c r="S79" s="446"/>
+      <c r="T79" s="462"/>
+      <c r="U79" s="444"/>
+      <c r="V79" s="440"/>
+      <c r="W79" s="134"/>
+      <c r="X79" s="134"/>
+      <c r="Y79" s="450"/>
     </row>
     <row r="80" spans="1:25" ht="215.25" customHeight="1">
       <c r="A80" s="68">
         <v>15</v>
       </c>
       <c r="B80" s="50" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C80" s="65">
         <v>24</v>
       </c>
-      <c r="D80" s="188" t="s">
-[...14 lines deleted...]
-      <c r="I80" s="114">
+      <c r="D80" s="174" t="s">
+        <v>433</v>
+      </c>
+      <c r="E80" s="391" t="s">
+        <v>906</v>
+      </c>
+      <c r="F80" s="391" t="s">
+        <v>907</v>
+      </c>
+      <c r="G80" s="391" t="s">
+        <v>908</v>
+      </c>
+      <c r="H80" s="393" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" s="107">
         <f>J80+K80</f>
         <v>18.2</v>
       </c>
-      <c r="J80" s="114">
+      <c r="J80" s="107">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K80" s="114">
+      <c r="K80" s="107">
         <v>9</v>
       </c>
-      <c r="L80" s="114">
+      <c r="L80" s="107">
         <f>I80/2</f>
         <v>9.1</v>
       </c>
       <c r="M80" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N80" s="62" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O80" s="189" t="s">
+        <v>648</v>
+      </c>
+      <c r="P80" s="157" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q80" s="122" t="s">
+        <v>283</v>
       </c>
       <c r="R80" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S80" s="59">
         <v>44034</v>
       </c>
-      <c r="T80" s="82" t="s">
-        <v>253</v>
+      <c r="T80" s="364" t="s">
+        <v>991</v>
       </c>
       <c r="U80" s="52"/>
-      <c r="V80" s="411" t="s">
-[...3 lines deleted...]
-      <c r="X80" s="146"/>
+      <c r="V80" s="392" t="s">
+        <v>909</v>
+      </c>
+      <c r="W80" s="133"/>
+      <c r="X80" s="133"/>
       <c r="Y80" s="24"/>
     </row>
     <row r="81" spans="1:25" ht="409.5" customHeight="1">
       <c r="A81" s="68">
         <v>16</v>
       </c>
       <c r="B81" s="44" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C81" s="65">
         <v>25</v>
       </c>
-      <c r="D81" s="188" t="s">
-        <v>517</v>
+      <c r="D81" s="174" t="s">
+        <v>450</v>
       </c>
       <c r="E81" s="45" t="s">
-        <v>817</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>744</v>
+      </c>
+      <c r="F81" s="292" t="s">
+        <v>613</v>
+      </c>
+      <c r="G81" s="182" t="s">
+        <v>544</v>
       </c>
       <c r="H81" s="65" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I81" s="114">
+        <v>17</v>
+      </c>
+      <c r="I81" s="107">
         <f>J81+K81</f>
         <v>30.700000000000003</v>
       </c>
-      <c r="J81" s="114">
+      <c r="J81" s="107">
         <v>15.4</v>
       </c>
-      <c r="K81" s="114">
+      <c r="K81" s="107">
         <v>15.3</v>
       </c>
-      <c r="L81" s="114">
+      <c r="L81" s="107">
         <v>15.35</v>
       </c>
       <c r="M81" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N81" s="62" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>125</v>
+      </c>
+      <c r="O81" s="189" t="s">
+        <v>666</v>
+      </c>
+      <c r="P81" s="157" t="s">
+        <v>334</v>
       </c>
       <c r="Q81" s="52"/>
       <c r="R81" s="52"/>
       <c r="S81" s="53"/>
       <c r="T81" s="77" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="U81" s="52"/>
-      <c r="V81" s="332" t="s">
-[...3 lines deleted...]
-      <c r="X81" s="152"/>
+      <c r="V81" s="314" t="s">
+        <v>731</v>
+      </c>
+      <c r="W81" s="139"/>
+      <c r="X81" s="139"/>
       <c r="Y81" s="20"/>
     </row>
     <row r="82" spans="1:25" ht="72" customHeight="1">
-      <c r="A82" s="487">
+      <c r="A82" s="491">
         <v>17</v>
       </c>
-      <c r="B82" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="478">
+      <c r="B82" s="480" t="s">
+        <v>53</v>
+      </c>
+      <c r="C82" s="482">
         <v>27</v>
       </c>
-      <c r="D82" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I82" s="466">
+      <c r="D82" s="487" t="s">
+        <v>192</v>
+      </c>
+      <c r="E82" s="460" t="s">
+        <v>451</v>
+      </c>
+      <c r="F82" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="460" t="s">
+        <v>180</v>
+      </c>
+      <c r="H82" s="460" t="s">
+        <v>191</v>
+      </c>
+      <c r="I82" s="470">
         <f>J82+K82</f>
         <v>39.799999999999997</v>
       </c>
-      <c r="J82" s="466">
+      <c r="J82" s="470">
         <v>19.899999999999999</v>
       </c>
-      <c r="K82" s="466">
+      <c r="K82" s="470">
         <v>19.899999999999999</v>
       </c>
-      <c r="L82" s="466">
+      <c r="L82" s="470">
         <v>19.899999999999999</v>
       </c>
-      <c r="M82" s="442" t="s">
+      <c r="M82" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N82" s="442" t="s">
-[...3 lines deleted...]
-        <v>721</v>
+      <c r="N82" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O82" s="460" t="s">
+        <v>649</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="Q82" s="133" t="s">
         <v>336</v>
       </c>
+      <c r="Q82" s="123" t="s">
+        <v>283</v>
+      </c>
       <c r="R82" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S82" s="75">
         <v>46000</v>
       </c>
-      <c r="T82" s="594" t="s">
-[...8 lines deleted...]
-      <c r="Y82" s="591"/>
+      <c r="T82" s="595" t="s">
+        <v>994</v>
+      </c>
+      <c r="U82" s="508"/>
+      <c r="V82" s="464" t="s">
+        <v>859</v>
+      </c>
+      <c r="W82" s="137"/>
+      <c r="X82" s="137"/>
+      <c r="Y82" s="592"/>
     </row>
     <row r="83" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A83" s="528"/>
-[...13 lines deleted...]
-      <c r="O83" s="460"/>
+      <c r="A83" s="529"/>
+      <c r="B83" s="526"/>
+      <c r="C83" s="527"/>
+      <c r="D83" s="488"/>
+      <c r="E83" s="461"/>
+      <c r="F83" s="473"/>
+      <c r="G83" s="461"/>
+      <c r="H83" s="461"/>
+      <c r="I83" s="471"/>
+      <c r="J83" s="471"/>
+      <c r="K83" s="471"/>
+      <c r="L83" s="471"/>
+      <c r="M83" s="473"/>
+      <c r="N83" s="473"/>
+      <c r="O83" s="461"/>
       <c r="P83" s="39" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>335</v>
+      </c>
+      <c r="Q83" s="123" t="s">
+        <v>283</v>
+      </c>
+      <c r="R83" s="109" t="s">
+        <v>244</v>
       </c>
       <c r="S83" s="11">
         <v>43517</v>
       </c>
-      <c r="T83" s="595"/>
-[...4 lines deleted...]
-      <c r="Y83" s="592"/>
+      <c r="T83" s="596"/>
+      <c r="U83" s="589"/>
+      <c r="V83" s="465"/>
+      <c r="W83" s="145"/>
+      <c r="X83" s="145"/>
+      <c r="Y83" s="593"/>
     </row>
     <row r="84" spans="1:25" ht="78.75" customHeight="1">
-      <c r="A84" s="528"/>
-[...13 lines deleted...]
-      <c r="O84" s="460"/>
+      <c r="A84" s="529"/>
+      <c r="B84" s="526"/>
+      <c r="C84" s="527"/>
+      <c r="D84" s="488"/>
+      <c r="E84" s="461"/>
+      <c r="F84" s="473"/>
+      <c r="G84" s="461"/>
+      <c r="H84" s="461"/>
+      <c r="I84" s="471"/>
+      <c r="J84" s="471"/>
+      <c r="K84" s="471"/>
+      <c r="L84" s="471"/>
+      <c r="M84" s="473"/>
+      <c r="N84" s="473"/>
+      <c r="O84" s="461"/>
       <c r="P84" s="39" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>337</v>
+      </c>
+      <c r="Q84" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R84" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S84" s="11">
         <v>45530</v>
       </c>
-      <c r="T84" s="596"/>
-[...4 lines deleted...]
-      <c r="Y84" s="592"/>
+      <c r="T84" s="597"/>
+      <c r="U84" s="503"/>
+      <c r="V84" s="465"/>
+      <c r="W84" s="145"/>
+      <c r="X84" s="145"/>
+      <c r="Y84" s="593"/>
     </row>
     <row r="85" spans="1:25" ht="130.5" customHeight="1">
-      <c r="A85" s="488"/>
-[...13 lines deleted...]
-      <c r="O85" s="461"/>
+      <c r="A85" s="492"/>
+      <c r="B85" s="526"/>
+      <c r="C85" s="527"/>
+      <c r="D85" s="488"/>
+      <c r="E85" s="461"/>
+      <c r="F85" s="444"/>
+      <c r="G85" s="461"/>
+      <c r="H85" s="461"/>
+      <c r="I85" s="490"/>
+      <c r="J85" s="490"/>
+      <c r="K85" s="490"/>
+      <c r="L85" s="471"/>
+      <c r="M85" s="473"/>
+      <c r="N85" s="473"/>
+      <c r="O85" s="462"/>
       <c r="P85" s="39" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>337</v>
+      </c>
+      <c r="Q85" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R85" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S85" s="59">
         <v>45609</v>
       </c>
-      <c r="T85" s="129" t="s">
-        <v>328</v>
+      <c r="T85" s="421" t="s">
+        <v>983</v>
       </c>
       <c r="U85" s="60"/>
-      <c r="V85" s="503"/>
-[...2 lines deleted...]
-      <c r="Y85" s="593"/>
+      <c r="V85" s="466"/>
+      <c r="W85" s="138"/>
+      <c r="X85" s="138"/>
+      <c r="Y85" s="594"/>
     </row>
     <row r="86" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A86" s="487">
+      <c r="A86" s="491">
         <v>18</v>
       </c>
-      <c r="B86" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="478">
+      <c r="B86" s="480" t="s">
+        <v>54</v>
+      </c>
+      <c r="C86" s="482">
         <v>28</v>
       </c>
-      <c r="D86" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I86" s="466">
+      <c r="D86" s="487" t="s">
+        <v>452</v>
+      </c>
+      <c r="E86" s="460" t="s">
+        <v>545</v>
+      </c>
+      <c r="F86" s="460" t="s">
+        <v>824</v>
+      </c>
+      <c r="G86" s="460" t="s">
+        <v>286</v>
+      </c>
+      <c r="H86" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="470">
         <f>J86+K86</f>
         <v>71.099999999999994</v>
       </c>
-      <c r="J86" s="466">
+      <c r="J86" s="470">
         <v>35.799999999999997</v>
       </c>
-      <c r="K86" s="466">
+      <c r="K86" s="470">
         <v>35.299999999999997</v>
       </c>
-      <c r="L86" s="466">
+      <c r="L86" s="470">
         <v>35.549999999999997</v>
       </c>
-      <c r="M86" s="442" t="s">
+      <c r="M86" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N86" s="442" t="s">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="N86" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O86" s="460" t="s">
+        <v>643</v>
       </c>
       <c r="P86" s="39" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>306</v>
+      </c>
+      <c r="Q86" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R86" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S86" s="59">
         <v>45505</v>
       </c>
-      <c r="T86" s="58" t="s">
-        <v>246</v>
+      <c r="T86" s="421" t="s">
+        <v>978</v>
       </c>
       <c r="U86" s="62"/>
-      <c r="V86" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y86" s="448"/>
+      <c r="V86" s="439" t="s">
+        <v>829</v>
+      </c>
+      <c r="W86" s="133"/>
+      <c r="X86" s="133"/>
+      <c r="Y86" s="449"/>
     </row>
     <row r="87" spans="1:25" ht="358.5" customHeight="1">
-      <c r="A87" s="488"/>
-[...13 lines deleted...]
-      <c r="O87" s="461"/>
+      <c r="A87" s="492"/>
+      <c r="B87" s="481"/>
+      <c r="C87" s="483"/>
+      <c r="D87" s="489"/>
+      <c r="E87" s="462"/>
+      <c r="F87" s="462"/>
+      <c r="G87" s="462"/>
+      <c r="H87" s="483"/>
+      <c r="I87" s="490"/>
+      <c r="J87" s="490"/>
+      <c r="K87" s="490"/>
+      <c r="L87" s="490"/>
+      <c r="M87" s="473"/>
+      <c r="N87" s="473"/>
+      <c r="O87" s="462"/>
       <c r="P87" s="39" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>338</v>
+      </c>
+      <c r="Q87" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R87" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S87" s="59">
         <v>45505</v>
       </c>
-      <c r="T87" s="58" t="s">
-        <v>252</v>
+      <c r="T87" s="421" t="s">
+        <v>981</v>
       </c>
       <c r="U87" s="62"/>
-      <c r="V87" s="439"/>
-[...2 lines deleted...]
-      <c r="Y87" s="449"/>
+      <c r="V87" s="440"/>
+      <c r="W87" s="134"/>
+      <c r="X87" s="134"/>
+      <c r="Y87" s="450"/>
     </row>
     <row r="88" spans="1:25" ht="129" customHeight="1">
-      <c r="A88" s="487">
+      <c r="A88" s="491">
         <v>19</v>
       </c>
-      <c r="B88" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="478">
+      <c r="B88" s="480" t="s">
+        <v>55</v>
+      </c>
+      <c r="C88" s="482">
         <v>29</v>
       </c>
-      <c r="D88" s="483" t="s">
-[...12 lines deleted...]
-      <c r="I88" s="466">
+      <c r="D88" s="487" t="s">
+        <v>453</v>
+      </c>
+      <c r="E88" s="460" t="s">
+        <v>614</v>
+      </c>
+      <c r="F88" s="460" t="s">
+        <v>791</v>
+      </c>
+      <c r="G88" s="460" t="s">
+        <v>418</v>
+      </c>
+      <c r="H88" s="460"/>
+      <c r="I88" s="470">
         <f>J88+K88</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J88" s="466">
+      <c r="J88" s="470">
         <v>17.100000000000001</v>
       </c>
-      <c r="K88" s="466">
+      <c r="K88" s="470">
         <v>17.100000000000001</v>
       </c>
-      <c r="L88" s="466">
+      <c r="L88" s="470">
         <v>17.100000000000001</v>
       </c>
-      <c r="M88" s="442" t="s">
+      <c r="M88" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N88" s="442" t="s">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="N88" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O88" s="460" t="s">
+        <v>643</v>
       </c>
       <c r="P88" s="39" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>330</v>
+      </c>
+      <c r="Q88" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R88" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S88" s="53">
         <v>46129</v>
       </c>
-      <c r="T88" s="77" t="s">
-        <v>255</v>
+      <c r="T88" s="121" t="s">
+        <v>996</v>
       </c>
       <c r="U88" s="60"/>
-      <c r="V88" s="501" t="s">
-[...4 lines deleted...]
-      <c r="Y88" s="448"/>
+      <c r="V88" s="464" t="s">
+        <v>792</v>
+      </c>
+      <c r="W88" s="508"/>
+      <c r="X88" s="508"/>
+      <c r="Y88" s="449"/>
     </row>
     <row r="89" spans="1:25" ht="284.25" customHeight="1">
-      <c r="A89" s="528"/>
-[...13 lines deleted...]
-      <c r="O89" s="460"/>
+      <c r="A89" s="529"/>
+      <c r="B89" s="526"/>
+      <c r="C89" s="527"/>
+      <c r="D89" s="488"/>
+      <c r="E89" s="461"/>
+      <c r="F89" s="461"/>
+      <c r="G89" s="461"/>
+      <c r="H89" s="462"/>
+      <c r="I89" s="490"/>
+      <c r="J89" s="490"/>
+      <c r="K89" s="490"/>
+      <c r="L89" s="471"/>
+      <c r="M89" s="473"/>
+      <c r="N89" s="473"/>
+      <c r="O89" s="461"/>
       <c r="P89" s="39" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>326</v>
+      </c>
+      <c r="Q89" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R89" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S89" s="75">
         <v>46129</v>
       </c>
-      <c r="T89" s="58" t="s">
-        <v>250</v>
+      <c r="T89" s="421" t="s">
+        <v>990</v>
       </c>
       <c r="U89" s="62"/>
-      <c r="V89" s="503"/>
-[...2 lines deleted...]
-      <c r="Y89" s="449"/>
+      <c r="V89" s="466"/>
+      <c r="W89" s="503"/>
+      <c r="X89" s="503"/>
+      <c r="Y89" s="450"/>
     </row>
     <row r="90" spans="1:25" ht="93.75" customHeight="1">
-      <c r="A90" s="487">
+      <c r="A90" s="491">
         <v>20</v>
       </c>
-      <c r="B90" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="478">
+      <c r="B90" s="480" t="s">
+        <v>56</v>
+      </c>
+      <c r="C90" s="482">
         <v>30</v>
       </c>
-      <c r="D90" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I90" s="466">
+      <c r="D90" s="487" t="s">
+        <v>161</v>
+      </c>
+      <c r="E90" s="460" t="s">
+        <v>913</v>
+      </c>
+      <c r="F90" s="460" t="s">
+        <v>914</v>
+      </c>
+      <c r="G90" s="460" t="s">
+        <v>455</v>
+      </c>
+      <c r="H90" s="460" t="s">
+        <v>454</v>
+      </c>
+      <c r="I90" s="470">
         <f>J90+K90</f>
         <v>39.4</v>
       </c>
-      <c r="J90" s="466">
+      <c r="J90" s="470">
         <v>19.399999999999999</v>
       </c>
-      <c r="K90" s="466">
+      <c r="K90" s="470">
         <v>20</v>
       </c>
-      <c r="L90" s="466">
+      <c r="L90" s="470">
         <f>I90/2</f>
         <v>19.7</v>
       </c>
-      <c r="M90" s="442" t="s">
+      <c r="M90" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N90" s="442" t="s">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="N90" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O90" s="460" t="s">
+        <v>643</v>
       </c>
       <c r="P90" s="39" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>339</v>
+      </c>
+      <c r="Q90" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R90" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S90" s="59">
         <v>44165</v>
       </c>
-      <c r="T90" s="100" t="s">
-        <v>300</v>
+      <c r="T90" s="428" t="s">
+        <v>1002</v>
       </c>
       <c r="U90" s="60"/>
-      <c r="V90" s="501" t="s">
-[...4 lines deleted...]
-      <c r="Y90" s="448"/>
+      <c r="V90" s="464" t="s">
+        <v>915</v>
+      </c>
+      <c r="W90" s="137"/>
+      <c r="X90" s="137"/>
+      <c r="Y90" s="449"/>
     </row>
     <row r="91" spans="1:25" ht="119.25" customHeight="1">
-      <c r="A91" s="528"/>
-[...13 lines deleted...]
-      <c r="O91" s="460"/>
+      <c r="A91" s="529"/>
+      <c r="B91" s="526"/>
+      <c r="C91" s="527"/>
+      <c r="D91" s="488"/>
+      <c r="E91" s="461"/>
+      <c r="F91" s="461"/>
+      <c r="G91" s="461"/>
+      <c r="H91" s="461"/>
+      <c r="I91" s="471"/>
+      <c r="J91" s="471"/>
+      <c r="K91" s="471"/>
+      <c r="L91" s="471"/>
+      <c r="M91" s="473"/>
+      <c r="N91" s="473"/>
+      <c r="O91" s="461"/>
       <c r="P91" s="39" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>330</v>
+      </c>
+      <c r="Q91" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R91" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S91" s="53">
         <v>46006</v>
       </c>
-      <c r="T91" s="78" t="s">
-        <v>256</v>
+      <c r="T91" s="428" t="s">
+        <v>1004</v>
       </c>
       <c r="U91" s="60"/>
-      <c r="V91" s="502"/>
-[...2 lines deleted...]
-      <c r="Y91" s="462"/>
+      <c r="V91" s="465"/>
+      <c r="W91" s="145"/>
+      <c r="X91" s="145"/>
+      <c r="Y91" s="463"/>
     </row>
     <row r="92" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A92" s="528"/>
-[...13 lines deleted...]
-      <c r="O92" s="460"/>
+      <c r="A92" s="529"/>
+      <c r="B92" s="526"/>
+      <c r="C92" s="527"/>
+      <c r="D92" s="488"/>
+      <c r="E92" s="461"/>
+      <c r="F92" s="461"/>
+      <c r="G92" s="461"/>
+      <c r="H92" s="461"/>
+      <c r="I92" s="471"/>
+      <c r="J92" s="471"/>
+      <c r="K92" s="471"/>
+      <c r="L92" s="471"/>
+      <c r="M92" s="473"/>
+      <c r="N92" s="473"/>
+      <c r="O92" s="461"/>
       <c r="P92" s="39" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>324</v>
+      </c>
+      <c r="Q92" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R92" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S92" s="53">
         <v>41429</v>
       </c>
-      <c r="T92" s="446" t="s">
-[...6 lines deleted...]
-      <c r="Y92" s="462"/>
+      <c r="T92" s="447" t="s">
+        <v>1005</v>
+      </c>
+      <c r="U92" s="443"/>
+      <c r="V92" s="465"/>
+      <c r="W92" s="145"/>
+      <c r="X92" s="145"/>
+      <c r="Y92" s="463"/>
     </row>
     <row r="93" spans="1:25" ht="170.25" customHeight="1">
-      <c r="A93" s="528"/>
-[...13 lines deleted...]
-      <c r="O93" s="460"/>
+      <c r="A93" s="529"/>
+      <c r="B93" s="526"/>
+      <c r="C93" s="527"/>
+      <c r="D93" s="488"/>
+      <c r="E93" s="461"/>
+      <c r="F93" s="461"/>
+      <c r="G93" s="461"/>
+      <c r="H93" s="461"/>
+      <c r="I93" s="490"/>
+      <c r="J93" s="490"/>
+      <c r="K93" s="490"/>
+      <c r="L93" s="471"/>
+      <c r="M93" s="473"/>
+      <c r="N93" s="473"/>
+      <c r="O93" s="461"/>
       <c r="P93" s="39" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>338</v>
+      </c>
+      <c r="Q93" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R93" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S93" s="59">
         <v>45449</v>
       </c>
-      <c r="T93" s="590"/>
-[...4 lines deleted...]
-      <c r="Y93" s="449"/>
+      <c r="T93" s="591"/>
+      <c r="U93" s="473"/>
+      <c r="V93" s="466"/>
+      <c r="W93" s="138"/>
+      <c r="X93" s="138"/>
+      <c r="Y93" s="450"/>
     </row>
     <row r="94" spans="1:25" ht="124.5" customHeight="1">
-      <c r="A94" s="487">
+      <c r="A94" s="491">
         <v>21</v>
       </c>
-      <c r="B94" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="478">
+      <c r="B94" s="480" t="s">
+        <v>57</v>
+      </c>
+      <c r="C94" s="482">
         <v>31</v>
       </c>
-      <c r="D94" s="483" t="s">
-[...10 lines deleted...]
-      <c r="I94" s="466">
+      <c r="D94" s="487" t="s">
+        <v>456</v>
+      </c>
+      <c r="E94" s="460" t="s">
+        <v>685</v>
+      </c>
+      <c r="F94" s="460"/>
+      <c r="G94" s="460" t="s">
+        <v>546</v>
+      </c>
+      <c r="H94" s="460"/>
+      <c r="I94" s="470">
         <v>19.600000000000001</v>
       </c>
-      <c r="J94" s="466" t="s">
-[...5 lines deleted...]
-      <c r="L94" s="466">
+      <c r="J94" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K94" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L94" s="470">
         <v>19.600000000000001</v>
       </c>
-      <c r="M94" s="442" t="s">
+      <c r="M94" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N94" s="442" t="s">
-[...3 lines deleted...]
-        <v>722</v>
+      <c r="N94" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O94" s="460" t="s">
+        <v>650</v>
       </c>
       <c r="P94" s="39" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>335</v>
+      </c>
+      <c r="Q94" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R94" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S94" s="53">
         <v>45449</v>
       </c>
-      <c r="T94" s="58" t="s">
-        <v>246</v>
+      <c r="T94" s="421" t="s">
+        <v>979</v>
       </c>
       <c r="U94" s="62"/>
-      <c r="V94" s="495" t="s">
-[...4 lines deleted...]
-      <c r="Y94" s="448"/>
+      <c r="V94" s="499" t="s">
+        <v>731</v>
+      </c>
+      <c r="W94" s="443"/>
+      <c r="X94" s="443"/>
+      <c r="Y94" s="449"/>
     </row>
     <row r="95" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A95" s="528"/>
-[...13 lines deleted...]
-      <c r="O95" s="460"/>
+      <c r="A95" s="529"/>
+      <c r="B95" s="526"/>
+      <c r="C95" s="527"/>
+      <c r="D95" s="488"/>
+      <c r="E95" s="461"/>
+      <c r="F95" s="461"/>
+      <c r="G95" s="461"/>
+      <c r="H95" s="461"/>
+      <c r="I95" s="471"/>
+      <c r="J95" s="471"/>
+      <c r="K95" s="471"/>
+      <c r="L95" s="471"/>
+      <c r="M95" s="473"/>
+      <c r="N95" s="473"/>
+      <c r="O95" s="461"/>
       <c r="P95" s="39" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>335</v>
+      </c>
+      <c r="Q95" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R95" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S95" s="53">
         <v>45480</v>
       </c>
-      <c r="T95" s="77" t="s">
-        <v>250</v>
+      <c r="T95" s="121" t="s">
+        <v>990</v>
       </c>
       <c r="U95" s="52"/>
-      <c r="V95" s="603"/>
-[...2 lines deleted...]
-      <c r="Y95" s="462"/>
+      <c r="V95" s="604"/>
+      <c r="W95" s="473"/>
+      <c r="X95" s="473"/>
+      <c r="Y95" s="463"/>
     </row>
     <row r="96" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A96" s="528"/>
-[...13 lines deleted...]
-      <c r="O96" s="460"/>
+      <c r="A96" s="529"/>
+      <c r="B96" s="526"/>
+      <c r="C96" s="527"/>
+      <c r="D96" s="488"/>
+      <c r="E96" s="461"/>
+      <c r="F96" s="461"/>
+      <c r="G96" s="461"/>
+      <c r="H96" s="461"/>
+      <c r="I96" s="471"/>
+      <c r="J96" s="471"/>
+      <c r="K96" s="471"/>
+      <c r="L96" s="471"/>
+      <c r="M96" s="473"/>
+      <c r="N96" s="473"/>
+      <c r="O96" s="461"/>
       <c r="P96" s="39" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>341</v>
+      </c>
+      <c r="Q96" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R96" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S96" s="53">
         <v>45483</v>
       </c>
-      <c r="T96" s="77" t="s">
-        <v>258</v>
+      <c r="T96" s="121" t="s">
+        <v>1006</v>
       </c>
       <c r="U96" s="52"/>
-      <c r="V96" s="603"/>
-[...2 lines deleted...]
-      <c r="Y96" s="462"/>
+      <c r="V96" s="604"/>
+      <c r="W96" s="473"/>
+      <c r="X96" s="473"/>
+      <c r="Y96" s="463"/>
     </row>
     <row r="97" spans="1:25" ht="141" customHeight="1">
-      <c r="A97" s="488"/>
-[...13 lines deleted...]
-      <c r="O97" s="461"/>
+      <c r="A97" s="492"/>
+      <c r="B97" s="481"/>
+      <c r="C97" s="483"/>
+      <c r="D97" s="489"/>
+      <c r="E97" s="462"/>
+      <c r="F97" s="462"/>
+      <c r="G97" s="462"/>
+      <c r="H97" s="462"/>
+      <c r="I97" s="490"/>
+      <c r="J97" s="490"/>
+      <c r="K97" s="490"/>
+      <c r="L97" s="490"/>
+      <c r="M97" s="473"/>
+      <c r="N97" s="473"/>
+      <c r="O97" s="462"/>
       <c r="P97" s="39" t="s">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="Q97" s="52"/>
       <c r="R97" s="52"/>
       <c r="S97" s="59"/>
       <c r="T97" s="58" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="U97" s="60" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="Y97" s="449"/>
+        <v>17</v>
+      </c>
+      <c r="V97" s="500"/>
+      <c r="W97" s="444"/>
+      <c r="X97" s="444"/>
+      <c r="Y97" s="450"/>
     </row>
-    <row r="98" spans="1:25" s="319" customFormat="1" ht="384" customHeight="1">
-[...6 lines deleted...]
-      <c r="C98" s="315">
+    <row r="98" spans="1:25" s="301" customFormat="1" ht="384" customHeight="1">
+      <c r="A98" s="302" t="s">
+        <v>282</v>
+      </c>
+      <c r="B98" s="296" t="s">
+        <v>220</v>
+      </c>
+      <c r="C98" s="297">
         <v>33</v>
       </c>
-      <c r="D98" s="316" t="s">
-[...14 lines deleted...]
-      <c r="I98" s="317">
+      <c r="D98" s="298" t="s">
+        <v>232</v>
+      </c>
+      <c r="E98" s="295" t="s">
+        <v>734</v>
+      </c>
+      <c r="F98" s="299" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" s="295" t="s">
+        <v>221</v>
+      </c>
+      <c r="H98" s="299" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98" s="299">
         <v>16.850000000000001</v>
       </c>
-      <c r="J98" s="317" t="s">
-[...5 lines deleted...]
-      <c r="L98" s="317">
+      <c r="J98" s="299" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" s="299" t="s">
+        <v>17</v>
+      </c>
+      <c r="L98" s="299">
         <v>16.850000000000001</v>
       </c>
-      <c r="M98" s="250" t="s">
+      <c r="M98" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N98" s="250" t="s">
-[...20 lines deleted...]
-      <c r="Y98" s="318"/>
+      <c r="N98" s="235" t="s">
+        <v>125</v>
+      </c>
+      <c r="O98" s="295" t="s">
+        <v>666</v>
+      </c>
+      <c r="P98" s="234" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q98" s="235"/>
+      <c r="R98" s="235"/>
+      <c r="S98" s="282"/>
+      <c r="T98" s="320" t="s">
+        <v>147</v>
+      </c>
+      <c r="U98" s="281"/>
+      <c r="V98" s="360" t="s">
+        <v>860</v>
+      </c>
+      <c r="W98" s="281"/>
+      <c r="X98" s="281"/>
+      <c r="Y98" s="300"/>
     </row>
     <row r="99" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A99" s="487">
+      <c r="A99" s="491">
         <v>22</v>
       </c>
-      <c r="B99" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="478">
+      <c r="B99" s="480" t="s">
+        <v>58</v>
+      </c>
+      <c r="C99" s="482">
         <v>34</v>
       </c>
-      <c r="D99" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I99" s="466">
+      <c r="D99" s="487" t="s">
+        <v>202</v>
+      </c>
+      <c r="E99" s="460" t="s">
+        <v>547</v>
+      </c>
+      <c r="F99" s="460" t="s">
+        <v>457</v>
+      </c>
+      <c r="G99" s="460" t="s">
+        <v>484</v>
+      </c>
+      <c r="H99" s="460" t="s">
+        <v>458</v>
+      </c>
+      <c r="I99" s="470">
         <f>J99+K99</f>
         <v>38.5</v>
       </c>
-      <c r="J99" s="466">
+      <c r="J99" s="470">
         <v>20</v>
       </c>
-      <c r="K99" s="466">
+      <c r="K99" s="470">
         <v>18.5</v>
       </c>
-      <c r="L99" s="466">
+      <c r="L99" s="470">
         <f>I99/2</f>
         <v>19.25</v>
       </c>
-      <c r="M99" s="471" t="s">
+      <c r="M99" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N99" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N99" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O99" s="460" t="s">
+        <v>651</v>
+      </c>
+      <c r="P99" s="362" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q99" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R99" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S99" s="53">
         <v>46000</v>
       </c>
-      <c r="T99" s="382" t="s">
-[...8 lines deleted...]
-      <c r="Y99" s="448"/>
+      <c r="T99" s="364" t="s">
+        <v>995</v>
+      </c>
+      <c r="U99" s="363"/>
+      <c r="V99" s="464" t="s">
+        <v>731</v>
+      </c>
+      <c r="W99" s="508"/>
+      <c r="X99" s="508"/>
+      <c r="Y99" s="449"/>
     </row>
     <row r="100" spans="1:25" ht="267" customHeight="1">
-      <c r="A100" s="488"/>
-[...13 lines deleted...]
-      <c r="O100" s="461"/>
+      <c r="A100" s="492"/>
+      <c r="B100" s="481"/>
+      <c r="C100" s="483"/>
+      <c r="D100" s="489"/>
+      <c r="E100" s="462"/>
+      <c r="F100" s="462"/>
+      <c r="G100" s="462"/>
+      <c r="H100" s="462"/>
+      <c r="I100" s="490"/>
+      <c r="J100" s="490"/>
+      <c r="K100" s="490"/>
+      <c r="L100" s="490"/>
+      <c r="M100" s="475"/>
+      <c r="N100" s="475"/>
+      <c r="O100" s="462"/>
       <c r="P100" s="39" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>324</v>
+      </c>
+      <c r="Q100" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R100" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S100" s="53">
         <v>45480</v>
       </c>
-      <c r="T100" s="77" t="s">
-        <v>250</v>
+      <c r="T100" s="121" t="s">
+        <v>990</v>
       </c>
       <c r="U100" s="55"/>
-      <c r="V100" s="503"/>
-[...2 lines deleted...]
-      <c r="Y100" s="449"/>
+      <c r="V100" s="466"/>
+      <c r="W100" s="503"/>
+      <c r="X100" s="503"/>
+      <c r="Y100" s="450"/>
     </row>
     <row r="101" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A101" s="442">
+      <c r="A101" s="443">
         <v>23</v>
       </c>
-      <c r="B101" s="446" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="478">
+      <c r="B101" s="447" t="s">
+        <v>59</v>
+      </c>
+      <c r="C101" s="482">
         <v>35</v>
       </c>
-      <c r="D101" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I101" s="466">
+      <c r="D101" s="487" t="s">
+        <v>203</v>
+      </c>
+      <c r="E101" s="460" t="s">
+        <v>459</v>
+      </c>
+      <c r="F101" s="460" t="s">
+        <v>709</v>
+      </c>
+      <c r="G101" s="460" t="s">
+        <v>460</v>
+      </c>
+      <c r="H101" s="460" t="s">
+        <v>461</v>
+      </c>
+      <c r="I101" s="470">
         <f>J101+K101</f>
         <v>46.2</v>
       </c>
-      <c r="J101" s="466">
+      <c r="J101" s="470">
         <v>23.3</v>
       </c>
-      <c r="K101" s="466">
+      <c r="K101" s="470">
         <v>22.9</v>
       </c>
-      <c r="L101" s="466">
+      <c r="L101" s="470">
         <v>23.1</v>
       </c>
-      <c r="M101" s="471" t="s">
+      <c r="M101" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N101" s="471" t="s">
-[...20 lines deleted...]
-      <c r="Y101" s="583"/>
+      <c r="N101" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O101" s="460" t="s">
+        <v>663</v>
+      </c>
+      <c r="P101" s="501" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q101" s="443"/>
+      <c r="R101" s="443"/>
+      <c r="S101" s="443"/>
+      <c r="T101" s="586" t="s">
+        <v>147</v>
+      </c>
+      <c r="U101" s="508"/>
+      <c r="V101" s="464" t="s">
+        <v>861</v>
+      </c>
+      <c r="W101" s="137"/>
+      <c r="X101" s="137"/>
+      <c r="Y101" s="584"/>
     </row>
     <row r="102" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A102" s="469"/>
-[...23 lines deleted...]
-      <c r="Y102" s="589"/>
+      <c r="A102" s="473"/>
+      <c r="B102" s="591"/>
+      <c r="C102" s="527"/>
+      <c r="D102" s="488"/>
+      <c r="E102" s="461"/>
+      <c r="F102" s="461"/>
+      <c r="G102" s="461"/>
+      <c r="H102" s="461"/>
+      <c r="I102" s="471"/>
+      <c r="J102" s="471"/>
+      <c r="K102" s="471"/>
+      <c r="L102" s="471"/>
+      <c r="M102" s="475"/>
+      <c r="N102" s="475"/>
+      <c r="O102" s="461"/>
+      <c r="P102" s="525"/>
+      <c r="Q102" s="473"/>
+      <c r="R102" s="473"/>
+      <c r="S102" s="473"/>
+      <c r="T102" s="587"/>
+      <c r="U102" s="589"/>
+      <c r="V102" s="465"/>
+      <c r="W102" s="145"/>
+      <c r="X102" s="145"/>
+      <c r="Y102" s="590"/>
     </row>
     <row r="103" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A103" s="469"/>
-[...23 lines deleted...]
-      <c r="Y103" s="589"/>
+      <c r="A103" s="473"/>
+      <c r="B103" s="591"/>
+      <c r="C103" s="527"/>
+      <c r="D103" s="488"/>
+      <c r="E103" s="461"/>
+      <c r="F103" s="461"/>
+      <c r="G103" s="461"/>
+      <c r="H103" s="461"/>
+      <c r="I103" s="471"/>
+      <c r="J103" s="471"/>
+      <c r="K103" s="471"/>
+      <c r="L103" s="471"/>
+      <c r="M103" s="475"/>
+      <c r="N103" s="475"/>
+      <c r="O103" s="461"/>
+      <c r="P103" s="525"/>
+      <c r="Q103" s="473"/>
+      <c r="R103" s="473"/>
+      <c r="S103" s="473"/>
+      <c r="T103" s="587"/>
+      <c r="U103" s="589"/>
+      <c r="V103" s="465"/>
+      <c r="W103" s="145"/>
+      <c r="X103" s="145"/>
+      <c r="Y103" s="590"/>
     </row>
     <row r="104" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A104" s="469"/>
-[...23 lines deleted...]
-      <c r="Y104" s="589"/>
+      <c r="A104" s="473"/>
+      <c r="B104" s="591"/>
+      <c r="C104" s="527"/>
+      <c r="D104" s="488"/>
+      <c r="E104" s="461"/>
+      <c r="F104" s="461"/>
+      <c r="G104" s="461"/>
+      <c r="H104" s="461"/>
+      <c r="I104" s="471"/>
+      <c r="J104" s="471"/>
+      <c r="K104" s="471"/>
+      <c r="L104" s="471"/>
+      <c r="M104" s="475"/>
+      <c r="N104" s="475"/>
+      <c r="O104" s="461"/>
+      <c r="P104" s="525"/>
+      <c r="Q104" s="473"/>
+      <c r="R104" s="473"/>
+      <c r="S104" s="473"/>
+      <c r="T104" s="587"/>
+      <c r="U104" s="589"/>
+      <c r="V104" s="465"/>
+      <c r="W104" s="145"/>
+      <c r="X104" s="145"/>
+      <c r="Y104" s="590"/>
     </row>
     <row r="105" spans="1:25" ht="115.5" customHeight="1">
-      <c r="A105" s="469"/>
-[...23 lines deleted...]
-      <c r="Y105" s="589"/>
+      <c r="A105" s="473"/>
+      <c r="B105" s="591"/>
+      <c r="C105" s="527"/>
+      <c r="D105" s="488"/>
+      <c r="E105" s="461"/>
+      <c r="F105" s="461"/>
+      <c r="G105" s="461"/>
+      <c r="H105" s="461"/>
+      <c r="I105" s="471"/>
+      <c r="J105" s="471"/>
+      <c r="K105" s="471"/>
+      <c r="L105" s="471"/>
+      <c r="M105" s="475"/>
+      <c r="N105" s="475"/>
+      <c r="O105" s="461"/>
+      <c r="P105" s="525"/>
+      <c r="Q105" s="473"/>
+      <c r="R105" s="473"/>
+      <c r="S105" s="473"/>
+      <c r="T105" s="587"/>
+      <c r="U105" s="589"/>
+      <c r="V105" s="465"/>
+      <c r="W105" s="145"/>
+      <c r="X105" s="145"/>
+      <c r="Y105" s="590"/>
     </row>
     <row r="106" spans="1:25" ht="76.5" customHeight="1">
-      <c r="A106" s="443"/>
-[...23 lines deleted...]
-      <c r="Y106" s="584"/>
+      <c r="A106" s="444"/>
+      <c r="B106" s="591"/>
+      <c r="C106" s="527"/>
+      <c r="D106" s="488"/>
+      <c r="E106" s="461"/>
+      <c r="F106" s="461"/>
+      <c r="G106" s="461"/>
+      <c r="H106" s="461"/>
+      <c r="I106" s="490"/>
+      <c r="J106" s="490"/>
+      <c r="K106" s="490"/>
+      <c r="L106" s="471"/>
+      <c r="M106" s="443"/>
+      <c r="N106" s="443"/>
+      <c r="O106" s="461"/>
+      <c r="P106" s="502"/>
+      <c r="Q106" s="444"/>
+      <c r="R106" s="444"/>
+      <c r="S106" s="444"/>
+      <c r="T106" s="588"/>
+      <c r="U106" s="503"/>
+      <c r="V106" s="466"/>
+      <c r="W106" s="138"/>
+      <c r="X106" s="138"/>
+      <c r="Y106" s="585"/>
     </row>
     <row r="107" spans="1:25" ht="162" customHeight="1">
-      <c r="A107" s="487">
+      <c r="A107" s="491">
         <v>24</v>
       </c>
-      <c r="B107" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="478">
+      <c r="B107" s="480" t="s">
+        <v>60</v>
+      </c>
+      <c r="C107" s="482">
         <v>36</v>
       </c>
-      <c r="D107" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I107" s="466">
+      <c r="D107" s="487" t="s">
+        <v>462</v>
+      </c>
+      <c r="E107" s="460" t="s">
+        <v>800</v>
+      </c>
+      <c r="F107" s="578" t="s">
+        <v>801</v>
+      </c>
+      <c r="G107" s="460" t="s">
+        <v>548</v>
+      </c>
+      <c r="H107" s="531" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" s="470">
         <f>J107+K107</f>
         <v>67.2</v>
       </c>
-      <c r="J107" s="466">
+      <c r="J107" s="470">
         <v>33.6</v>
       </c>
-      <c r="K107" s="466">
+      <c r="K107" s="470">
         <v>33.6</v>
       </c>
-      <c r="L107" s="466">
+      <c r="L107" s="470">
         <v>33.6</v>
       </c>
-      <c r="M107" s="442" t="s">
+      <c r="M107" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N107" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S107" s="444">
+      <c r="N107" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O107" s="460" t="s">
+        <v>642</v>
+      </c>
+      <c r="P107" s="501" t="s">
+        <v>936</v>
+      </c>
+      <c r="Q107" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R107" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S107" s="445">
         <v>41429</v>
       </c>
-      <c r="T107" s="446" t="s">
-[...8 lines deleted...]
-      <c r="Y107" s="583"/>
+      <c r="T107" s="447" t="s">
+        <v>970</v>
+      </c>
+      <c r="U107" s="443"/>
+      <c r="V107" s="439" t="s">
+        <v>937</v>
+      </c>
+      <c r="W107" s="133"/>
+      <c r="X107" s="133"/>
+      <c r="Y107" s="584"/>
     </row>
     <row r="108" spans="1:25" ht="363" customHeight="1">
-      <c r="A108" s="488"/>
-[...23 lines deleted...]
-      <c r="Y108" s="584"/>
+      <c r="A108" s="492"/>
+      <c r="B108" s="481"/>
+      <c r="C108" s="483"/>
+      <c r="D108" s="489"/>
+      <c r="E108" s="462"/>
+      <c r="F108" s="579"/>
+      <c r="G108" s="462"/>
+      <c r="H108" s="532"/>
+      <c r="I108" s="490"/>
+      <c r="J108" s="490"/>
+      <c r="K108" s="490"/>
+      <c r="L108" s="490"/>
+      <c r="M108" s="444"/>
+      <c r="N108" s="444"/>
+      <c r="O108" s="462"/>
+      <c r="P108" s="502"/>
+      <c r="Q108" s="444"/>
+      <c r="R108" s="444"/>
+      <c r="S108" s="446"/>
+      <c r="T108" s="448"/>
+      <c r="U108" s="444"/>
+      <c r="V108" s="440"/>
+      <c r="W108" s="134"/>
+      <c r="X108" s="134"/>
+      <c r="Y108" s="585"/>
     </row>
     <row r="109" spans="1:25" ht="183" customHeight="1">
-      <c r="A109" s="487">
+      <c r="A109" s="491">
         <v>25</v>
       </c>
-      <c r="B109" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="478">
+      <c r="B109" s="484" t="s">
+        <v>176</v>
+      </c>
+      <c r="C109" s="482">
         <v>38</v>
       </c>
-      <c r="D109" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I109" s="466">
+      <c r="D109" s="487" t="s">
+        <v>424</v>
+      </c>
+      <c r="E109" s="460" t="s">
+        <v>802</v>
+      </c>
+      <c r="F109" s="578" t="s">
+        <v>803</v>
+      </c>
+      <c r="G109" s="460" t="s">
+        <v>463</v>
+      </c>
+      <c r="H109" s="531" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109" s="470">
         <f>J109+K109</f>
         <v>53.8</v>
       </c>
-      <c r="J109" s="466">
+      <c r="J109" s="470">
         <v>27.3</v>
       </c>
-      <c r="K109" s="466">
+      <c r="K109" s="470">
         <v>26.5</v>
       </c>
-      <c r="L109" s="466">
+      <c r="L109" s="470">
         <v>26.9</v>
       </c>
-      <c r="M109" s="442" t="s">
+      <c r="M109" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N109" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S109" s="444">
+      <c r="N109" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O109" s="460" t="s">
+        <v>652</v>
+      </c>
+      <c r="P109" s="501" t="s">
+        <v>938</v>
+      </c>
+      <c r="Q109" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R109" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S109" s="445">
         <v>44392</v>
       </c>
-      <c r="T109" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y109" s="583"/>
+      <c r="T109" s="460" t="s">
+        <v>970</v>
+      </c>
+      <c r="U109" s="443"/>
+      <c r="V109" s="439" t="s">
+        <v>939</v>
+      </c>
+      <c r="W109" s="133"/>
+      <c r="X109" s="133"/>
+      <c r="Y109" s="584"/>
     </row>
     <row r="110" spans="1:25" ht="286.5" customHeight="1">
-      <c r="A110" s="488"/>
-[...23 lines deleted...]
-      <c r="Y110" s="584"/>
+      <c r="A110" s="492"/>
+      <c r="B110" s="486"/>
+      <c r="C110" s="483"/>
+      <c r="D110" s="489"/>
+      <c r="E110" s="462"/>
+      <c r="F110" s="579"/>
+      <c r="G110" s="462"/>
+      <c r="H110" s="532"/>
+      <c r="I110" s="490"/>
+      <c r="J110" s="490"/>
+      <c r="K110" s="490"/>
+      <c r="L110" s="490"/>
+      <c r="M110" s="444"/>
+      <c r="N110" s="444"/>
+      <c r="O110" s="462"/>
+      <c r="P110" s="502"/>
+      <c r="Q110" s="444"/>
+      <c r="R110" s="444"/>
+      <c r="S110" s="446"/>
+      <c r="T110" s="462"/>
+      <c r="U110" s="444"/>
+      <c r="V110" s="440"/>
+      <c r="W110" s="134"/>
+      <c r="X110" s="134"/>
+      <c r="Y110" s="585"/>
     </row>
     <row r="111" spans="1:25" ht="276.75" customHeight="1">
-      <c r="A111" s="487">
+      <c r="A111" s="491">
         <v>26</v>
       </c>
-      <c r="B111" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="478">
+      <c r="B111" s="480" t="s">
+        <v>61</v>
+      </c>
+      <c r="C111" s="482">
         <v>39</v>
       </c>
-      <c r="D111" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I111" s="466">
+      <c r="D111" s="487" t="s">
+        <v>204</v>
+      </c>
+      <c r="E111" s="460" t="s">
+        <v>464</v>
+      </c>
+      <c r="F111" s="460" t="s">
+        <v>686</v>
+      </c>
+      <c r="G111" s="460" t="s">
+        <v>703</v>
+      </c>
+      <c r="H111" s="460" t="s">
+        <v>704</v>
+      </c>
+      <c r="I111" s="470">
         <f>J111+K111</f>
         <v>70.300000000000011</v>
       </c>
-      <c r="J111" s="466">
+      <c r="J111" s="470">
         <v>34.85</v>
       </c>
-      <c r="K111" s="466">
+      <c r="K111" s="470">
         <v>35.450000000000003</v>
       </c>
-      <c r="L111" s="466">
+      <c r="L111" s="470">
         <f>I111/2</f>
         <v>35.150000000000006</v>
       </c>
-      <c r="M111" s="442" t="s">
+      <c r="M111" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N111" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S111" s="456">
+      <c r="N111" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O111" s="460" t="s">
+        <v>646</v>
+      </c>
+      <c r="P111" s="501" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q111" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R111" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S111" s="457">
         <v>45463</v>
       </c>
-      <c r="T111" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y111" s="448"/>
+      <c r="T111" s="460" t="s">
+        <v>1007</v>
+      </c>
+      <c r="U111" s="443"/>
+      <c r="V111" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W111" s="133"/>
+      <c r="X111" s="133"/>
+      <c r="Y111" s="449"/>
     </row>
     <row r="112" spans="1:25" ht="309.75" customHeight="1">
-      <c r="A112" s="528"/>
-[...23 lines deleted...]
-      <c r="Y112" s="462"/>
+      <c r="A112" s="529"/>
+      <c r="B112" s="526"/>
+      <c r="C112" s="527"/>
+      <c r="D112" s="488"/>
+      <c r="E112" s="461"/>
+      <c r="F112" s="461"/>
+      <c r="G112" s="461"/>
+      <c r="H112" s="582"/>
+      <c r="I112" s="471"/>
+      <c r="J112" s="471"/>
+      <c r="K112" s="471"/>
+      <c r="L112" s="471"/>
+      <c r="M112" s="473"/>
+      <c r="N112" s="473"/>
+      <c r="O112" s="461"/>
+      <c r="P112" s="525"/>
+      <c r="Q112" s="473"/>
+      <c r="R112" s="473"/>
+      <c r="S112" s="458"/>
+      <c r="T112" s="461"/>
+      <c r="U112" s="473"/>
+      <c r="V112" s="504"/>
+      <c r="W112" s="142"/>
+      <c r="X112" s="142"/>
+      <c r="Y112" s="463"/>
     </row>
     <row r="113" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A113" s="488"/>
-[...23 lines deleted...]
-      <c r="Y113" s="449"/>
+      <c r="A113" s="492"/>
+      <c r="B113" s="481"/>
+      <c r="C113" s="483"/>
+      <c r="D113" s="489"/>
+      <c r="E113" s="462"/>
+      <c r="F113" s="462"/>
+      <c r="G113" s="462"/>
+      <c r="H113" s="583"/>
+      <c r="I113" s="490"/>
+      <c r="J113" s="490"/>
+      <c r="K113" s="490"/>
+      <c r="L113" s="490"/>
+      <c r="M113" s="444"/>
+      <c r="N113" s="444"/>
+      <c r="O113" s="462"/>
+      <c r="P113" s="502"/>
+      <c r="Q113" s="444"/>
+      <c r="R113" s="444"/>
+      <c r="S113" s="459"/>
+      <c r="T113" s="462"/>
+      <c r="U113" s="444"/>
+      <c r="V113" s="440"/>
+      <c r="W113" s="134"/>
+      <c r="X113" s="134"/>
+      <c r="Y113" s="450"/>
     </row>
     <row r="114" spans="1:25" ht="166.5" customHeight="1">
-      <c r="A114" s="487">
+      <c r="A114" s="491">
         <v>27</v>
       </c>
-      <c r="B114" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="579">
+      <c r="B114" s="480" t="s">
+        <v>62</v>
+      </c>
+      <c r="C114" s="580">
         <v>42</v>
       </c>
-      <c r="D114" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I114" s="466">
+      <c r="D114" s="487" t="s">
+        <v>465</v>
+      </c>
+      <c r="E114" s="460" t="s">
+        <v>467</v>
+      </c>
+      <c r="F114" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" s="460" t="s">
+        <v>466</v>
+      </c>
+      <c r="H114" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114" s="470">
         <f>J114+K114</f>
         <v>35.599999999999994</v>
       </c>
-      <c r="J114" s="466">
+      <c r="J114" s="470">
         <v>17.7</v>
       </c>
-      <c r="K114" s="466">
+      <c r="K114" s="470">
         <v>17.899999999999999</v>
       </c>
-      <c r="L114" s="466">
+      <c r="L114" s="470">
         <f>I114/2</f>
         <v>17.799999999999997</v>
       </c>
-      <c r="M114" s="471" t="s">
+      <c r="M114" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N114" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N114" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O114" s="460" t="s">
+        <v>654</v>
+      </c>
+      <c r="P114" s="163" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q114" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R114" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S114" s="53">
         <v>44165</v>
       </c>
-      <c r="T114" s="101" t="s">
-        <v>300</v>
+      <c r="T114" s="364" t="s">
+        <v>1003</v>
       </c>
       <c r="U114" s="55"/>
-      <c r="V114" s="501" t="s">
-[...3 lines deleted...]
-      <c r="X114" s="161"/>
+      <c r="V114" s="464" t="s">
+        <v>731</v>
+      </c>
+      <c r="W114" s="148"/>
+      <c r="X114" s="148"/>
       <c r="Y114" s="20"/>
     </row>
     <row r="115" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A115" s="488"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A115" s="492"/>
+      <c r="B115" s="481"/>
+      <c r="C115" s="581"/>
+      <c r="D115" s="489"/>
+      <c r="E115" s="462"/>
+      <c r="F115" s="483"/>
+      <c r="G115" s="462"/>
+      <c r="H115" s="483"/>
+      <c r="I115" s="490"/>
+      <c r="J115" s="490"/>
+      <c r="K115" s="490"/>
+      <c r="L115" s="490"/>
+      <c r="M115" s="475"/>
+      <c r="N115" s="475"/>
+      <c r="O115" s="462"/>
+      <c r="P115" s="163" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q115" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R115" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S115" s="53">
         <v>45449</v>
       </c>
-      <c r="T115" s="77" t="s">
-        <v>257</v>
+      <c r="T115" s="121" t="s">
+        <v>1005</v>
       </c>
       <c r="U115" s="52"/>
-      <c r="V115" s="503"/>
-[...1 lines deleted...]
-      <c r="X115" s="152"/>
+      <c r="V115" s="466"/>
+      <c r="W115" s="139"/>
+      <c r="X115" s="139"/>
       <c r="Y115" s="20"/>
     </row>
     <row r="116" spans="1:25" ht="339.75" customHeight="1">
-      <c r="A116" s="487">
+      <c r="A116" s="491">
         <v>28</v>
       </c>
-      <c r="B116" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="579">
+      <c r="B116" s="480" t="s">
+        <v>63</v>
+      </c>
+      <c r="C116" s="580">
         <v>43</v>
       </c>
-      <c r="D116" s="483" t="s">
+      <c r="D116" s="487" t="s">
         <v>8</v>
       </c>
-      <c r="E116" s="459" t="s">
-[...11 lines deleted...]
-      <c r="I116" s="466">
+      <c r="E116" s="460" t="s">
+        <v>901</v>
+      </c>
+      <c r="F116" s="460" t="s">
+        <v>902</v>
+      </c>
+      <c r="G116" s="460" t="s">
+        <v>469</v>
+      </c>
+      <c r="H116" s="460" t="s">
+        <v>468</v>
+      </c>
+      <c r="I116" s="470">
         <f>J116+K116</f>
         <v>46.1</v>
       </c>
-      <c r="J116" s="466">
+      <c r="J116" s="470">
         <v>22.85</v>
       </c>
-      <c r="K116" s="466">
+      <c r="K116" s="470">
         <v>23.25</v>
       </c>
-      <c r="L116" s="466">
+      <c r="L116" s="470">
         <v>23.05</v>
       </c>
-      <c r="M116" s="471" t="s">
+      <c r="M116" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N116" s="471" t="s">
-[...3 lines deleted...]
-        <v>727</v>
+      <c r="N116" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O116" s="460" t="s">
+        <v>655</v>
       </c>
       <c r="P116" s="39" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>345</v>
+      </c>
+      <c r="Q116" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R116" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S116" s="53">
         <v>45707</v>
       </c>
-      <c r="T116" s="131" t="s">
-        <v>250</v>
+      <c r="T116" s="121" t="s">
+        <v>990</v>
       </c>
       <c r="U116" s="52"/>
-      <c r="V116" s="438" t="s">
-[...3 lines deleted...]
-      <c r="X116" s="152"/>
+      <c r="V116" s="439" t="s">
+        <v>903</v>
+      </c>
+      <c r="W116" s="139"/>
+      <c r="X116" s="139"/>
       <c r="Y116" s="20"/>
     </row>
     <row r="117" spans="1:25" ht="268.5" customHeight="1">
-      <c r="A117" s="488"/>
-[...13 lines deleted...]
-      <c r="O117" s="461"/>
+      <c r="A117" s="492"/>
+      <c r="B117" s="481"/>
+      <c r="C117" s="581"/>
+      <c r="D117" s="489"/>
+      <c r="E117" s="462"/>
+      <c r="F117" s="462"/>
+      <c r="G117" s="462"/>
+      <c r="H117" s="462"/>
+      <c r="I117" s="490"/>
+      <c r="J117" s="490"/>
+      <c r="K117" s="490"/>
+      <c r="L117" s="490"/>
+      <c r="M117" s="475"/>
+      <c r="N117" s="475"/>
+      <c r="O117" s="462"/>
       <c r="P117" s="39" t="s">
-        <v>406</v>
+        <v>346</v>
       </c>
       <c r="Q117" s="52"/>
       <c r="R117" s="52"/>
       <c r="S117" s="53"/>
       <c r="T117" s="77" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="U117" s="52"/>
-      <c r="V117" s="439"/>
-[...1 lines deleted...]
-      <c r="X117" s="152"/>
+      <c r="V117" s="440"/>
+      <c r="W117" s="139"/>
+      <c r="X117" s="139"/>
       <c r="Y117" s="20"/>
     </row>
     <row r="118" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
       <c r="A118" s="68">
         <v>29</v>
       </c>
       <c r="B118" s="64" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C118" s="81">
+        <v>64</v>
+      </c>
+      <c r="C118" s="80">
         <v>44</v>
       </c>
       <c r="D118" s="66" t="s">
-        <v>279</v>
-[...13 lines deleted...]
-      <c r="I118" s="114">
+        <v>234</v>
+      </c>
+      <c r="E118" s="292" t="s">
+        <v>549</v>
+      </c>
+      <c r="F118" s="292" t="s">
+        <v>550</v>
+      </c>
+      <c r="G118" s="180" t="s">
+        <v>470</v>
+      </c>
+      <c r="H118" s="180" t="s">
+        <v>551</v>
+      </c>
+      <c r="I118" s="107">
         <f>J118+K118</f>
         <v>15.4</v>
       </c>
-      <c r="J118" s="114">
+      <c r="J118" s="107">
         <v>7.9</v>
       </c>
-      <c r="K118" s="114">
+      <c r="K118" s="107">
         <v>7.5</v>
       </c>
-      <c r="L118" s="114">
+      <c r="L118" s="107">
         <v>7.7</v>
       </c>
       <c r="M118" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N118" s="52" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O118" s="189" t="s">
+        <v>656</v>
+      </c>
+      <c r="P118" s="157" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q118" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R118" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S118" s="53">
         <v>45593</v>
       </c>
-      <c r="T118" s="77" t="s">
-        <v>275</v>
+      <c r="T118" s="121" t="s">
+        <v>1008</v>
       </c>
       <c r="U118" s="52"/>
-      <c r="V118" s="377" t="s">
-[...3 lines deleted...]
-      <c r="X118" s="152"/>
+      <c r="V118" s="359" t="s">
+        <v>862</v>
+      </c>
+      <c r="W118" s="139"/>
+      <c r="X118" s="139"/>
       <c r="Y118" s="47"/>
     </row>
     <row r="119" spans="1:25" ht="409.5" customHeight="1">
       <c r="A119" s="63">
         <v>30</v>
       </c>
       <c r="B119" s="40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C119" s="56">
         <v>45</v>
       </c>
       <c r="D119" s="57" t="s">
-        <v>119</v>
-[...13 lines deleted...]
-      <c r="I119" s="117">
+        <v>118</v>
+      </c>
+      <c r="E119" s="293" t="s">
+        <v>471</v>
+      </c>
+      <c r="F119" s="293" t="s">
+        <v>472</v>
+      </c>
+      <c r="G119" s="293" t="s">
+        <v>473</v>
+      </c>
+      <c r="H119" s="293" t="s">
+        <v>552</v>
+      </c>
+      <c r="I119" s="110">
         <f>J119+K119</f>
         <v>46.900000000000006</v>
       </c>
-      <c r="J119" s="117">
+      <c r="J119" s="110">
         <v>24.1</v>
       </c>
-      <c r="K119" s="117">
+      <c r="K119" s="110">
         <v>22.8</v>
       </c>
-      <c r="L119" s="117">
+      <c r="L119" s="110">
         <v>23.45</v>
       </c>
       <c r="M119" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N119" s="52" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>917</v>
+        <v>125</v>
+      </c>
+      <c r="O119" s="191" t="s">
+        <v>652</v>
+      </c>
+      <c r="P119" s="157" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q119" s="432" t="s">
+        <v>1028</v>
+      </c>
+      <c r="R119" s="352" t="s">
+        <v>842</v>
       </c>
       <c r="S119" s="53">
         <v>45992</v>
       </c>
-      <c r="T119" s="131" t="s">
-        <v>340</v>
+      <c r="T119" s="121" t="s">
+        <v>970</v>
       </c>
       <c r="U119" s="53">
         <v>46234</v>
       </c>
-      <c r="V119" s="289" t="s">
-[...3 lines deleted...]
-      <c r="X119" s="152"/>
+      <c r="V119" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W119" s="139"/>
+      <c r="X119" s="139"/>
       <c r="Y119" s="20"/>
     </row>
     <row r="120" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A120" s="85">
+      <c r="A120" s="82">
         <v>31</v>
       </c>
-      <c r="B120" s="86" t="s">
-[...20 lines deleted...]
-      <c r="I120" s="111">
+      <c r="B120" s="83" t="s">
+        <v>65</v>
+      </c>
+      <c r="C120" s="84" t="s">
+        <v>183</v>
+      </c>
+      <c r="D120" s="85" t="s">
+        <v>184</v>
+      </c>
+      <c r="E120" s="418" t="s">
+        <v>967</v>
+      </c>
+      <c r="F120" s="414" t="s">
+        <v>963</v>
+      </c>
+      <c r="G120" s="178" t="s">
+        <v>185</v>
+      </c>
+      <c r="H120" s="178" t="s">
+        <v>474</v>
+      </c>
+      <c r="I120" s="104">
         <f>J120+K120</f>
         <v>44.1</v>
       </c>
-      <c r="J120" s="111">
+      <c r="J120" s="104">
         <v>21.1</v>
       </c>
-      <c r="K120" s="111">
+      <c r="K120" s="104">
         <v>23</v>
       </c>
-      <c r="L120" s="111">
+      <c r="L120" s="104">
         <v>22.05</v>
       </c>
-      <c r="M120" s="85" t="s">
+      <c r="M120" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="N120" s="85" t="s">
-[...12 lines deleted...]
-        <v>289</v>
+      <c r="N120" s="82" t="s">
+        <v>125</v>
+      </c>
+      <c r="O120" s="190" t="s">
+        <v>657</v>
+      </c>
+      <c r="P120" s="159" t="s">
+        <v>966</v>
+      </c>
+      <c r="Q120" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R120" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S120" s="11">
         <v>44616</v>
       </c>
-      <c r="T120" s="140" t="s">
-        <v>340</v>
+      <c r="T120" s="424" t="s">
+        <v>970</v>
       </c>
       <c r="U120" s="52"/>
-      <c r="V120" s="289" t="s">
-[...3 lines deleted...]
-      <c r="X120" s="152"/>
+      <c r="V120" s="414" t="s">
+        <v>964</v>
+      </c>
+      <c r="W120" s="139"/>
+      <c r="X120" s="139"/>
       <c r="Y120" s="16"/>
     </row>
     <row r="121" spans="1:25" ht="183" customHeight="1">
-      <c r="A121" s="487">
+      <c r="A121" s="491">
         <v>32</v>
       </c>
-      <c r="B121" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="478">
+      <c r="B121" s="480" t="s">
+        <v>66</v>
+      </c>
+      <c r="C121" s="482">
         <v>46</v>
       </c>
-      <c r="D121" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I121" s="466">
+      <c r="D121" s="487" t="s">
+        <v>752</v>
+      </c>
+      <c r="E121" s="460" t="s">
+        <v>896</v>
+      </c>
+      <c r="F121" s="460" t="s">
+        <v>897</v>
+      </c>
+      <c r="G121" s="460" t="s">
+        <v>898</v>
+      </c>
+      <c r="H121" s="460" t="s">
+        <v>899</v>
+      </c>
+      <c r="I121" s="470">
         <f>J121+K121</f>
         <v>44.8</v>
       </c>
-      <c r="J121" s="466">
+      <c r="J121" s="470">
         <v>22.35</v>
       </c>
-      <c r="K121" s="466">
+      <c r="K121" s="470">
         <v>22.45</v>
       </c>
-      <c r="L121" s="466">
+      <c r="L121" s="470">
         <f>I121/2</f>
         <v>22.4</v>
       </c>
-      <c r="M121" s="471" t="s">
+      <c r="M121" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N121" s="471" t="s">
-[...14 lines deleted...]
-      <c r="S121" s="407">
+      <c r="N121" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O121" s="460" t="s">
+        <v>647</v>
+      </c>
+      <c r="P121" s="389" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q121" s="387" t="s">
+        <v>283</v>
+      </c>
+      <c r="R121" s="387" t="s">
+        <v>244</v>
+      </c>
+      <c r="S121" s="388">
         <v>45530</v>
       </c>
-      <c r="T121" s="131" t="s">
-        <v>240</v>
+      <c r="T121" s="121" t="s">
+        <v>974</v>
       </c>
       <c r="U121" s="52"/>
-      <c r="V121" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y121" s="448"/>
+      <c r="V121" s="439" t="s">
+        <v>900</v>
+      </c>
+      <c r="W121" s="443"/>
+      <c r="X121" s="443"/>
+      <c r="Y121" s="449"/>
     </row>
     <row r="122" spans="1:25" ht="212.25" customHeight="1">
-      <c r="A122" s="488"/>
-[...27 lines deleted...]
-        <v>148</v>
+      <c r="A122" s="492"/>
+      <c r="B122" s="481"/>
+      <c r="C122" s="483"/>
+      <c r="D122" s="489"/>
+      <c r="E122" s="462"/>
+      <c r="F122" s="462"/>
+      <c r="G122" s="462"/>
+      <c r="H122" s="462"/>
+      <c r="I122" s="490"/>
+      <c r="J122" s="490"/>
+      <c r="K122" s="490"/>
+      <c r="L122" s="490"/>
+      <c r="M122" s="475"/>
+      <c r="N122" s="475"/>
+      <c r="O122" s="462"/>
+      <c r="P122" s="389" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q122" s="387" t="s">
+        <v>17</v>
+      </c>
+      <c r="R122" s="387" t="s">
+        <v>17</v>
+      </c>
+      <c r="S122" s="388" t="s">
+        <v>17</v>
+      </c>
+      <c r="T122" s="121" t="s">
+        <v>147</v>
       </c>
       <c r="U122" s="60"/>
-      <c r="V122" s="439"/>
-[...2 lines deleted...]
-      <c r="Y122" s="449"/>
+      <c r="V122" s="440"/>
+      <c r="W122" s="444"/>
+      <c r="X122" s="444"/>
+      <c r="Y122" s="450"/>
     </row>
     <row r="123" spans="1:25" ht="363" customHeight="1">
       <c r="A123" s="68">
         <v>33</v>
       </c>
       <c r="B123" s="64" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C123" s="65">
         <v>50</v>
       </c>
-      <c r="D123" s="184" t="s">
-[...14 lines deleted...]
-      <c r="I123" s="114">
+      <c r="D123" s="170" t="s">
+        <v>425</v>
+      </c>
+      <c r="E123" s="292" t="s">
+        <v>687</v>
+      </c>
+      <c r="F123" s="292" t="s">
+        <v>475</v>
+      </c>
+      <c r="G123" s="169" t="s">
+        <v>426</v>
+      </c>
+      <c r="H123" s="177" t="s">
+        <v>476</v>
+      </c>
+      <c r="I123" s="107">
         <f>J123+K123</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="J123" s="114">
+      <c r="J123" s="107">
         <v>16.399999999999999</v>
       </c>
-      <c r="K123" s="114">
+      <c r="K123" s="107">
         <v>16.399999999999999</v>
       </c>
-      <c r="L123" s="114">
+      <c r="L123" s="107">
         <v>16.399999999999999</v>
       </c>
       <c r="M123" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N123" s="62" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O123" s="190" t="s">
+        <v>642</v>
+      </c>
+      <c r="P123" s="416" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q123" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R123" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S123" s="53">
         <v>41534</v>
       </c>
-      <c r="T123" s="131" t="s">
-        <v>340</v>
+      <c r="T123" s="121" t="s">
+        <v>970</v>
       </c>
       <c r="U123" s="52"/>
-      <c r="V123" s="377" t="s">
-[...3 lines deleted...]
-      <c r="X123" s="152"/>
+      <c r="V123" s="414" t="s">
+        <v>942</v>
+      </c>
+      <c r="W123" s="139"/>
+      <c r="X123" s="139"/>
       <c r="Y123" s="20"/>
     </row>
     <row r="124" spans="1:25" ht="162" customHeight="1">
       <c r="A124" s="63">
         <v>34</v>
       </c>
       <c r="B124" s="40" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C124" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="D124" s="162" t="s">
-        <v>353</v>
+      <c r="D124" s="149" t="s">
+        <v>293</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>545</v>
+        <v>477</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>17</v>
+      </c>
+      <c r="G124" s="195" t="s">
+        <v>696</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I124" s="117">
+        <v>17</v>
+      </c>
+      <c r="I124" s="110">
         <f>J124+K124</f>
         <v>8.5</v>
       </c>
-      <c r="J124" s="117">
+      <c r="J124" s="110">
         <v>4.8</v>
       </c>
-      <c r="K124" s="117">
+      <c r="K124" s="110">
         <v>3.7</v>
       </c>
-      <c r="L124" s="117">
+      <c r="L124" s="110">
         <v>4.25</v>
       </c>
       <c r="M124" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N124" s="52" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>125</v>
+      </c>
+      <c r="O124" s="253" t="s">
+        <v>660</v>
       </c>
       <c r="P124" s="39" t="s">
-        <v>409</v>
-[...7 lines deleted...]
-      <c r="S124" s="420">
+        <v>348</v>
+      </c>
+      <c r="Q124" s="399" t="s">
+        <v>283</v>
+      </c>
+      <c r="R124" s="399" t="s">
+        <v>244</v>
+      </c>
+      <c r="S124" s="400">
         <v>46130</v>
       </c>
-      <c r="T124" s="419" t="s">
-[...2 lines deleted...]
-      <c r="U124" s="420">
+      <c r="T124" s="426" t="s">
+        <v>970</v>
+      </c>
+      <c r="U124" s="400">
         <v>46313</v>
       </c>
-      <c r="V124" s="289" t="s">
-[...3 lines deleted...]
-      <c r="X124" s="152"/>
+      <c r="V124" s="273" t="s">
+        <v>731</v>
+      </c>
+      <c r="W124" s="139"/>
+      <c r="X124" s="139"/>
       <c r="Y124" s="20"/>
     </row>
     <row r="125" spans="1:25" ht="162" customHeight="1">
-      <c r="A125" s="487">
+      <c r="A125" s="491">
         <v>35</v>
       </c>
-      <c r="B125" s="487" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="478">
+      <c r="B125" s="491" t="s">
+        <v>68</v>
+      </c>
+      <c r="C125" s="482">
         <v>52</v>
       </c>
-      <c r="D125" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I125" s="466">
+      <c r="D125" s="487" t="s">
+        <v>478</v>
+      </c>
+      <c r="E125" s="460" t="s">
+        <v>832</v>
+      </c>
+      <c r="F125" s="460" t="s">
+        <v>833</v>
+      </c>
+      <c r="G125" s="460" t="s">
+        <v>480</v>
+      </c>
+      <c r="H125" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125" s="470">
         <f>J125+K125</f>
         <v>47.5</v>
       </c>
-      <c r="J125" s="466">
+      <c r="J125" s="470">
         <v>24</v>
       </c>
-      <c r="K125" s="466">
+      <c r="K125" s="470">
         <v>23.5</v>
       </c>
-      <c r="L125" s="466">
+      <c r="L125" s="470">
         <v>23.75</v>
       </c>
-      <c r="M125" s="442" t="s">
+      <c r="M125" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N125" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S125" s="444">
+      <c r="N125" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O125" s="460" t="s">
+        <v>658</v>
+      </c>
+      <c r="P125" s="501" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q125" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R125" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S125" s="445">
         <v>44799</v>
       </c>
-      <c r="T125" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y125" s="448"/>
+      <c r="T125" s="460" t="s">
+        <v>970</v>
+      </c>
+      <c r="U125" s="443"/>
+      <c r="V125" s="439" t="s">
+        <v>834</v>
+      </c>
+      <c r="W125" s="443"/>
+      <c r="X125" s="443"/>
+      <c r="Y125" s="449"/>
     </row>
     <row r="126" spans="1:25" ht="306" customHeight="1">
-      <c r="A126" s="488"/>
-[...23 lines deleted...]
-      <c r="Y126" s="449"/>
+      <c r="A126" s="492"/>
+      <c r="B126" s="492"/>
+      <c r="C126" s="483"/>
+      <c r="D126" s="489"/>
+      <c r="E126" s="462"/>
+      <c r="F126" s="462"/>
+      <c r="G126" s="462"/>
+      <c r="H126" s="483"/>
+      <c r="I126" s="490"/>
+      <c r="J126" s="490"/>
+      <c r="K126" s="490"/>
+      <c r="L126" s="490"/>
+      <c r="M126" s="444"/>
+      <c r="N126" s="444"/>
+      <c r="O126" s="462"/>
+      <c r="P126" s="502"/>
+      <c r="Q126" s="444"/>
+      <c r="R126" s="444"/>
+      <c r="S126" s="446"/>
+      <c r="T126" s="462"/>
+      <c r="U126" s="444"/>
+      <c r="V126" s="440"/>
+      <c r="W126" s="444"/>
+      <c r="X126" s="444"/>
+      <c r="Y126" s="450"/>
     </row>
     <row r="127" spans="1:25" ht="281.25">
       <c r="A127" s="63">
         <v>36</v>
       </c>
       <c r="B127" s="64" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C127" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>209</v>
-[...8 lines deleted...]
-        <v>550</v>
+        <v>205</v>
+      </c>
+      <c r="E127" s="292" t="s">
+        <v>479</v>
+      </c>
+      <c r="F127" s="292" t="s">
+        <v>481</v>
+      </c>
+      <c r="G127" s="292" t="s">
+        <v>482</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I127" s="114">
+        <v>17</v>
+      </c>
+      <c r="I127" s="107">
         <f>J127+K127</f>
         <v>31.4</v>
       </c>
-      <c r="J127" s="114">
+      <c r="J127" s="107">
         <v>15.7</v>
       </c>
-      <c r="K127" s="114">
+      <c r="K127" s="107">
         <v>15.7</v>
       </c>
-      <c r="L127" s="114">
+      <c r="L127" s="107">
         <v>15.7</v>
       </c>
       <c r="M127" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N127" s="52" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O127" s="189" t="s">
+        <v>647</v>
+      </c>
+      <c r="P127" s="157" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q127" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R127" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S127" s="53">
         <v>45627</v>
       </c>
-      <c r="T127" s="58" t="s">
-        <v>242</v>
+      <c r="T127" s="421" t="s">
+        <v>979</v>
       </c>
       <c r="U127" s="62"/>
-      <c r="V127" s="287" t="s">
-[...3 lines deleted...]
-      <c r="X127" s="146"/>
+      <c r="V127" s="271" t="s">
+        <v>731</v>
+      </c>
+      <c r="W127" s="133"/>
+      <c r="X127" s="133"/>
       <c r="Y127" s="20"/>
     </row>
     <row r="128" spans="1:25" ht="294.75" customHeight="1">
-      <c r="A128" s="237">
+      <c r="A128" s="223">
         <v>37</v>
       </c>
-      <c r="B128" s="235" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="236">
+      <c r="B128" s="221" t="s">
+        <v>69</v>
+      </c>
+      <c r="C128" s="222">
         <v>53</v>
       </c>
-      <c r="D128" s="233" t="s">
-[...14 lines deleted...]
-      <c r="I128" s="238">
+      <c r="D128" s="219" t="s">
+        <v>206</v>
+      </c>
+      <c r="E128" s="292" t="s">
+        <v>485</v>
+      </c>
+      <c r="F128" s="292" t="s">
+        <v>486</v>
+      </c>
+      <c r="G128" s="292" t="s">
+        <v>393</v>
+      </c>
+      <c r="H128" s="216" t="s">
+        <v>394</v>
+      </c>
+      <c r="I128" s="224">
         <f>J128+K128</f>
         <v>39.6</v>
       </c>
-      <c r="J128" s="238">
+      <c r="J128" s="224">
         <v>19.3</v>
       </c>
-      <c r="K128" s="238">
+      <c r="K128" s="224">
         <v>20.3</v>
       </c>
-      <c r="L128" s="238">
+      <c r="L128" s="224">
         <v>19.8</v>
       </c>
-      <c r="M128" s="234" t="s">
+      <c r="M128" s="220" t="s">
         <v>3</v>
       </c>
-      <c r="N128" s="234" t="s">
-[...14 lines deleted...]
-      <c r="S128" s="242">
+      <c r="N128" s="220" t="s">
+        <v>125</v>
+      </c>
+      <c r="O128" s="216" t="s">
+        <v>716</v>
+      </c>
+      <c r="P128" s="226" t="s">
+        <v>717</v>
+      </c>
+      <c r="Q128" s="432" t="s">
+        <v>1034</v>
+      </c>
+      <c r="R128" s="347" t="s">
+        <v>818</v>
+      </c>
+      <c r="S128" s="227">
         <v>46023</v>
       </c>
-      <c r="T128" s="241" t="s">
-        <v>254</v>
+      <c r="T128" s="364" t="s">
+        <v>995</v>
       </c>
       <c r="U128" s="4">
         <v>46234</v>
       </c>
-      <c r="V128" s="375" t="s">
-[...4 lines deleted...]
-      <c r="Y128" s="240"/>
+      <c r="V128" s="357" t="s">
+        <v>863</v>
+      </c>
+      <c r="W128" s="137"/>
+      <c r="X128" s="137"/>
+      <c r="Y128" s="225"/>
     </row>
     <row r="129" spans="1:25" ht="255" customHeight="1">
-      <c r="A129" s="487">
+      <c r="A129" s="491">
         <v>38</v>
       </c>
-      <c r="B129" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="478">
+      <c r="B129" s="480" t="s">
+        <v>70</v>
+      </c>
+      <c r="C129" s="482">
         <v>54</v>
       </c>
-      <c r="D129" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I129" s="466">
+      <c r="D129" s="487" t="s">
+        <v>207</v>
+      </c>
+      <c r="E129" s="460" t="s">
+        <v>745</v>
+      </c>
+      <c r="F129" s="578" t="s">
+        <v>746</v>
+      </c>
+      <c r="G129" s="460" t="s">
+        <v>487</v>
+      </c>
+      <c r="H129" s="460" t="s">
+        <v>488</v>
+      </c>
+      <c r="I129" s="470">
         <f>J129+K129</f>
         <v>49.2</v>
       </c>
-      <c r="J129" s="466">
+      <c r="J129" s="470">
         <v>25.3</v>
       </c>
-      <c r="K129" s="466">
+      <c r="K129" s="470">
         <v>23.9</v>
       </c>
-      <c r="L129" s="466">
+      <c r="L129" s="470">
         <v>24.6</v>
       </c>
-      <c r="M129" s="442" t="s">
+      <c r="M129" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N129" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S129" s="444">
+      <c r="N129" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O129" s="460" t="s">
+        <v>642</v>
+      </c>
+      <c r="P129" s="501" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q129" s="443" t="s">
+        <v>1031</v>
+      </c>
+      <c r="R129" s="443" t="s">
+        <v>842</v>
+      </c>
+      <c r="S129" s="445">
         <v>45992</v>
       </c>
-      <c r="T129" s="497" t="s">
-[...2 lines deleted...]
-      <c r="U129" s="456">
+      <c r="T129" s="501" t="s">
+        <v>970</v>
+      </c>
+      <c r="U129" s="457">
         <v>46234</v>
       </c>
-      <c r="V129" s="501" t="s">
-[...4 lines deleted...]
-      <c r="Y129" s="448"/>
+      <c r="V129" s="464" t="s">
+        <v>864</v>
+      </c>
+      <c r="W129" s="137"/>
+      <c r="X129" s="137"/>
+      <c r="Y129" s="449"/>
     </row>
     <row r="130" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A130" s="488"/>
-[...23 lines deleted...]
-      <c r="Y130" s="449"/>
+      <c r="A130" s="492"/>
+      <c r="B130" s="481"/>
+      <c r="C130" s="483"/>
+      <c r="D130" s="489"/>
+      <c r="E130" s="462"/>
+      <c r="F130" s="579"/>
+      <c r="G130" s="462"/>
+      <c r="H130" s="462"/>
+      <c r="I130" s="490"/>
+      <c r="J130" s="490"/>
+      <c r="K130" s="490"/>
+      <c r="L130" s="490"/>
+      <c r="M130" s="444"/>
+      <c r="N130" s="444"/>
+      <c r="O130" s="462"/>
+      <c r="P130" s="502"/>
+      <c r="Q130" s="444"/>
+      <c r="R130" s="444"/>
+      <c r="S130" s="446"/>
+      <c r="T130" s="502"/>
+      <c r="U130" s="503"/>
+      <c r="V130" s="466"/>
+      <c r="W130" s="138"/>
+      <c r="X130" s="138"/>
+      <c r="Y130" s="450"/>
     </row>
     <row r="131" spans="1:25" ht="254.25" customHeight="1">
       <c r="A131" s="63">
         <v>39</v>
       </c>
       <c r="B131" s="40" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C131" s="56" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>821</v>
+        <v>189</v>
+      </c>
+      <c r="D131" s="294" t="s">
+        <v>747</v>
+      </c>
+      <c r="E131" s="305" t="s">
+        <v>748</v>
       </c>
       <c r="F131" s="41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>760</v>
+        <v>688</v>
       </c>
       <c r="H131" s="41" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I131" s="117">
+        <v>17</v>
+      </c>
+      <c r="I131" s="110">
         <f>J131+K131</f>
         <v>14</v>
       </c>
-      <c r="J131" s="117">
+      <c r="J131" s="110">
         <v>7</v>
       </c>
-      <c r="K131" s="117">
+      <c r="K131" s="110">
         <v>7</v>
       </c>
-      <c r="L131" s="117">
+      <c r="L131" s="110">
         <v>7</v>
       </c>
       <c r="M131" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N131" s="52" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O131" s="191" t="s">
+        <v>659</v>
+      </c>
+      <c r="P131" s="403" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q131" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R131" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S131" s="53">
         <v>44655</v>
       </c>
-      <c r="T131" s="131" t="s">
-        <v>342</v>
+      <c r="T131" s="121" t="s">
+        <v>972</v>
       </c>
       <c r="U131" s="52"/>
-      <c r="V131" s="428" t="s">
-[...3 lines deleted...]
-      <c r="X131" s="152"/>
+      <c r="V131" s="405" t="s">
+        <v>929</v>
+      </c>
+      <c r="W131" s="139"/>
+      <c r="X131" s="139"/>
       <c r="Y131" s="42"/>
     </row>
     <row r="132" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A132" s="528">
+      <c r="A132" s="529">
         <v>40</v>
       </c>
-      <c r="B132" s="481" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="526">
+      <c r="B132" s="485" t="s">
+        <v>71</v>
+      </c>
+      <c r="C132" s="527">
         <v>55</v>
       </c>
-      <c r="D132" s="484" t="s">
-[...14 lines deleted...]
-      <c r="I132" s="466">
+      <c r="D132" s="488" t="s">
+        <v>217</v>
+      </c>
+      <c r="E132" s="461" t="s">
+        <v>553</v>
+      </c>
+      <c r="F132" s="461" t="s">
+        <v>753</v>
+      </c>
+      <c r="G132" s="461" t="s">
+        <v>489</v>
+      </c>
+      <c r="H132" s="461" t="s">
+        <v>490</v>
+      </c>
+      <c r="I132" s="470">
         <f>J132+K132</f>
         <v>52.7</v>
       </c>
-      <c r="J132" s="466">
+      <c r="J132" s="470">
         <v>27.35</v>
       </c>
-      <c r="K132" s="466">
+      <c r="K132" s="470">
         <v>25.35</v>
       </c>
-      <c r="L132" s="467">
+      <c r="L132" s="471">
         <v>26.35</v>
       </c>
-      <c r="M132" s="469" t="s">
+      <c r="M132" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N132" s="469" t="s">
-[...14 lines deleted...]
-      <c r="S132" s="504">
+      <c r="N132" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O132" s="461" t="s">
+        <v>647</v>
+      </c>
+      <c r="P132" s="525" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q132" s="473" t="s">
+        <v>283</v>
+      </c>
+      <c r="R132" s="473" t="s">
+        <v>244</v>
+      </c>
+      <c r="S132" s="505">
         <v>46129</v>
       </c>
-      <c r="T132" s="460" t="s">
-[...8 lines deleted...]
-      <c r="Y132" s="462"/>
+      <c r="T132" s="461" t="s">
+        <v>990</v>
+      </c>
+      <c r="U132" s="473"/>
+      <c r="V132" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W132" s="142"/>
+      <c r="X132" s="142"/>
+      <c r="Y132" s="463"/>
     </row>
     <row r="133" spans="1:25" ht="345" customHeight="1">
-      <c r="A133" s="488"/>
-[...23 lines deleted...]
-      <c r="Y133" s="449"/>
+      <c r="A133" s="492"/>
+      <c r="B133" s="486"/>
+      <c r="C133" s="483"/>
+      <c r="D133" s="489"/>
+      <c r="E133" s="462"/>
+      <c r="F133" s="462"/>
+      <c r="G133" s="462"/>
+      <c r="H133" s="462"/>
+      <c r="I133" s="490"/>
+      <c r="J133" s="490"/>
+      <c r="K133" s="490"/>
+      <c r="L133" s="490"/>
+      <c r="M133" s="444"/>
+      <c r="N133" s="444"/>
+      <c r="O133" s="462"/>
+      <c r="P133" s="502"/>
+      <c r="Q133" s="444"/>
+      <c r="R133" s="444"/>
+      <c r="S133" s="446"/>
+      <c r="T133" s="462"/>
+      <c r="U133" s="444"/>
+      <c r="V133" s="440"/>
+      <c r="W133" s="134"/>
+      <c r="X133" s="134"/>
+      <c r="Y133" s="450"/>
     </row>
     <row r="134" spans="1:25" ht="221.25" customHeight="1">
-      <c r="A134" s="487">
+      <c r="A134" s="491">
         <v>41</v>
       </c>
-      <c r="B134" s="525" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="478">
+      <c r="B134" s="526" t="s">
+        <v>72</v>
+      </c>
+      <c r="C134" s="482">
         <v>57</v>
       </c>
-      <c r="D134" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I134" s="466">
+      <c r="D134" s="487" t="s">
+        <v>208</v>
+      </c>
+      <c r="E134" s="460" t="s">
+        <v>793</v>
+      </c>
+      <c r="F134" s="460" t="s">
+        <v>689</v>
+      </c>
+      <c r="G134" s="460" t="s">
+        <v>491</v>
+      </c>
+      <c r="H134" s="460" t="s">
+        <v>492</v>
+      </c>
+      <c r="I134" s="470">
         <f>J134+K134</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J134" s="466">
+      <c r="J134" s="470">
         <v>17</v>
       </c>
-      <c r="K134" s="466">
+      <c r="K134" s="470">
         <v>17.2</v>
       </c>
-      <c r="L134" s="466">
+      <c r="L134" s="470">
         <v>17.100000000000001</v>
       </c>
-      <c r="M134" s="471" t="s">
+      <c r="M134" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N134" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N134" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O134" s="460" t="s">
+        <v>651</v>
+      </c>
+      <c r="P134" s="156" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q134" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R134" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S134" s="53">
         <v>45593</v>
       </c>
-      <c r="T134" s="58" t="s">
-        <v>261</v>
+      <c r="T134" s="429" t="s">
+        <v>1009</v>
       </c>
       <c r="U134" s="62"/>
-      <c r="V134" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y134" s="448"/>
+      <c r="V134" s="439" t="s">
+        <v>794</v>
+      </c>
+      <c r="W134" s="443"/>
+      <c r="X134" s="443"/>
+      <c r="Y134" s="449"/>
     </row>
     <row r="135" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A135" s="488"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A135" s="492"/>
+      <c r="B135" s="481"/>
+      <c r="C135" s="483"/>
+      <c r="D135" s="489"/>
+      <c r="E135" s="462"/>
+      <c r="F135" s="462"/>
+      <c r="G135" s="462"/>
+      <c r="H135" s="462"/>
+      <c r="I135" s="490"/>
+      <c r="J135" s="490"/>
+      <c r="K135" s="490"/>
+      <c r="L135" s="490"/>
+      <c r="M135" s="475"/>
+      <c r="N135" s="475"/>
+      <c r="O135" s="462"/>
+      <c r="P135" s="156" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q135" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R135" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S135" s="53">
         <v>45609</v>
       </c>
-      <c r="T135" s="131" t="s">
-        <v>328</v>
+      <c r="T135" s="121" t="s">
+        <v>984</v>
       </c>
       <c r="U135" s="52"/>
-      <c r="V135" s="439"/>
-[...2 lines deleted...]
-      <c r="Y135" s="449"/>
+      <c r="V135" s="440"/>
+      <c r="W135" s="444"/>
+      <c r="X135" s="444"/>
+      <c r="Y135" s="450"/>
     </row>
     <row r="136" spans="1:25" ht="120" customHeight="1">
-      <c r="A136" s="487">
+      <c r="A136" s="491">
         <v>42</v>
       </c>
-      <c r="B136" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="478">
+      <c r="B136" s="480" t="s">
+        <v>73</v>
+      </c>
+      <c r="C136" s="482">
         <v>60</v>
       </c>
-      <c r="D136" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I136" s="466">
+      <c r="D136" s="487" t="s">
+        <v>209</v>
+      </c>
+      <c r="E136" s="460" t="s">
+        <v>493</v>
+      </c>
+      <c r="F136" s="460" t="s">
+        <v>494</v>
+      </c>
+      <c r="G136" s="460" t="s">
+        <v>495</v>
+      </c>
+      <c r="H136" s="460" t="s">
+        <v>554</v>
+      </c>
+      <c r="I136" s="470">
         <f>J136+K136</f>
         <v>25.9</v>
       </c>
-      <c r="J136" s="466">
+      <c r="J136" s="470">
         <v>12.8</v>
       </c>
-      <c r="K136" s="466">
+      <c r="K136" s="470">
         <v>13.1</v>
       </c>
-      <c r="L136" s="466">
+      <c r="L136" s="470">
         <f>I136/2</f>
         <v>12.95</v>
       </c>
-      <c r="M136" s="471" t="s">
+      <c r="M136" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N136" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N136" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O136" s="460" t="s">
+        <v>653</v>
+      </c>
+      <c r="P136" s="156" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q136" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R136" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S136" s="53">
         <v>45480</v>
       </c>
-      <c r="T136" s="77" t="s">
-        <v>250</v>
+      <c r="T136" s="121" t="s">
+        <v>990</v>
       </c>
       <c r="U136" s="52"/>
-      <c r="V136" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y136" s="448"/>
+      <c r="V136" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W136" s="443"/>
+      <c r="X136" s="443"/>
+      <c r="Y136" s="449"/>
     </row>
     <row r="137" spans="1:25" ht="116.25" customHeight="1">
-      <c r="A137" s="528"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A137" s="529"/>
+      <c r="B137" s="526"/>
+      <c r="C137" s="527"/>
+      <c r="D137" s="488"/>
+      <c r="E137" s="461"/>
+      <c r="F137" s="461"/>
+      <c r="G137" s="461"/>
+      <c r="H137" s="461"/>
+      <c r="I137" s="471"/>
+      <c r="J137" s="471"/>
+      <c r="K137" s="471"/>
+      <c r="L137" s="471"/>
+      <c r="M137" s="475"/>
+      <c r="N137" s="475"/>
+      <c r="O137" s="461"/>
+      <c r="P137" s="156" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q137" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R137" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S137" s="53">
         <v>45479</v>
       </c>
-      <c r="T137" s="77" t="s">
-        <v>262</v>
+      <c r="T137" s="121" t="s">
+        <v>1010</v>
       </c>
       <c r="U137" s="62"/>
-      <c r="V137" s="500"/>
-[...2 lines deleted...]
-      <c r="Y137" s="462"/>
+      <c r="V137" s="504"/>
+      <c r="W137" s="473"/>
+      <c r="X137" s="473"/>
+      <c r="Y137" s="463"/>
     </row>
     <row r="138" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A138" s="488"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A138" s="492"/>
+      <c r="B138" s="481"/>
+      <c r="C138" s="483"/>
+      <c r="D138" s="489"/>
+      <c r="E138" s="462"/>
+      <c r="F138" s="462"/>
+      <c r="G138" s="462"/>
+      <c r="H138" s="462"/>
+      <c r="I138" s="490"/>
+      <c r="J138" s="490"/>
+      <c r="K138" s="490"/>
+      <c r="L138" s="490"/>
+      <c r="M138" s="475"/>
+      <c r="N138" s="475"/>
+      <c r="O138" s="462"/>
+      <c r="P138" s="156" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q138" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R138" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S138" s="11">
         <v>43517</v>
       </c>
-      <c r="T138" s="86" t="s">
-        <v>254</v>
+      <c r="T138" s="424" t="s">
+        <v>995</v>
       </c>
       <c r="U138" s="60"/>
-      <c r="V138" s="439"/>
-[...2 lines deleted...]
-      <c r="Y138" s="449"/>
+      <c r="V138" s="440"/>
+      <c r="W138" s="444"/>
+      <c r="X138" s="444"/>
+      <c r="Y138" s="450"/>
     </row>
     <row r="139" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A139" s="434">
+      <c r="A139" s="435">
         <v>43</v>
       </c>
-      <c r="B139" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="478">
+      <c r="B139" s="480" t="s">
+        <v>74</v>
+      </c>
+      <c r="C139" s="482">
         <v>64</v>
       </c>
-      <c r="D139" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I139" s="466">
+      <c r="D139" s="487" t="s">
+        <v>210</v>
+      </c>
+      <c r="E139" s="460" t="s">
+        <v>496</v>
+      </c>
+      <c r="F139" s="460" t="s">
+        <v>497</v>
+      </c>
+      <c r="G139" s="460" t="s">
+        <v>559</v>
+      </c>
+      <c r="H139" s="460" t="s">
+        <v>560</v>
+      </c>
+      <c r="I139" s="470">
         <f>J139+K139</f>
         <v>67.8</v>
       </c>
-      <c r="J139" s="466">
+      <c r="J139" s="470">
         <v>33.4</v>
       </c>
-      <c r="K139" s="466">
+      <c r="K139" s="470">
         <v>34.4</v>
       </c>
-      <c r="L139" s="466">
+      <c r="L139" s="470">
         <f>I139/2</f>
         <v>33.9</v>
       </c>
-      <c r="M139" s="471" t="s">
+      <c r="M139" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N139" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N139" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O139" s="460" t="s">
+        <v>643</v>
+      </c>
+      <c r="P139" s="156" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q139" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R139" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S139" s="53">
         <v>45530</v>
       </c>
-      <c r="T139" s="86" t="s">
-        <v>240</v>
+      <c r="T139" s="424" t="s">
+        <v>974</v>
       </c>
       <c r="U139" s="52"/>
-      <c r="V139" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y139" s="448"/>
+      <c r="V139" s="439" t="s">
+        <v>731</v>
+      </c>
+      <c r="W139" s="443"/>
+      <c r="X139" s="443"/>
+      <c r="Y139" s="449"/>
     </row>
     <row r="140" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A140" s="532"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A140" s="533"/>
+      <c r="B140" s="526"/>
+      <c r="C140" s="527"/>
+      <c r="D140" s="488"/>
+      <c r="E140" s="461"/>
+      <c r="F140" s="461"/>
+      <c r="G140" s="461"/>
+      <c r="H140" s="461"/>
+      <c r="I140" s="471"/>
+      <c r="J140" s="471"/>
+      <c r="K140" s="471"/>
+      <c r="L140" s="471"/>
+      <c r="M140" s="475"/>
+      <c r="N140" s="475"/>
+      <c r="O140" s="461"/>
+      <c r="P140" s="156" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q140" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R140" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S140" s="53">
         <v>45530</v>
       </c>
-      <c r="T140" s="77" t="s">
-        <v>254</v>
+      <c r="T140" s="121" t="s">
+        <v>995</v>
       </c>
       <c r="U140" s="52"/>
-      <c r="V140" s="439"/>
-[...2 lines deleted...]
-      <c r="Y140" s="449"/>
+      <c r="V140" s="440"/>
+      <c r="W140" s="444"/>
+      <c r="X140" s="444"/>
+      <c r="Y140" s="450"/>
     </row>
     <row r="141" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A141" s="487">
+      <c r="A141" s="491">
         <v>44</v>
       </c>
-      <c r="B141" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="478">
+      <c r="B141" s="484" t="s">
+        <v>75</v>
+      </c>
+      <c r="C141" s="482">
         <v>65</v>
       </c>
-      <c r="D141" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I141" s="466">
+      <c r="D141" s="487" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141" s="460" t="s">
+        <v>835</v>
+      </c>
+      <c r="F141" s="531" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="460" t="s">
+        <v>498</v>
+      </c>
+      <c r="H141" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" s="470">
         <v>34.299999999999997</v>
       </c>
-      <c r="J141" s="466" t="s">
-[...5 lines deleted...]
-      <c r="L141" s="466">
+      <c r="J141" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K141" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L141" s="470">
         <v>34.299999999999997</v>
       </c>
-      <c r="M141" s="442" t="s">
+      <c r="M141" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N141" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S141" s="444">
+      <c r="N141" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O141" s="460" t="s">
+        <v>660</v>
+      </c>
+      <c r="P141" s="501" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q141" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R141" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S141" s="445">
         <v>46008</v>
       </c>
-      <c r="T141" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y141" s="448"/>
+      <c r="T141" s="460" t="s">
+        <v>972</v>
+      </c>
+      <c r="U141" s="443"/>
+      <c r="V141" s="439" t="s">
+        <v>834</v>
+      </c>
+      <c r="W141" s="133"/>
+      <c r="X141" s="133"/>
+      <c r="Y141" s="449"/>
     </row>
     <row r="142" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A142" s="488"/>
-[...23 lines deleted...]
-      <c r="Y142" s="449"/>
+      <c r="A142" s="492"/>
+      <c r="B142" s="486"/>
+      <c r="C142" s="483"/>
+      <c r="D142" s="489"/>
+      <c r="E142" s="462"/>
+      <c r="F142" s="532"/>
+      <c r="G142" s="462"/>
+      <c r="H142" s="444"/>
+      <c r="I142" s="490"/>
+      <c r="J142" s="490"/>
+      <c r="K142" s="490"/>
+      <c r="L142" s="490"/>
+      <c r="M142" s="444"/>
+      <c r="N142" s="444"/>
+      <c r="O142" s="462"/>
+      <c r="P142" s="502"/>
+      <c r="Q142" s="444"/>
+      <c r="R142" s="444"/>
+      <c r="S142" s="446"/>
+      <c r="T142" s="462"/>
+      <c r="U142" s="444"/>
+      <c r="V142" s="440"/>
+      <c r="W142" s="134"/>
+      <c r="X142" s="134"/>
+      <c r="Y142" s="450"/>
     </row>
     <row r="143" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A143" s="487">
+      <c r="A143" s="491">
         <v>45</v>
       </c>
-      <c r="B143" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="478">
+      <c r="B143" s="480" t="s">
+        <v>76</v>
+      </c>
+      <c r="C143" s="482">
         <v>68</v>
       </c>
-      <c r="D143" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I143" s="466">
+      <c r="D143" s="487" t="s">
+        <v>749</v>
+      </c>
+      <c r="E143" s="460" t="s">
+        <v>750</v>
+      </c>
+      <c r="F143" s="460" t="s">
+        <v>751</v>
+      </c>
+      <c r="G143" s="460" t="s">
+        <v>186</v>
+      </c>
+      <c r="H143" s="460" t="s">
+        <v>499</v>
+      </c>
+      <c r="I143" s="470">
         <f>J143+K143</f>
         <v>51.8</v>
       </c>
-      <c r="J143" s="466">
+      <c r="J143" s="470">
         <v>25.8</v>
       </c>
-      <c r="K143" s="466">
+      <c r="K143" s="470">
         <v>26</v>
       </c>
-      <c r="L143" s="466">
+      <c r="L143" s="470">
         <v>25.9</v>
       </c>
-      <c r="M143" s="442" t="s">
+      <c r="M143" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N143" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S143" s="444">
+      <c r="N143" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O143" s="460" t="s">
+        <v>657</v>
+      </c>
+      <c r="P143" s="501" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q143" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R143" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S143" s="445">
         <v>41481</v>
       </c>
-      <c r="T143" s="505" t="s">
-[...8 lines deleted...]
-      <c r="Y143" s="448"/>
+      <c r="T143" s="506" t="s">
+        <v>970</v>
+      </c>
+      <c r="U143" s="508"/>
+      <c r="V143" s="464" t="s">
+        <v>940</v>
+      </c>
+      <c r="W143" s="508"/>
+      <c r="X143" s="508"/>
+      <c r="Y143" s="449"/>
     </row>
     <row r="144" spans="1:25" ht="222.75" customHeight="1">
-      <c r="A144" s="488"/>
-[...23 lines deleted...]
-      <c r="Y144" s="449"/>
+      <c r="A144" s="492"/>
+      <c r="B144" s="481"/>
+      <c r="C144" s="483"/>
+      <c r="D144" s="489"/>
+      <c r="E144" s="462"/>
+      <c r="F144" s="462"/>
+      <c r="G144" s="462"/>
+      <c r="H144" s="462"/>
+      <c r="I144" s="490"/>
+      <c r="J144" s="490"/>
+      <c r="K144" s="490"/>
+      <c r="L144" s="490"/>
+      <c r="M144" s="444"/>
+      <c r="N144" s="444"/>
+      <c r="O144" s="462"/>
+      <c r="P144" s="502"/>
+      <c r="Q144" s="444"/>
+      <c r="R144" s="444"/>
+      <c r="S144" s="446"/>
+      <c r="T144" s="507"/>
+      <c r="U144" s="503"/>
+      <c r="V144" s="466"/>
+      <c r="W144" s="503"/>
+      <c r="X144" s="503"/>
+      <c r="Y144" s="450"/>
     </row>
     <row r="145" spans="1:25" ht="315" customHeight="1">
       <c r="A145" s="69">
         <v>46</v>
       </c>
       <c r="B145" s="40" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C145" s="56">
         <v>72</v>
       </c>
-      <c r="D145" s="185" t="s">
-[...9 lines deleted...]
-        <v>570</v>
+      <c r="D145" s="171" t="s">
+        <v>428</v>
+      </c>
+      <c r="E145" s="305" t="s">
+        <v>500</v>
+      </c>
+      <c r="F145" s="305" t="s">
+        <v>501</v>
+      </c>
+      <c r="G145" s="305" t="s">
+        <v>502</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I145" s="117">
+        <v>17</v>
+      </c>
+      <c r="I145" s="110">
         <f>J145+K145</f>
         <v>27.8</v>
       </c>
-      <c r="J145" s="117">
+      <c r="J145" s="110">
         <v>13.9</v>
       </c>
-      <c r="K145" s="117">
+      <c r="K145" s="110">
         <v>13.9</v>
       </c>
-      <c r="L145" s="117">
+      <c r="L145" s="110">
         <v>13.9</v>
       </c>
-      <c r="M145" s="107" t="s">
+      <c r="M145" s="100" t="s">
         <v>3</v>
       </c>
       <c r="N145" s="52" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>125</v>
+      </c>
+      <c r="O145" s="191" t="s">
+        <v>661</v>
+      </c>
+      <c r="P145" s="417" t="s">
+        <v>944</v>
+      </c>
+      <c r="Q145" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R145" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S145" s="53">
         <v>41429</v>
       </c>
-      <c r="T145" s="131" t="s">
-        <v>340</v>
+      <c r="T145" s="121" t="s">
+        <v>970</v>
       </c>
       <c r="U145" s="52"/>
-      <c r="V145" s="288" t="s">
-[...3 lines deleted...]
-      <c r="X145" s="152"/>
+      <c r="V145" s="415" t="s">
+        <v>940</v>
+      </c>
+      <c r="W145" s="139"/>
+      <c r="X145" s="139"/>
       <c r="Y145" s="20"/>
     </row>
     <row r="146" spans="1:25" ht="303.75">
       <c r="A146" s="68">
         <v>47</v>
       </c>
       <c r="B146" s="64" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C146" s="65">
         <v>73</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>503</v>
+      </c>
+      <c r="E146" s="303" t="s">
+        <v>504</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>505</v>
+      </c>
+      <c r="G146" s="303" t="s">
+        <v>690</v>
       </c>
       <c r="H146" s="6" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="I146" s="117">
+        <v>181</v>
+      </c>
+      <c r="I146" s="110">
         <f>J146+K146</f>
         <v>19.5</v>
       </c>
-      <c r="J146" s="114">
+      <c r="J146" s="107">
         <v>7.3</v>
       </c>
-      <c r="K146" s="114">
+      <c r="K146" s="107">
         <v>12.2</v>
       </c>
-      <c r="L146" s="114">
+      <c r="L146" s="107">
         <v>9.75</v>
       </c>
       <c r="M146" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N146" s="52" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>125</v>
+      </c>
+      <c r="O146" s="191" t="s">
+        <v>662</v>
       </c>
       <c r="P146" s="39" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>350</v>
+      </c>
+      <c r="Q146" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R146" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S146" s="4">
         <v>43445</v>
       </c>
-      <c r="T146" s="82" t="s">
-        <v>263</v>
+      <c r="T146" s="364" t="s">
+        <v>1011</v>
       </c>
       <c r="U146" s="55"/>
-      <c r="V146" s="213" t="s">
-[...3 lines deleted...]
-      <c r="X146" s="161"/>
+      <c r="V146" s="199" t="s">
+        <v>731</v>
+      </c>
+      <c r="W146" s="148"/>
+      <c r="X146" s="148"/>
       <c r="Y146" s="20"/>
     </row>
     <row r="147" spans="1:25" s="35" customFormat="1" ht="337.5" customHeight="1">
-      <c r="A147" s="346">
+      <c r="A147" s="328">
         <v>48</v>
       </c>
-      <c r="B147" s="265" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="263">
+      <c r="B147" s="250" t="s">
+        <v>79</v>
+      </c>
+      <c r="C147" s="248">
         <v>75</v>
       </c>
-      <c r="D147" s="264" t="s">
-[...14 lines deleted...]
-      <c r="I147" s="262">
+      <c r="D147" s="249" t="s">
+        <v>723</v>
+      </c>
+      <c r="E147" s="303" t="s">
+        <v>754</v>
+      </c>
+      <c r="F147" s="303" t="s">
+        <v>724</v>
+      </c>
+      <c r="G147" s="245" t="s">
+        <v>725</v>
+      </c>
+      <c r="H147" s="245" t="s">
+        <v>726</v>
+      </c>
+      <c r="I147" s="247">
         <f>J147+K147</f>
         <v>21.1</v>
       </c>
-      <c r="J147" s="262">
+      <c r="J147" s="247">
         <v>11.9</v>
       </c>
-      <c r="K147" s="262">
+      <c r="K147" s="247">
         <v>9.1999999999999993</v>
       </c>
-      <c r="L147" s="262">
+      <c r="L147" s="247">
         <f>I147/2</f>
         <v>10.55</v>
       </c>
-      <c r="M147" s="257" t="s">
+      <c r="M147" s="242" t="s">
         <v>3</v>
       </c>
-      <c r="N147" s="257" t="s">
-[...14 lines deleted...]
-      <c r="S147" s="259">
+      <c r="N147" s="242" t="s">
+        <v>125</v>
+      </c>
+      <c r="O147" s="245" t="s">
+        <v>727</v>
+      </c>
+      <c r="P147" s="246" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q147" s="252" t="s">
+        <v>283</v>
+      </c>
+      <c r="R147" s="252" t="s">
+        <v>244</v>
+      </c>
+      <c r="S147" s="244">
         <v>46122</v>
       </c>
-      <c r="T147" s="268" t="s">
-[...8 lines deleted...]
-      <c r="Y147" s="258"/>
+      <c r="T147" s="422" t="s">
+        <v>974</v>
+      </c>
+      <c r="U147" s="251"/>
+      <c r="V147" s="358" t="s">
+        <v>865</v>
+      </c>
+      <c r="W147" s="137"/>
+      <c r="X147" s="137"/>
+      <c r="Y147" s="243"/>
     </row>
     <row r="148" spans="1:25" ht="247.5" customHeight="1">
       <c r="A148" s="69">
         <v>49</v>
       </c>
       <c r="B148" s="40" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C148" s="56" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="57" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E148" s="6" t="s">
-        <v>896</v>
+        <v>821</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>822</v>
+      </c>
+      <c r="G148" s="184" t="s">
+        <v>555</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>627</v>
-[...1 lines deleted...]
-      <c r="I148" s="117">
+        <v>556</v>
+      </c>
+      <c r="I148" s="110">
         <f>J148+K148</f>
         <v>19.100000000000001</v>
       </c>
-      <c r="J148" s="117">
+      <c r="J148" s="110">
         <v>9.5</v>
       </c>
-      <c r="K148" s="117">
+      <c r="K148" s="110">
         <v>9.6</v>
       </c>
-      <c r="L148" s="117">
+      <c r="L148" s="110">
         <v>9.5500000000000007</v>
       </c>
       <c r="M148" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N148" s="52" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>125</v>
+      </c>
+      <c r="O148" s="253" t="s">
+        <v>642</v>
       </c>
       <c r="P148" s="39" t="s">
-        <v>390</v>
-[...7 lines deleted...]
-      <c r="S148" s="420">
+        <v>330</v>
+      </c>
+      <c r="Q148" s="399" t="s">
+        <v>283</v>
+      </c>
+      <c r="R148" s="399" t="s">
+        <v>244</v>
+      </c>
+      <c r="S148" s="400">
         <v>46130</v>
       </c>
-      <c r="T148" s="419" t="s">
-[...2 lines deleted...]
-      <c r="U148" s="420">
+      <c r="T148" s="426" t="s">
+        <v>970</v>
+      </c>
+      <c r="U148" s="400">
         <v>46313</v>
       </c>
-      <c r="V148" s="366" t="s">
-[...3 lines deleted...]
-      <c r="X148" s="152"/>
+      <c r="V148" s="348" t="s">
+        <v>827</v>
+      </c>
+      <c r="W148" s="139"/>
+      <c r="X148" s="139"/>
       <c r="Y148" s="20"/>
     </row>
     <row r="149" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A149" s="487">
+      <c r="A149" s="491">
         <v>50</v>
       </c>
-      <c r="B149" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="478">
+      <c r="B149" s="480" t="s">
+        <v>80</v>
+      </c>
+      <c r="C149" s="482">
         <v>79</v>
       </c>
-      <c r="D149" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I149" s="466">
+      <c r="D149" s="487" t="s">
+        <v>951</v>
+      </c>
+      <c r="E149" s="460" t="s">
+        <v>952</v>
+      </c>
+      <c r="F149" s="460" t="s">
+        <v>965</v>
+      </c>
+      <c r="G149" s="460" t="s">
+        <v>557</v>
+      </c>
+      <c r="H149" s="460" t="s">
+        <v>558</v>
+      </c>
+      <c r="I149" s="470">
         <f>J149+K149</f>
         <v>37.799999999999997</v>
       </c>
-      <c r="J149" s="466">
+      <c r="J149" s="470">
         <v>17.899999999999999</v>
       </c>
-      <c r="K149" s="466">
+      <c r="K149" s="470">
         <v>19.899999999999999</v>
       </c>
-      <c r="L149" s="466">
+      <c r="L149" s="470">
         <f>I149/2</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="M149" s="442" t="s">
+      <c r="M149" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N149" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S149" s="444">
+      <c r="N149" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O149" s="460" t="s">
+        <v>664</v>
+      </c>
+      <c r="P149" s="501" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q149" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R149" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S149" s="445">
         <v>45483</v>
       </c>
-      <c r="T149" s="446" t="s">
-[...8 lines deleted...]
-      <c r="Y149" s="448"/>
+      <c r="T149" s="447" t="s">
+        <v>1006</v>
+      </c>
+      <c r="U149" s="443"/>
+      <c r="V149" s="439" t="s">
+        <v>950</v>
+      </c>
+      <c r="W149" s="133"/>
+      <c r="X149" s="133"/>
+      <c r="Y149" s="449"/>
     </row>
     <row r="150" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A150" s="488"/>
-[...23 lines deleted...]
-      <c r="Y150" s="449"/>
+      <c r="A150" s="492"/>
+      <c r="B150" s="481"/>
+      <c r="C150" s="483"/>
+      <c r="D150" s="489"/>
+      <c r="E150" s="462"/>
+      <c r="F150" s="462"/>
+      <c r="G150" s="462"/>
+      <c r="H150" s="462"/>
+      <c r="I150" s="490"/>
+      <c r="J150" s="490"/>
+      <c r="K150" s="490"/>
+      <c r="L150" s="490"/>
+      <c r="M150" s="444"/>
+      <c r="N150" s="444"/>
+      <c r="O150" s="462"/>
+      <c r="P150" s="502"/>
+      <c r="Q150" s="444"/>
+      <c r="R150" s="444"/>
+      <c r="S150" s="446"/>
+      <c r="T150" s="448"/>
+      <c r="U150" s="444"/>
+      <c r="V150" s="440"/>
+      <c r="W150" s="134"/>
+      <c r="X150" s="134"/>
+      <c r="Y150" s="450"/>
     </row>
     <row r="151" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A151" s="336">
+      <c r="A151" s="318">
         <v>51</v>
       </c>
-      <c r="B151" s="341" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="333">
+      <c r="B151" s="323" t="s">
+        <v>767</v>
+      </c>
+      <c r="C151" s="315">
         <v>80</v>
       </c>
-      <c r="D151" s="337" t="s">
-[...14 lines deleted...]
-      <c r="I151" s="334">
+      <c r="D151" s="319" t="s">
+        <v>768</v>
+      </c>
+      <c r="E151" s="327" t="s">
+        <v>776</v>
+      </c>
+      <c r="F151" s="327" t="s">
+        <v>777</v>
+      </c>
+      <c r="G151" s="327" t="s">
+        <v>778</v>
+      </c>
+      <c r="H151" s="327" t="s">
+        <v>779</v>
+      </c>
+      <c r="I151" s="316">
         <v>30.1</v>
       </c>
-      <c r="J151" s="334">
+      <c r="J151" s="316">
         <v>15.2</v>
       </c>
-      <c r="K151" s="334">
+      <c r="K151" s="316">
         <v>14.9</v>
       </c>
-      <c r="L151" s="334">
+      <c r="L151" s="316">
         <v>15.05</v>
       </c>
-      <c r="M151" s="330" t="s">
+      <c r="M151" s="312" t="s">
         <v>3</v>
       </c>
-      <c r="N151" s="330" t="s">
-[...20 lines deleted...]
-      <c r="Y151" s="331"/>
+      <c r="N151" s="312" t="s">
+        <v>125</v>
+      </c>
+      <c r="O151" s="395" t="s">
+        <v>912</v>
+      </c>
+      <c r="P151" s="396" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q151" s="312"/>
+      <c r="R151" s="312"/>
+      <c r="S151" s="321"/>
+      <c r="T151" s="317" t="s">
+        <v>147</v>
+      </c>
+      <c r="U151" s="312"/>
+      <c r="V151" s="394" t="s">
+        <v>780</v>
+      </c>
+      <c r="W151" s="312"/>
+      <c r="X151" s="312"/>
+      <c r="Y151" s="313"/>
     </row>
     <row r="152" spans="1:25" ht="239.25" customHeight="1">
-      <c r="A152" s="487">
+      <c r="A152" s="491">
         <v>52</v>
       </c>
-      <c r="B152" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="478">
+      <c r="B152" s="480" t="s">
+        <v>81</v>
+      </c>
+      <c r="C152" s="482">
         <v>88</v>
       </c>
-      <c r="D152" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I152" s="472">
+      <c r="D152" s="487" t="s">
+        <v>432</v>
+      </c>
+      <c r="E152" s="460" t="s">
+        <v>904</v>
+      </c>
+      <c r="F152" s="460" t="s">
+        <v>905</v>
+      </c>
+      <c r="G152" s="460" t="s">
+        <v>691</v>
+      </c>
+      <c r="H152" s="460" t="s">
+        <v>190</v>
+      </c>
+      <c r="I152" s="476">
         <f>J152+K152</f>
         <v>54</v>
       </c>
-      <c r="J152" s="472">
+      <c r="J152" s="476">
         <v>27.8</v>
       </c>
-      <c r="K152" s="472">
+      <c r="K152" s="476">
         <v>26.2</v>
       </c>
-      <c r="L152" s="472">
+      <c r="L152" s="476">
         <v>27</v>
       </c>
-      <c r="M152" s="442" t="s">
+      <c r="M152" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N152" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S152" s="444">
+      <c r="N152" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O152" s="460" t="s">
+        <v>665</v>
+      </c>
+      <c r="P152" s="501" t="s">
+        <v>945</v>
+      </c>
+      <c r="Q152" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R152" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S152" s="445">
         <v>44578</v>
       </c>
-      <c r="T152" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y152" s="448"/>
+      <c r="T152" s="460" t="s">
+        <v>972</v>
+      </c>
+      <c r="U152" s="443"/>
+      <c r="V152" s="439" t="s">
+        <v>946</v>
+      </c>
+      <c r="W152" s="133"/>
+      <c r="X152" s="133"/>
+      <c r="Y152" s="449"/>
     </row>
     <row r="153" spans="1:25" ht="269.25" customHeight="1">
-      <c r="A153" s="488"/>
-[...23 lines deleted...]
-      <c r="Y153" s="449"/>
+      <c r="A153" s="492"/>
+      <c r="B153" s="481"/>
+      <c r="C153" s="483"/>
+      <c r="D153" s="489"/>
+      <c r="E153" s="462"/>
+      <c r="F153" s="462"/>
+      <c r="G153" s="462"/>
+      <c r="H153" s="462"/>
+      <c r="I153" s="477"/>
+      <c r="J153" s="477"/>
+      <c r="K153" s="477"/>
+      <c r="L153" s="477"/>
+      <c r="M153" s="444"/>
+      <c r="N153" s="444"/>
+      <c r="O153" s="462"/>
+      <c r="P153" s="502"/>
+      <c r="Q153" s="444"/>
+      <c r="R153" s="444"/>
+      <c r="S153" s="446"/>
+      <c r="T153" s="462"/>
+      <c r="U153" s="444"/>
+      <c r="V153" s="440"/>
+      <c r="W153" s="134"/>
+      <c r="X153" s="134"/>
+      <c r="Y153" s="450"/>
     </row>
     <row r="154" spans="1:25" ht="263.25" customHeight="1">
       <c r="A154" s="69">
         <v>53</v>
       </c>
       <c r="B154" s="64" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C154" s="65">
         <v>91</v>
       </c>
-      <c r="D154" s="193" t="s">
-[...14 lines deleted...]
-      <c r="I154" s="114">
+      <c r="D154" s="179" t="s">
+        <v>506</v>
+      </c>
+      <c r="E154" s="303" t="s">
+        <v>692</v>
+      </c>
+      <c r="F154" s="306" t="s">
+        <v>507</v>
+      </c>
+      <c r="G154" s="194" t="s">
+        <v>508</v>
+      </c>
+      <c r="H154" s="99" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" s="107">
         <f>J154+K154</f>
         <v>29.200000000000003</v>
       </c>
-      <c r="J154" s="114">
+      <c r="J154" s="107">
         <v>14.8</v>
       </c>
-      <c r="K154" s="114">
+      <c r="K154" s="107">
         <v>14.4</v>
       </c>
-      <c r="L154" s="114">
+      <c r="L154" s="107">
         <v>14.6</v>
       </c>
       <c r="M154" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N154" s="62" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>125</v>
+      </c>
+      <c r="O154" s="189" t="s">
+        <v>666</v>
+      </c>
+      <c r="P154" s="157" t="s">
+        <v>322</v>
       </c>
       <c r="Q154" s="52"/>
       <c r="R154" s="52"/>
       <c r="S154" s="67"/>
-      <c r="T154" s="79" t="s">
-        <v>148</v>
+      <c r="T154" s="78" t="s">
+        <v>147</v>
       </c>
       <c r="U154" s="55"/>
-      <c r="V154" s="172" t="s">
-[...3 lines deleted...]
-      <c r="X154" s="161"/>
+      <c r="V154" s="159" t="s">
+        <v>731</v>
+      </c>
+      <c r="W154" s="148"/>
+      <c r="X154" s="148"/>
       <c r="Y154" s="20"/>
     </row>
     <row r="155" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A155" s="487">
+      <c r="A155" s="491">
         <v>54</v>
       </c>
-      <c r="B155" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C155" s="478">
+      <c r="B155" s="484" t="s">
+        <v>168</v>
+      </c>
+      <c r="C155" s="482">
         <v>94</v>
       </c>
-      <c r="D155" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I155" s="466">
+      <c r="D155" s="487" t="s">
+        <v>509</v>
+      </c>
+      <c r="E155" s="460" t="s">
+        <v>510</v>
+      </c>
+      <c r="F155" s="484" t="s">
+        <v>693</v>
+      </c>
+      <c r="G155" s="460" t="s">
+        <v>511</v>
+      </c>
+      <c r="H155" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" s="470">
         <f>J155+K155</f>
         <v>17.600000000000001</v>
       </c>
-      <c r="J155" s="466">
+      <c r="J155" s="470">
         <v>8.5</v>
       </c>
-      <c r="K155" s="466">
+      <c r="K155" s="470">
         <v>9.1</v>
       </c>
-      <c r="L155" s="466">
+      <c r="L155" s="470">
         <v>8.8000000000000007</v>
       </c>
-      <c r="M155" s="442" t="s">
+      <c r="M155" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N155" s="442" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N155" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O155" s="460" t="s">
+        <v>893</v>
+      </c>
+      <c r="P155" s="364" t="s">
+        <v>895</v>
+      </c>
+      <c r="Q155" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R155" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S155" s="53">
         <v>45480</v>
       </c>
-      <c r="T155" s="39" t="s">
-        <v>250</v>
+      <c r="T155" s="427" t="s">
+        <v>990</v>
       </c>
       <c r="U155" s="55"/>
-      <c r="V155" s="501" t="s">
-[...4 lines deleted...]
-      <c r="Y155" s="448"/>
+      <c r="V155" s="464" t="s">
+        <v>894</v>
+      </c>
+      <c r="W155" s="508"/>
+      <c r="X155" s="508"/>
+      <c r="Y155" s="449"/>
     </row>
     <row r="156" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A156" s="528"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A156" s="529"/>
+      <c r="B156" s="485"/>
+      <c r="C156" s="527"/>
+      <c r="D156" s="488"/>
+      <c r="E156" s="461"/>
+      <c r="F156" s="485"/>
+      <c r="G156" s="461"/>
+      <c r="H156" s="473"/>
+      <c r="I156" s="471"/>
+      <c r="J156" s="471"/>
+      <c r="K156" s="471"/>
+      <c r="L156" s="471"/>
+      <c r="M156" s="473"/>
+      <c r="N156" s="473"/>
+      <c r="O156" s="461"/>
+      <c r="P156" s="156" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q156" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R156" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S156" s="53">
         <v>44951</v>
       </c>
-      <c r="T156" s="39" t="s">
-        <v>250</v>
+      <c r="T156" s="427" t="s">
+        <v>990</v>
       </c>
       <c r="U156" s="55"/>
-      <c r="V156" s="502"/>
-[...2 lines deleted...]
-      <c r="Y156" s="462"/>
+      <c r="V156" s="465"/>
+      <c r="W156" s="589"/>
+      <c r="X156" s="589"/>
+      <c r="Y156" s="463"/>
     </row>
     <row r="157" spans="1:25" ht="126.75" customHeight="1">
-      <c r="A157" s="488"/>
-[...18 lines deleted...]
-        <v>336</v>
+      <c r="A157" s="492"/>
+      <c r="B157" s="486"/>
+      <c r="C157" s="483"/>
+      <c r="D157" s="489"/>
+      <c r="E157" s="528"/>
+      <c r="F157" s="528"/>
+      <c r="G157" s="528"/>
+      <c r="H157" s="474"/>
+      <c r="I157" s="490"/>
+      <c r="J157" s="490"/>
+      <c r="K157" s="490"/>
+      <c r="L157" s="472"/>
+      <c r="M157" s="474"/>
+      <c r="N157" s="474"/>
+      <c r="O157" s="528"/>
+      <c r="P157" s="156" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q157" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R157" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S157" s="53">
         <v>44424</v>
       </c>
-      <c r="T157" s="39" t="s">
-        <v>250</v>
+      <c r="T157" s="427" t="s">
+        <v>990</v>
       </c>
       <c r="U157" s="61"/>
-      <c r="V157" s="503"/>
-[...2 lines deleted...]
-      <c r="Y157" s="449"/>
+      <c r="V157" s="466"/>
+      <c r="W157" s="503"/>
+      <c r="X157" s="503"/>
+      <c r="Y157" s="450"/>
     </row>
     <row r="158" spans="1:25" ht="265.5" customHeight="1">
-      <c r="A158" s="487">
+      <c r="A158" s="491">
         <v>55</v>
       </c>
-      <c r="B158" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C158" s="478">
+      <c r="B158" s="480" t="s">
+        <v>83</v>
+      </c>
+      <c r="C158" s="482">
         <v>95</v>
       </c>
-      <c r="D158" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I158" s="466">
+      <c r="D158" s="487" t="s">
+        <v>162</v>
+      </c>
+      <c r="E158" s="460" t="s">
+        <v>512</v>
+      </c>
+      <c r="F158" s="460" t="s">
+        <v>513</v>
+      </c>
+      <c r="G158" s="460" t="s">
+        <v>561</v>
+      </c>
+      <c r="H158" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" s="470">
         <f>J158+K158</f>
         <v>38.1</v>
       </c>
-      <c r="J158" s="466">
+      <c r="J158" s="470">
         <v>19</v>
       </c>
-      <c r="K158" s="466">
+      <c r="K158" s="470">
         <v>19.100000000000001</v>
       </c>
-      <c r="L158" s="466">
+      <c r="L158" s="470">
         <f>I158/2</f>
         <v>19.05</v>
       </c>
-      <c r="M158" s="471" t="s">
+      <c r="M158" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N158" s="471" t="s">
-[...14 lines deleted...]
-      <c r="S158" s="145">
+      <c r="N158" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O158" s="460" t="s">
+        <v>643</v>
+      </c>
+      <c r="P158" s="156" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q158" s="131" t="s">
+        <v>283</v>
+      </c>
+      <c r="R158" s="131" t="s">
+        <v>244</v>
+      </c>
+      <c r="S158" s="132">
         <v>45466</v>
       </c>
-      <c r="T158" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y158" s="448"/>
+      <c r="T158" s="460" t="s">
+        <v>1013</v>
+      </c>
+      <c r="U158" s="443"/>
+      <c r="V158" s="439" t="s">
+        <v>866</v>
+      </c>
+      <c r="W158" s="443"/>
+      <c r="X158" s="443"/>
+      <c r="Y158" s="449"/>
     </row>
     <row r="159" spans="1:25" ht="270.75" customHeight="1">
-      <c r="A159" s="488"/>
-[...23 lines deleted...]
-      <c r="S159" s="228">
+      <c r="A159" s="492"/>
+      <c r="B159" s="481"/>
+      <c r="C159" s="483"/>
+      <c r="D159" s="489"/>
+      <c r="E159" s="462"/>
+      <c r="F159" s="462"/>
+      <c r="G159" s="462"/>
+      <c r="H159" s="483"/>
+      <c r="I159" s="490"/>
+      <c r="J159" s="490"/>
+      <c r="K159" s="490"/>
+      <c r="L159" s="490"/>
+      <c r="M159" s="475"/>
+      <c r="N159" s="475"/>
+      <c r="O159" s="462"/>
+      <c r="P159" s="215" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q159" s="213" t="s">
+        <v>283</v>
+      </c>
+      <c r="R159" s="213" t="s">
+        <v>244</v>
+      </c>
+      <c r="S159" s="214">
         <v>45744</v>
       </c>
-      <c r="T159" s="461"/>
-[...4 lines deleted...]
-      <c r="Y159" s="449"/>
+      <c r="T159" s="462"/>
+      <c r="U159" s="444"/>
+      <c r="V159" s="440"/>
+      <c r="W159" s="444"/>
+      <c r="X159" s="444"/>
+      <c r="Y159" s="450"/>
     </row>
     <row r="160" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A160" s="487">
+      <c r="A160" s="491">
         <v>56</v>
       </c>
-      <c r="B160" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C160" s="478">
+      <c r="B160" s="480" t="s">
+        <v>84</v>
+      </c>
+      <c r="C160" s="482">
         <v>96</v>
       </c>
-      <c r="D160" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I160" s="466">
+      <c r="D160" s="487" t="s">
+        <v>514</v>
+      </c>
+      <c r="E160" s="460" t="s">
+        <v>515</v>
+      </c>
+      <c r="F160" s="460" t="s">
+        <v>710</v>
+      </c>
+      <c r="G160" s="460" t="s">
+        <v>694</v>
+      </c>
+      <c r="H160" s="460" t="s">
+        <v>516</v>
+      </c>
+      <c r="I160" s="470">
         <f>J160+K160</f>
         <v>60.2</v>
       </c>
-      <c r="J160" s="466">
+      <c r="J160" s="470">
         <v>30.2</v>
       </c>
-      <c r="K160" s="466">
+      <c r="K160" s="470">
         <v>30</v>
       </c>
-      <c r="L160" s="466">
+      <c r="L160" s="470">
         <v>30.1</v>
       </c>
-      <c r="M160" s="471" t="s">
+      <c r="M160" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N160" s="471" t="s">
-[...14 lines deleted...]
-      <c r="S160" s="493">
+      <c r="N160" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O160" s="460" t="s">
+        <v>652</v>
+      </c>
+      <c r="P160" s="501" t="s">
+        <v>947</v>
+      </c>
+      <c r="Q160" s="435" t="s">
+        <v>283</v>
+      </c>
+      <c r="R160" s="435" t="s">
+        <v>244</v>
+      </c>
+      <c r="S160" s="497">
         <v>44800</v>
       </c>
-      <c r="T160" s="495" t="s">
-[...8 lines deleted...]
-      <c r="Y160" s="448"/>
+      <c r="T160" s="499" t="s">
+        <v>972</v>
+      </c>
+      <c r="U160" s="443"/>
+      <c r="V160" s="439" t="s">
+        <v>948</v>
+      </c>
+      <c r="W160" s="133"/>
+      <c r="X160" s="133"/>
+      <c r="Y160" s="449"/>
     </row>
     <row r="161" spans="1:25" ht="399" customHeight="1">
-      <c r="A161" s="488"/>
-[...23 lines deleted...]
-      <c r="Y161" s="449"/>
+      <c r="A161" s="492"/>
+      <c r="B161" s="526"/>
+      <c r="C161" s="527"/>
+      <c r="D161" s="488"/>
+      <c r="E161" s="461"/>
+      <c r="F161" s="461"/>
+      <c r="G161" s="461"/>
+      <c r="H161" s="461"/>
+      <c r="I161" s="490"/>
+      <c r="J161" s="490"/>
+      <c r="K161" s="490"/>
+      <c r="L161" s="471"/>
+      <c r="M161" s="475"/>
+      <c r="N161" s="475"/>
+      <c r="O161" s="462"/>
+      <c r="P161" s="525"/>
+      <c r="Q161" s="436"/>
+      <c r="R161" s="436"/>
+      <c r="S161" s="498"/>
+      <c r="T161" s="500"/>
+      <c r="U161" s="444"/>
+      <c r="V161" s="440"/>
+      <c r="W161" s="134"/>
+      <c r="X161" s="134"/>
+      <c r="Y161" s="450"/>
     </row>
     <row r="162" spans="1:25" ht="368.25" customHeight="1">
-      <c r="A162" s="487">
+      <c r="A162" s="491">
         <v>57</v>
       </c>
-      <c r="B162" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="478">
+      <c r="B162" s="480" t="s">
+        <v>85</v>
+      </c>
+      <c r="C162" s="482">
         <v>97</v>
       </c>
-      <c r="D162" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I162" s="466">
+      <c r="D162" s="487" t="s">
+        <v>517</v>
+      </c>
+      <c r="E162" s="530" t="s">
+        <v>953</v>
+      </c>
+      <c r="F162" s="460" t="s">
+        <v>954</v>
+      </c>
+      <c r="G162" s="460" t="s">
+        <v>695</v>
+      </c>
+      <c r="H162" s="482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="470">
         <f>J162+K162</f>
         <v>61.2</v>
       </c>
-      <c r="J162" s="466">
+      <c r="J162" s="470">
         <v>30.2</v>
       </c>
-      <c r="K162" s="466">
+      <c r="K162" s="470">
         <v>31</v>
       </c>
-      <c r="L162" s="466">
+      <c r="L162" s="470">
         <v>30.6</v>
       </c>
-      <c r="M162" s="471" t="s">
+      <c r="M162" s="475" t="s">
         <v>3</v>
       </c>
-      <c r="N162" s="471" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="N162" s="475" t="s">
+        <v>125</v>
+      </c>
+      <c r="O162" s="460" t="s">
+        <v>667</v>
+      </c>
+      <c r="P162" s="156" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q162" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R162" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S162" s="53">
         <v>45463</v>
       </c>
-      <c r="T162" s="77" t="s">
-        <v>259</v>
+      <c r="T162" s="121" t="s">
+        <v>1007</v>
       </c>
       <c r="U162" s="52"/>
-      <c r="V162" s="438" t="s">
-[...4 lines deleted...]
-      <c r="Y162" s="448"/>
+      <c r="V162" s="439" t="s">
+        <v>955</v>
+      </c>
+      <c r="W162" s="133"/>
+      <c r="X162" s="133"/>
+      <c r="Y162" s="449"/>
     </row>
     <row r="163" spans="1:25" ht="395.25" customHeight="1">
-      <c r="A163" s="488"/>
-[...15 lines deleted...]
-        <v>389</v>
+      <c r="A163" s="492"/>
+      <c r="B163" s="481"/>
+      <c r="C163" s="483"/>
+      <c r="D163" s="489"/>
+      <c r="E163" s="530"/>
+      <c r="F163" s="462"/>
+      <c r="G163" s="462"/>
+      <c r="H163" s="483"/>
+      <c r="I163" s="490"/>
+      <c r="J163" s="490"/>
+      <c r="K163" s="490"/>
+      <c r="L163" s="490"/>
+      <c r="M163" s="475"/>
+      <c r="N163" s="475"/>
+      <c r="O163" s="462"/>
+      <c r="P163" s="156" t="s">
+        <v>329</v>
       </c>
       <c r="Q163" s="52"/>
       <c r="R163" s="52"/>
       <c r="S163" s="53"/>
       <c r="T163" s="77" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="U163" s="52"/>
-      <c r="V163" s="439"/>
-[...2 lines deleted...]
-      <c r="Y163" s="449"/>
+      <c r="V163" s="440"/>
+      <c r="W163" s="134"/>
+      <c r="X163" s="134"/>
+      <c r="Y163" s="450"/>
     </row>
     <row r="164" spans="1:25" ht="261.75" customHeight="1">
-      <c r="A164" s="487">
+      <c r="A164" s="491">
         <v>58</v>
       </c>
-      <c r="B164" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C164" s="478">
+      <c r="B164" s="484" t="s">
+        <v>86</v>
+      </c>
+      <c r="C164" s="482">
         <v>98</v>
       </c>
-      <c r="D164" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I164" s="624">
+      <c r="D164" s="487" t="s">
+        <v>163</v>
+      </c>
+      <c r="E164" s="460" t="s">
+        <v>518</v>
+      </c>
+      <c r="F164" s="460" t="s">
+        <v>562</v>
+      </c>
+      <c r="G164" s="576" t="s">
+        <v>519</v>
+      </c>
+      <c r="H164" s="576" t="s">
+        <v>520</v>
+      </c>
+      <c r="I164" s="625">
         <f>J164+K164</f>
         <v>38.900000000000006</v>
       </c>
-      <c r="J164" s="624">
+      <c r="J164" s="625">
         <v>19.100000000000001</v>
       </c>
-      <c r="K164" s="624">
+      <c r="K164" s="625">
         <v>19.8</v>
       </c>
-      <c r="L164" s="466">
+      <c r="L164" s="470">
         <f>I164/2</f>
         <v>19.450000000000003</v>
       </c>
-      <c r="M164" s="442" t="s">
+      <c r="M164" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N164" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S164" s="444">
+      <c r="N164" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O164" s="460" t="s">
+        <v>643</v>
+      </c>
+      <c r="P164" s="501" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q164" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R164" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S164" s="445">
         <v>45449</v>
       </c>
-      <c r="T164" s="459" t="s">
-[...8 lines deleted...]
-      <c r="Y164" s="487"/>
+      <c r="T164" s="460" t="s">
+        <v>979</v>
+      </c>
+      <c r="U164" s="443"/>
+      <c r="V164" s="439" t="s">
+        <v>867</v>
+      </c>
+      <c r="W164" s="133"/>
+      <c r="X164" s="133"/>
+      <c r="Y164" s="491"/>
     </row>
     <row r="165" spans="1:25" ht="244.5" customHeight="1">
-      <c r="A165" s="488"/>
-[...23 lines deleted...]
-      <c r="Y165" s="488"/>
+      <c r="A165" s="492"/>
+      <c r="B165" s="486"/>
+      <c r="C165" s="483"/>
+      <c r="D165" s="489"/>
+      <c r="E165" s="462"/>
+      <c r="F165" s="462"/>
+      <c r="G165" s="577"/>
+      <c r="H165" s="577"/>
+      <c r="I165" s="626"/>
+      <c r="J165" s="626"/>
+      <c r="K165" s="626"/>
+      <c r="L165" s="490"/>
+      <c r="M165" s="444"/>
+      <c r="N165" s="444"/>
+      <c r="O165" s="462"/>
+      <c r="P165" s="502"/>
+      <c r="Q165" s="444"/>
+      <c r="R165" s="444"/>
+      <c r="S165" s="446"/>
+      <c r="T165" s="462"/>
+      <c r="U165" s="444"/>
+      <c r="V165" s="440"/>
+      <c r="W165" s="134"/>
+      <c r="X165" s="134"/>
+      <c r="Y165" s="492"/>
     </row>
     <row r="166" spans="1:25" ht="207" customHeight="1">
       <c r="A166" s="73">
         <v>59</v>
       </c>
       <c r="B166" s="76" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C166" s="91">
+        <v>216</v>
+      </c>
+      <c r="C166" s="88">
         <v>99</v>
       </c>
-      <c r="D166" s="92" t="s">
-[...14 lines deleted...]
-      <c r="I166" s="109">
+      <c r="D166" s="89" t="s">
+        <v>200</v>
+      </c>
+      <c r="E166" s="304" t="s">
+        <v>521</v>
+      </c>
+      <c r="F166" s="304" t="s">
+        <v>522</v>
+      </c>
+      <c r="G166" s="304" t="s">
+        <v>523</v>
+      </c>
+      <c r="H166" s="304" t="s">
+        <v>524</v>
+      </c>
+      <c r="I166" s="102">
         <f>J166+K166</f>
         <v>14.2</v>
       </c>
-      <c r="J166" s="109">
+      <c r="J166" s="102">
         <v>7.3</v>
       </c>
-      <c r="K166" s="109">
+      <c r="K166" s="102">
         <v>6.9</v>
       </c>
-      <c r="L166" s="111">
+      <c r="L166" s="104">
         <v>7.1</v>
       </c>
       <c r="M166" s="73" t="s">
         <v>3</v>
       </c>
       <c r="N166" s="73" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>289</v>
+        <v>125</v>
+      </c>
+      <c r="O166" s="188" t="s">
+        <v>647</v>
+      </c>
+      <c r="P166" s="160" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q166" s="126" t="s">
+        <v>283</v>
+      </c>
+      <c r="R166" s="82" t="s">
+        <v>244</v>
       </c>
       <c r="S166" s="75">
         <v>46132</v>
       </c>
       <c r="T166" s="421" t="s">
-        <v>1019</v>
+        <v>988</v>
       </c>
       <c r="U166" s="62"/>
-      <c r="V166" s="374" t="s">
-[...3 lines deleted...]
-      <c r="X166" s="146"/>
+      <c r="V166" s="356" t="s">
+        <v>868</v>
+      </c>
+      <c r="W166" s="133"/>
+      <c r="X166" s="133"/>
       <c r="Y166" s="17"/>
     </row>
     <row r="167" spans="1:25" ht="15" customHeight="1">
-      <c r="A167" s="463" t="s">
-[...16 lines deleted...]
-      <c r="P167" s="178">
+      <c r="A167" s="467" t="s">
+        <v>769</v>
+      </c>
+      <c r="B167" s="468"/>
+      <c r="C167" s="468"/>
+      <c r="D167" s="468"/>
+      <c r="E167" s="468"/>
+      <c r="F167" s="468"/>
+      <c r="G167" s="468"/>
+      <c r="H167" s="468"/>
+      <c r="I167" s="468"/>
+      <c r="J167" s="468"/>
+      <c r="K167" s="468"/>
+      <c r="L167" s="468"/>
+      <c r="M167" s="468"/>
+      <c r="N167" s="468"/>
+      <c r="O167" s="469"/>
+      <c r="P167" s="165">
         <v>747</v>
       </c>
       <c r="Q167" s="21"/>
       <c r="R167" s="21"/>
       <c r="S167" s="22"/>
       <c r="T167" s="33"/>
-      <c r="U167" s="164"/>
-[...2 lines deleted...]
-      <c r="X167" s="164"/>
+      <c r="U167" s="151"/>
+      <c r="V167" s="196"/>
+      <c r="W167" s="151"/>
+      <c r="X167" s="151"/>
       <c r="Y167" s="23"/>
     </row>
     <row r="168" spans="1:25" ht="15" customHeight="1">
-      <c r="A168" s="463" t="s">
-[...25 lines deleted...]
-      <c r="Y168" s="465"/>
+      <c r="A168" s="467" t="s">
+        <v>12</v>
+      </c>
+      <c r="B168" s="468"/>
+      <c r="C168" s="468"/>
+      <c r="D168" s="468"/>
+      <c r="E168" s="468"/>
+      <c r="F168" s="468"/>
+      <c r="G168" s="468"/>
+      <c r="H168" s="468"/>
+      <c r="I168" s="468"/>
+      <c r="J168" s="468"/>
+      <c r="K168" s="468"/>
+      <c r="L168" s="468"/>
+      <c r="M168" s="468"/>
+      <c r="N168" s="468"/>
+      <c r="O168" s="468"/>
+      <c r="P168" s="468"/>
+      <c r="Q168" s="468"/>
+      <c r="R168" s="468"/>
+      <c r="S168" s="468"/>
+      <c r="T168" s="468"/>
+      <c r="U168" s="468"/>
+      <c r="V168" s="468"/>
+      <c r="W168" s="468"/>
+      <c r="X168" s="468"/>
+      <c r="Y168" s="469"/>
     </row>
     <row r="169" spans="1:25" ht="318" customHeight="1">
       <c r="A169" s="68">
         <v>1</v>
       </c>
       <c r="B169" s="64" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C169" s="65">
         <v>8</v>
       </c>
-      <c r="D169" s="197" t="s">
-[...3 lines deleted...]
-        <v>636</v>
+      <c r="D169" s="183" t="s">
+        <v>563</v>
+      </c>
+      <c r="E169" s="303" t="s">
+        <v>564</v>
       </c>
       <c r="F169" s="62" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>17</v>
+      </c>
+      <c r="G169" s="303" t="s">
+        <v>565</v>
       </c>
       <c r="H169" s="70" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="I169" s="114">
+        <v>566</v>
+      </c>
+      <c r="I169" s="107">
         <f>J169+K169</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J169" s="114">
+      <c r="J169" s="107">
         <v>13.4</v>
       </c>
-      <c r="K169" s="114">
+      <c r="K169" s="107">
         <v>13.8</v>
       </c>
-      <c r="L169" s="114">
+      <c r="L169" s="107">
         <v>13.6</v>
       </c>
       <c r="M169" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N169" s="62" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>124</v>
+      </c>
+      <c r="O169" s="189" t="s">
+        <v>668</v>
+      </c>
+      <c r="P169" s="157" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q169" s="122" t="s">
+        <v>283</v>
       </c>
       <c r="R169" s="62" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S169" s="59">
         <v>42352</v>
       </c>
-      <c r="T169" s="58" t="s">
-        <v>265</v>
+      <c r="T169" s="421" t="s">
+        <v>1000</v>
       </c>
       <c r="U169" s="59">
         <v>46990</v>
       </c>
-      <c r="V169" s="379" t="s">
-[...3 lines deleted...]
-      <c r="X169" s="148"/>
+      <c r="V169" s="361" t="s">
+        <v>869</v>
+      </c>
+      <c r="W169" s="135"/>
+      <c r="X169" s="135"/>
       <c r="Y169" s="54"/>
     </row>
     <row r="170" spans="1:25" ht="274.5" customHeight="1">
-      <c r="A170" s="487">
+      <c r="A170" s="491">
         <v>2</v>
       </c>
-      <c r="B170" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C170" s="478">
+      <c r="B170" s="480" t="s">
+        <v>88</v>
+      </c>
+      <c r="C170" s="482">
         <v>9</v>
       </c>
-      <c r="D170" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I170" s="466">
+      <c r="D170" s="487" t="s">
+        <v>212</v>
+      </c>
+      <c r="E170" s="460" t="s">
+        <v>714</v>
+      </c>
+      <c r="F170" s="460" t="s">
+        <v>715</v>
+      </c>
+      <c r="G170" s="460" t="s">
+        <v>755</v>
+      </c>
+      <c r="H170" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="470">
         <f>J170+K170</f>
         <v>45.8</v>
       </c>
-      <c r="J170" s="466">
+      <c r="J170" s="470">
         <v>21.6</v>
       </c>
-      <c r="K170" s="466">
+      <c r="K170" s="470">
         <v>24.2</v>
       </c>
-      <c r="L170" s="466">
+      <c r="L170" s="470">
         <f>I170/2</f>
         <v>22.9</v>
       </c>
-      <c r="M170" s="442" t="s">
+      <c r="M170" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N170" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S170" s="444">
+      <c r="N170" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O170" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P170" s="501" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q170" s="443" t="s">
+        <v>1035</v>
+      </c>
+      <c r="R170" s="443" t="s">
+        <v>279</v>
+      </c>
+      <c r="S170" s="445">
         <v>45668</v>
       </c>
-      <c r="T170" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U170" s="444">
+      <c r="T170" s="447" t="s">
+        <v>1014</v>
+      </c>
+      <c r="U170" s="445">
         <v>46729</v>
       </c>
-      <c r="V170" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y170" s="448"/>
+      <c r="V170" s="451" t="s">
+        <v>849</v>
+      </c>
+      <c r="W170" s="135"/>
+      <c r="X170" s="135"/>
+      <c r="Y170" s="449"/>
     </row>
     <row r="171" spans="1:25" ht="192" customHeight="1">
-      <c r="A171" s="488"/>
-[...23 lines deleted...]
-      <c r="Y171" s="449"/>
+      <c r="A171" s="492"/>
+      <c r="B171" s="481"/>
+      <c r="C171" s="483"/>
+      <c r="D171" s="489"/>
+      <c r="E171" s="462"/>
+      <c r="F171" s="462"/>
+      <c r="G171" s="462"/>
+      <c r="H171" s="444"/>
+      <c r="I171" s="490"/>
+      <c r="J171" s="490"/>
+      <c r="K171" s="490"/>
+      <c r="L171" s="490"/>
+      <c r="M171" s="444"/>
+      <c r="N171" s="444"/>
+      <c r="O171" s="462"/>
+      <c r="P171" s="502"/>
+      <c r="Q171" s="444"/>
+      <c r="R171" s="444"/>
+      <c r="S171" s="446"/>
+      <c r="T171" s="448"/>
+      <c r="U171" s="444"/>
+      <c r="V171" s="452"/>
+      <c r="W171" s="136"/>
+      <c r="X171" s="136"/>
+      <c r="Y171" s="450"/>
     </row>
     <row r="172" spans="1:25" ht="192" customHeight="1">
-      <c r="A172" s="224" t="s">
-[...5 lines deleted...]
-      <c r="C172" s="216">
+      <c r="A172" s="210" t="s">
+        <v>282</v>
+      </c>
+      <c r="B172" s="201" t="s">
+        <v>89</v>
+      </c>
+      <c r="C172" s="202">
         <v>10</v>
       </c>
-      <c r="D172" s="217" t="s">
-[...14 lines deleted...]
-      <c r="I172" s="219">
+      <c r="D172" s="203" t="s">
+        <v>567</v>
+      </c>
+      <c r="E172" s="204" t="s">
+        <v>568</v>
+      </c>
+      <c r="F172" s="204" t="s">
+        <v>569</v>
+      </c>
+      <c r="G172" s="204" t="s">
+        <v>230</v>
+      </c>
+      <c r="H172" s="204" t="s">
+        <v>570</v>
+      </c>
+      <c r="I172" s="205">
         <f>J172+K172</f>
         <v>13.4</v>
       </c>
-      <c r="J172" s="219">
+      <c r="J172" s="205">
         <v>7.2</v>
       </c>
-      <c r="K172" s="219">
+      <c r="K172" s="205">
         <v>6.2</v>
       </c>
-      <c r="L172" s="219">
+      <c r="L172" s="205">
         <v>6.7</v>
       </c>
-      <c r="M172" s="220" t="s">
+      <c r="M172" s="206" t="s">
         <v>3</v>
       </c>
-      <c r="N172" s="220" t="s">
-[...20 lines deleted...]
-      <c r="Y172" s="223"/>
+      <c r="N172" s="206" t="s">
+        <v>124</v>
+      </c>
+      <c r="O172" s="204" t="s">
+        <v>670</v>
+      </c>
+      <c r="P172" s="204" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q172" s="206"/>
+      <c r="R172" s="206"/>
+      <c r="S172" s="207"/>
+      <c r="T172" s="208" t="s">
+        <v>147</v>
+      </c>
+      <c r="U172" s="207"/>
+      <c r="V172" s="291" t="s">
+        <v>705</v>
+      </c>
+      <c r="W172" s="207"/>
+      <c r="X172" s="207"/>
+      <c r="Y172" s="209"/>
     </row>
     <row r="173" spans="1:25" ht="408.75" customHeight="1">
-      <c r="A173" s="487">
+      <c r="A173" s="491">
         <v>3</v>
       </c>
-      <c r="B173" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C173" s="478">
+      <c r="B173" s="480" t="s">
+        <v>90</v>
+      </c>
+      <c r="C173" s="482">
         <v>11</v>
       </c>
-      <c r="D173" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I173" s="573">
+      <c r="D173" s="487" t="s">
+        <v>213</v>
+      </c>
+      <c r="E173" s="460" t="s">
+        <v>784</v>
+      </c>
+      <c r="F173" s="460" t="s">
+        <v>785</v>
+      </c>
+      <c r="G173" s="460" t="s">
+        <v>786</v>
+      </c>
+      <c r="H173" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" s="574">
         <f>J173+K173</f>
         <v>64.400000000000006</v>
       </c>
-      <c r="J173" s="466">
+      <c r="J173" s="470">
         <v>31.3</v>
       </c>
-      <c r="K173" s="466">
+      <c r="K173" s="470">
         <v>33.1</v>
       </c>
-      <c r="L173" s="466">
+      <c r="L173" s="470">
         <f>I173/2</f>
         <v>32.200000000000003</v>
       </c>
-      <c r="M173" s="442" t="s">
+      <c r="M173" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N173" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S173" s="444">
+      <c r="N173" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O173" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P173" s="501" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q173" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R173" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S173" s="445">
         <v>42248</v>
       </c>
-      <c r="T173" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U173" s="444">
+      <c r="T173" s="447" t="s">
+        <v>1015</v>
+      </c>
+      <c r="U173" s="445">
         <v>46996</v>
       </c>
-      <c r="V173" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y173" s="448"/>
+      <c r="V173" s="451" t="s">
+        <v>787</v>
+      </c>
+      <c r="W173" s="135"/>
+      <c r="X173" s="135"/>
+      <c r="Y173" s="449"/>
     </row>
     <row r="174" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A174" s="488"/>
-[...23 lines deleted...]
-      <c r="Y174" s="449"/>
+      <c r="A174" s="492"/>
+      <c r="B174" s="481"/>
+      <c r="C174" s="483"/>
+      <c r="D174" s="489"/>
+      <c r="E174" s="462"/>
+      <c r="F174" s="462"/>
+      <c r="G174" s="462"/>
+      <c r="H174" s="444"/>
+      <c r="I174" s="575"/>
+      <c r="J174" s="490"/>
+      <c r="K174" s="490"/>
+      <c r="L174" s="490"/>
+      <c r="M174" s="444"/>
+      <c r="N174" s="444"/>
+      <c r="O174" s="462"/>
+      <c r="P174" s="502"/>
+      <c r="Q174" s="444"/>
+      <c r="R174" s="444"/>
+      <c r="S174" s="446"/>
+      <c r="T174" s="448"/>
+      <c r="U174" s="444"/>
+      <c r="V174" s="452"/>
+      <c r="W174" s="134"/>
+      <c r="X174" s="134"/>
+      <c r="Y174" s="450"/>
     </row>
     <row r="175" spans="1:25" ht="264.75" customHeight="1">
-      <c r="A175" s="561" t="s">
-[...5 lines deleted...]
-      <c r="C175" s="544">
+      <c r="A175" s="562" t="s">
+        <v>282</v>
+      </c>
+      <c r="B175" s="564" t="s">
+        <v>91</v>
+      </c>
+      <c r="C175" s="545">
         <v>14</v>
       </c>
-      <c r="D175" s="546" t="s">
-[...14 lines deleted...]
-      <c r="I175" s="522">
+      <c r="D175" s="547" t="s">
+        <v>164</v>
+      </c>
+      <c r="E175" s="521" t="s">
+        <v>700</v>
+      </c>
+      <c r="F175" s="521" t="s">
+        <v>701</v>
+      </c>
+      <c r="G175" s="521" t="s">
+        <v>571</v>
+      </c>
+      <c r="H175" s="453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" s="523">
         <f>J175+K175</f>
         <v>38.6</v>
       </c>
-      <c r="J175" s="522">
+      <c r="J175" s="523">
         <v>19.3</v>
       </c>
-      <c r="K175" s="522">
+      <c r="K175" s="523">
         <v>19.3</v>
       </c>
-      <c r="L175" s="522">
+      <c r="L175" s="523">
         <v>19.3</v>
       </c>
-      <c r="M175" s="452" t="s">
+      <c r="M175" s="453" t="s">
         <v>3</v>
       </c>
-      <c r="N175" s="452" t="s">
-[...20 lines deleted...]
-      <c r="Y175" s="454"/>
+      <c r="N175" s="453" t="s">
+        <v>124</v>
+      </c>
+      <c r="O175" s="521" t="s">
+        <v>670</v>
+      </c>
+      <c r="P175" s="521" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q175" s="453"/>
+      <c r="R175" s="453"/>
+      <c r="S175" s="553"/>
+      <c r="T175" s="551" t="s">
+        <v>147</v>
+      </c>
+      <c r="U175" s="453"/>
+      <c r="V175" s="643" t="s">
+        <v>706</v>
+      </c>
+      <c r="W175" s="206"/>
+      <c r="X175" s="206"/>
+      <c r="Y175" s="455"/>
     </row>
     <row r="176" spans="1:25" ht="248.25" customHeight="1">
-      <c r="A176" s="562"/>
-[...23 lines deleted...]
-      <c r="Y176" s="455"/>
+      <c r="A176" s="563"/>
+      <c r="B176" s="565"/>
+      <c r="C176" s="546"/>
+      <c r="D176" s="548"/>
+      <c r="E176" s="522"/>
+      <c r="F176" s="522"/>
+      <c r="G176" s="522"/>
+      <c r="H176" s="454"/>
+      <c r="I176" s="524"/>
+      <c r="J176" s="524"/>
+      <c r="K176" s="524"/>
+      <c r="L176" s="524"/>
+      <c r="M176" s="454"/>
+      <c r="N176" s="454"/>
+      <c r="O176" s="522"/>
+      <c r="P176" s="522"/>
+      <c r="Q176" s="454"/>
+      <c r="R176" s="454"/>
+      <c r="S176" s="555"/>
+      <c r="T176" s="552"/>
+      <c r="U176" s="454"/>
+      <c r="V176" s="644"/>
+      <c r="W176" s="211"/>
+      <c r="X176" s="211"/>
+      <c r="Y176" s="456"/>
     </row>
     <row r="177" spans="1:25" ht="285" customHeight="1">
-      <c r="A177" s="572">
+      <c r="A177" s="573">
         <v>4</v>
       </c>
-      <c r="B177" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="478">
+      <c r="B177" s="480" t="s">
+        <v>92</v>
+      </c>
+      <c r="C177" s="482">
         <v>18</v>
       </c>
-      <c r="D177" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I177" s="466">
+      <c r="D177" s="487" t="s">
+        <v>227</v>
+      </c>
+      <c r="E177" s="460" t="s">
+        <v>572</v>
+      </c>
+      <c r="F177" s="460" t="s">
+        <v>573</v>
+      </c>
+      <c r="G177" s="460" t="s">
+        <v>228</v>
+      </c>
+      <c r="H177" s="460" t="s">
+        <v>702</v>
+      </c>
+      <c r="I177" s="470">
         <f>J177+K177</f>
         <v>31.5</v>
       </c>
-      <c r="J177" s="466">
+      <c r="J177" s="470">
         <v>16.100000000000001</v>
       </c>
-      <c r="K177" s="466">
+      <c r="K177" s="470">
         <v>15.4</v>
       </c>
-      <c r="L177" s="466">
+      <c r="L177" s="470">
         <v>15.75</v>
       </c>
-      <c r="M177" s="442" t="s">
+      <c r="M177" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N177" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S177" s="444">
+      <c r="N177" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O177" s="460" t="s">
+        <v>668</v>
+      </c>
+      <c r="P177" s="501" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q177" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R177" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S177" s="445">
         <v>42635</v>
       </c>
-      <c r="T177" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U177" s="444">
+      <c r="T177" s="447" t="s">
+        <v>999</v>
+      </c>
+      <c r="U177" s="445">
         <v>47355</v>
       </c>
-      <c r="V177" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y177" s="448"/>
+      <c r="V177" s="451" t="s">
+        <v>731</v>
+      </c>
+      <c r="W177" s="135"/>
+      <c r="X177" s="135"/>
+      <c r="Y177" s="449"/>
     </row>
     <row r="178" spans="1:25" ht="201.75" customHeight="1">
-      <c r="A178" s="572"/>
-[...23 lines deleted...]
-      <c r="Y178" s="449"/>
+      <c r="A178" s="573"/>
+      <c r="B178" s="481"/>
+      <c r="C178" s="483"/>
+      <c r="D178" s="489"/>
+      <c r="E178" s="462"/>
+      <c r="F178" s="462"/>
+      <c r="G178" s="462"/>
+      <c r="H178" s="462"/>
+      <c r="I178" s="490"/>
+      <c r="J178" s="490"/>
+      <c r="K178" s="490"/>
+      <c r="L178" s="490"/>
+      <c r="M178" s="444"/>
+      <c r="N178" s="444"/>
+      <c r="O178" s="462"/>
+      <c r="P178" s="502"/>
+      <c r="Q178" s="444"/>
+      <c r="R178" s="444"/>
+      <c r="S178" s="446"/>
+      <c r="T178" s="448"/>
+      <c r="U178" s="444"/>
+      <c r="V178" s="452"/>
+      <c r="W178" s="134"/>
+      <c r="X178" s="134"/>
+      <c r="Y178" s="450"/>
     </row>
     <row r="179" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A179" s="487">
+      <c r="A179" s="491">
         <v>5</v>
       </c>
-      <c r="B179" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C179" s="478">
+      <c r="B179" s="480" t="s">
+        <v>93</v>
+      </c>
+      <c r="C179" s="482">
         <v>19</v>
       </c>
-      <c r="D179" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I179" s="466">
+      <c r="D179" s="487" t="s">
+        <v>574</v>
+      </c>
+      <c r="E179" s="460" t="s">
+        <v>575</v>
+      </c>
+      <c r="F179" s="460" t="s">
+        <v>576</v>
+      </c>
+      <c r="G179" s="460" t="s">
+        <v>577</v>
+      </c>
+      <c r="H179" s="460" t="s">
+        <v>578</v>
+      </c>
+      <c r="I179" s="470">
         <f>J179+K179</f>
         <v>36</v>
       </c>
-      <c r="J179" s="466">
+      <c r="J179" s="470">
         <v>17.7</v>
       </c>
-      <c r="K179" s="466">
+      <c r="K179" s="470">
         <v>18.3</v>
       </c>
-      <c r="L179" s="466">
+      <c r="L179" s="470">
         <v>18</v>
       </c>
-      <c r="M179" s="442" t="s">
+      <c r="M179" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N179" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S179" s="444">
+      <c r="N179" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O179" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P179" s="501" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q179" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R179" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S179" s="445">
         <v>41409</v>
       </c>
-      <c r="T179" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U179" s="444">
+      <c r="T179" s="447" t="s">
+        <v>998</v>
+      </c>
+      <c r="U179" s="445">
         <v>46521</v>
       </c>
-      <c r="V179" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y179" s="448"/>
+      <c r="V179" s="451" t="s">
+        <v>731</v>
+      </c>
+      <c r="W179" s="135"/>
+      <c r="X179" s="135"/>
+      <c r="Y179" s="449"/>
     </row>
     <row r="180" spans="1:25" ht="199.5" customHeight="1">
-      <c r="A180" s="488"/>
-[...23 lines deleted...]
-      <c r="Y180" s="449"/>
+      <c r="A180" s="492"/>
+      <c r="B180" s="481"/>
+      <c r="C180" s="483"/>
+      <c r="D180" s="489"/>
+      <c r="E180" s="462"/>
+      <c r="F180" s="462"/>
+      <c r="G180" s="462"/>
+      <c r="H180" s="462"/>
+      <c r="I180" s="490"/>
+      <c r="J180" s="490"/>
+      <c r="K180" s="490"/>
+      <c r="L180" s="490"/>
+      <c r="M180" s="444"/>
+      <c r="N180" s="444"/>
+      <c r="O180" s="462"/>
+      <c r="P180" s="502"/>
+      <c r="Q180" s="444"/>
+      <c r="R180" s="444"/>
+      <c r="S180" s="446"/>
+      <c r="T180" s="448"/>
+      <c r="U180" s="444"/>
+      <c r="V180" s="452"/>
+      <c r="W180" s="134"/>
+      <c r="X180" s="134"/>
+      <c r="Y180" s="450"/>
     </row>
     <row r="181" spans="1:25" ht="187.5" customHeight="1">
-      <c r="A181" s="487">
+      <c r="A181" s="491">
         <v>6</v>
       </c>
-      <c r="B181" s="480" t="s">
-[...2 lines deleted...]
-      <c r="C181" s="478">
+      <c r="B181" s="484" t="s">
+        <v>94</v>
+      </c>
+      <c r="C181" s="482">
         <v>23</v>
       </c>
-      <c r="D181" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I181" s="466">
+      <c r="D181" s="487" t="s">
+        <v>579</v>
+      </c>
+      <c r="E181" s="460" t="s">
+        <v>836</v>
+      </c>
+      <c r="F181" s="460" t="s">
+        <v>837</v>
+      </c>
+      <c r="G181" s="460" t="s">
+        <v>766</v>
+      </c>
+      <c r="H181" s="460" t="s">
+        <v>581</v>
+      </c>
+      <c r="I181" s="470">
         <f>J181+K181</f>
         <v>53.3</v>
       </c>
-      <c r="J181" s="466">
+      <c r="J181" s="470">
         <v>26.5</v>
       </c>
-      <c r="K181" s="466">
+      <c r="K181" s="470">
         <v>26.8</v>
       </c>
-      <c r="L181" s="466">
+      <c r="L181" s="470">
         <v>26.65</v>
       </c>
-      <c r="M181" s="442" t="s">
+      <c r="M181" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N181" s="442" t="s">
-[...20 lines deleted...]
-      <c r="Y181" s="448"/>
+      <c r="N181" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O181" s="460" t="s">
+        <v>671</v>
+      </c>
+      <c r="P181" s="501" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q181" s="443"/>
+      <c r="R181" s="443"/>
+      <c r="S181" s="457"/>
+      <c r="T181" s="460" t="s">
+        <v>147</v>
+      </c>
+      <c r="U181" s="445"/>
+      <c r="V181" s="451" t="s">
+        <v>838</v>
+      </c>
+      <c r="W181" s="135"/>
+      <c r="X181" s="135"/>
+      <c r="Y181" s="449"/>
     </row>
     <row r="182" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A182" s="488"/>
-[...23 lines deleted...]
-      <c r="Y182" s="449"/>
+      <c r="A182" s="492"/>
+      <c r="B182" s="486"/>
+      <c r="C182" s="483"/>
+      <c r="D182" s="489"/>
+      <c r="E182" s="462"/>
+      <c r="F182" s="462"/>
+      <c r="G182" s="462"/>
+      <c r="H182" s="462"/>
+      <c r="I182" s="490"/>
+      <c r="J182" s="490"/>
+      <c r="K182" s="490"/>
+      <c r="L182" s="490"/>
+      <c r="M182" s="444"/>
+      <c r="N182" s="444"/>
+      <c r="O182" s="462"/>
+      <c r="P182" s="502"/>
+      <c r="Q182" s="444"/>
+      <c r="R182" s="444"/>
+      <c r="S182" s="459"/>
+      <c r="T182" s="462"/>
+      <c r="U182" s="444"/>
+      <c r="V182" s="452"/>
+      <c r="W182" s="134"/>
+      <c r="X182" s="134"/>
+      <c r="Y182" s="450"/>
     </row>
     <row r="183" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A183" s="487">
+      <c r="A183" s="491">
         <v>7</v>
       </c>
-      <c r="B183" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="478">
+      <c r="B183" s="480" t="s">
+        <v>95</v>
+      </c>
+      <c r="C183" s="482">
         <v>24</v>
       </c>
-      <c r="D183" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I183" s="466">
+      <c r="D183" s="487" t="s">
+        <v>165</v>
+      </c>
+      <c r="E183" s="460" t="s">
+        <v>916</v>
+      </c>
+      <c r="F183" s="460" t="s">
+        <v>917</v>
+      </c>
+      <c r="G183" s="460" t="s">
+        <v>582</v>
+      </c>
+      <c r="H183" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" s="470">
         <f>J183+K183</f>
         <v>59.9</v>
       </c>
-      <c r="J183" s="466">
+      <c r="J183" s="470">
         <v>30</v>
       </c>
-      <c r="K183" s="466">
+      <c r="K183" s="470">
         <v>29.9</v>
       </c>
-      <c r="L183" s="466">
+      <c r="L183" s="470">
         <v>29.95</v>
       </c>
-      <c r="M183" s="442" t="s">
+      <c r="M183" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N183" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S183" s="456">
+      <c r="N183" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O183" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P183" s="501" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q183" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R183" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S183" s="457">
         <v>42355</v>
       </c>
-      <c r="T183" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U183" s="444">
+      <c r="T183" s="447" t="s">
+        <v>1001</v>
+      </c>
+      <c r="U183" s="445">
         <v>46811</v>
       </c>
-      <c r="V183" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y183" s="448"/>
+      <c r="V183" s="451" t="s">
+        <v>918</v>
+      </c>
+      <c r="W183" s="135"/>
+      <c r="X183" s="135"/>
+      <c r="Y183" s="449"/>
     </row>
     <row r="184" spans="1:25" ht="391.5" customHeight="1">
-      <c r="A184" s="488"/>
-[...23 lines deleted...]
-      <c r="Y184" s="449"/>
+      <c r="A184" s="492"/>
+      <c r="B184" s="481"/>
+      <c r="C184" s="483"/>
+      <c r="D184" s="489"/>
+      <c r="E184" s="462"/>
+      <c r="F184" s="462"/>
+      <c r="G184" s="462"/>
+      <c r="H184" s="444"/>
+      <c r="I184" s="490"/>
+      <c r="J184" s="490"/>
+      <c r="K184" s="490"/>
+      <c r="L184" s="490"/>
+      <c r="M184" s="444"/>
+      <c r="N184" s="444"/>
+      <c r="O184" s="462"/>
+      <c r="P184" s="502"/>
+      <c r="Q184" s="444"/>
+      <c r="R184" s="444"/>
+      <c r="S184" s="459"/>
+      <c r="T184" s="448"/>
+      <c r="U184" s="444"/>
+      <c r="V184" s="452"/>
+      <c r="W184" s="134"/>
+      <c r="X184" s="134"/>
+      <c r="Y184" s="450"/>
     </row>
     <row r="185" spans="1:25" ht="370.5" customHeight="1">
-      <c r="A185" s="245" t="s">
-[...5 lines deleted...]
-      <c r="C185" s="247">
+      <c r="A185" s="230" t="s">
+        <v>282</v>
+      </c>
+      <c r="B185" s="231" t="s">
+        <v>96</v>
+      </c>
+      <c r="C185" s="232">
         <v>25</v>
       </c>
-      <c r="D185" s="248" t="s">
-[...14 lines deleted...]
-      <c r="I185" s="251">
+      <c r="D185" s="233" t="s">
+        <v>115</v>
+      </c>
+      <c r="E185" s="234" t="s">
+        <v>584</v>
+      </c>
+      <c r="F185" s="234" t="s">
+        <v>583</v>
+      </c>
+      <c r="G185" s="234" t="s">
+        <v>586</v>
+      </c>
+      <c r="H185" s="235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" s="236">
         <f>J185+K185</f>
         <v>29.8</v>
       </c>
-      <c r="J185" s="251">
+      <c r="J185" s="236">
         <v>14.9</v>
       </c>
-      <c r="K185" s="251">
+      <c r="K185" s="236">
         <v>14.9</v>
       </c>
-      <c r="L185" s="251">
+      <c r="L185" s="236">
         <v>14.9</v>
       </c>
-      <c r="M185" s="250" t="s">
+      <c r="M185" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N185" s="250" t="s">
-[...20 lines deleted...]
-      <c r="Y185" s="255"/>
+      <c r="N185" s="235" t="s">
+        <v>124</v>
+      </c>
+      <c r="O185" s="234" t="s">
+        <v>670</v>
+      </c>
+      <c r="P185" s="234" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q185" s="235"/>
+      <c r="R185" s="235"/>
+      <c r="S185" s="237"/>
+      <c r="T185" s="238" t="s">
+        <v>147</v>
+      </c>
+      <c r="U185" s="237"/>
+      <c r="V185" s="290" t="s">
+        <v>870</v>
+      </c>
+      <c r="W185" s="237"/>
+      <c r="X185" s="237"/>
+      <c r="Y185" s="240"/>
     </row>
     <row r="186" spans="1:25" ht="360" customHeight="1">
-      <c r="A186" s="244" t="s">
-[...2 lines deleted...]
-      <c r="B186" s="246" t="s">
+      <c r="A186" s="229" t="s">
+        <v>282</v>
+      </c>
+      <c r="B186" s="231" t="s">
+        <v>129</v>
+      </c>
+      <c r="C186" s="241" t="s">
         <v>130</v>
       </c>
-      <c r="C186" s="256" t="s">
-[...17 lines deleted...]
-      <c r="I186" s="251">
+      <c r="D186" s="233" t="s">
+        <v>115</v>
+      </c>
+      <c r="E186" s="234" t="s">
+        <v>584</v>
+      </c>
+      <c r="F186" s="234" t="s">
+        <v>585</v>
+      </c>
+      <c r="G186" s="234" t="s">
+        <v>586</v>
+      </c>
+      <c r="H186" s="235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" s="236">
         <f>J186+K186</f>
         <v>29.8</v>
       </c>
-      <c r="J186" s="251">
+      <c r="J186" s="236">
         <v>14.9</v>
       </c>
-      <c r="K186" s="251">
+      <c r="K186" s="236">
         <v>14.9</v>
       </c>
-      <c r="L186" s="251">
+      <c r="L186" s="236">
         <v>14.9</v>
       </c>
-      <c r="M186" s="250" t="s">
+      <c r="M186" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N186" s="250" t="s">
-[...20 lines deleted...]
-      <c r="Y186" s="255"/>
+      <c r="N186" s="235" t="s">
+        <v>124</v>
+      </c>
+      <c r="O186" s="234" t="s">
+        <v>670</v>
+      </c>
+      <c r="P186" s="234" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q186" s="235"/>
+      <c r="R186" s="235"/>
+      <c r="S186" s="237"/>
+      <c r="T186" s="238" t="s">
+        <v>147</v>
+      </c>
+      <c r="U186" s="237"/>
+      <c r="V186" s="290" t="s">
+        <v>870</v>
+      </c>
+      <c r="W186" s="237"/>
+      <c r="X186" s="237"/>
+      <c r="Y186" s="240"/>
     </row>
     <row r="187" spans="1:25" ht="236.25">
       <c r="A187" s="63">
         <v>8</v>
       </c>
       <c r="B187" s="64" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C187" s="65">
         <v>28</v>
       </c>
       <c r="D187" s="66" t="s">
-        <v>117</v>
-[...8 lines deleted...]
-        <v>660</v>
+        <v>116</v>
+      </c>
+      <c r="E187" s="303" t="s">
+        <v>587</v>
+      </c>
+      <c r="F187" s="303" t="s">
+        <v>483</v>
+      </c>
+      <c r="G187" s="303" t="s">
+        <v>588</v>
       </c>
       <c r="H187" s="6" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="I187" s="117">
+        <v>589</v>
+      </c>
+      <c r="I187" s="110">
         <f>J187+K187</f>
         <v>18.399999999999999</v>
       </c>
-      <c r="J187" s="114">
+      <c r="J187" s="107">
         <v>9.6</v>
       </c>
-      <c r="K187" s="114">
+      <c r="K187" s="107">
         <v>8.8000000000000007</v>
       </c>
-      <c r="L187" s="114">
+      <c r="L187" s="107">
         <v>9.1999999999999993</v>
       </c>
       <c r="M187" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N187" s="52" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>124</v>
+      </c>
+      <c r="O187" s="275" t="s">
+        <v>672</v>
+      </c>
+      <c r="P187" s="277" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q187" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R187" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S187" s="53">
         <v>40591</v>
       </c>
-      <c r="T187" s="77" t="s">
-        <v>269</v>
+      <c r="T187" s="121" t="s">
+        <v>1016</v>
       </c>
       <c r="U187" s="53">
         <v>47005</v>
       </c>
-      <c r="V187" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X187" s="160"/>
+      <c r="V187" s="288" t="s">
+        <v>871</v>
+      </c>
+      <c r="W187" s="147"/>
+      <c r="X187" s="147"/>
       <c r="Y187" s="20"/>
     </row>
     <row r="188" spans="1:25" ht="350.25" customHeight="1">
-      <c r="A188" s="487">
+      <c r="A188" s="491">
         <v>9</v>
       </c>
-      <c r="B188" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C188" s="478">
+      <c r="B188" s="480" t="s">
+        <v>98</v>
+      </c>
+      <c r="C188" s="482">
         <v>29</v>
       </c>
-      <c r="D188" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I188" s="466">
+      <c r="D188" s="487" t="s">
+        <v>214</v>
+      </c>
+      <c r="E188" s="460" t="s">
+        <v>758</v>
+      </c>
+      <c r="F188" s="460" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" s="460" t="s">
+        <v>756</v>
+      </c>
+      <c r="H188" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188" s="470">
         <v>31.3</v>
       </c>
-      <c r="J188" s="466"/>
-[...1 lines deleted...]
-      <c r="L188" s="466">
+      <c r="J188" s="470"/>
+      <c r="K188" s="470"/>
+      <c r="L188" s="470">
         <v>31.3</v>
       </c>
-      <c r="M188" s="442" t="s">
+      <c r="M188" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N188" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S188" s="444">
+      <c r="N188" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O188" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P188" s="508" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q188" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R188" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S188" s="445">
         <v>42355</v>
       </c>
-      <c r="T188" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U188" s="444">
+      <c r="T188" s="447" t="s">
+        <v>1017</v>
+      </c>
+      <c r="U188" s="445">
         <v>46783</v>
       </c>
-      <c r="V188" s="570" t="s">
-[...4 lines deleted...]
-      <c r="Y188" s="446"/>
+      <c r="V188" s="571" t="s">
+        <v>733</v>
+      </c>
+      <c r="W188" s="443"/>
+      <c r="X188" s="445"/>
+      <c r="Y188" s="447"/>
     </row>
     <row r="189" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A189" s="488"/>
-[...23 lines deleted...]
-      <c r="Y189" s="447"/>
+      <c r="A189" s="492"/>
+      <c r="B189" s="481"/>
+      <c r="C189" s="483"/>
+      <c r="D189" s="489"/>
+      <c r="E189" s="462"/>
+      <c r="F189" s="462"/>
+      <c r="G189" s="462"/>
+      <c r="H189" s="444"/>
+      <c r="I189" s="490"/>
+      <c r="J189" s="490"/>
+      <c r="K189" s="490"/>
+      <c r="L189" s="490"/>
+      <c r="M189" s="444"/>
+      <c r="N189" s="444"/>
+      <c r="O189" s="462"/>
+      <c r="P189" s="503"/>
+      <c r="Q189" s="444"/>
+      <c r="R189" s="444"/>
+      <c r="S189" s="446"/>
+      <c r="T189" s="448"/>
+      <c r="U189" s="444"/>
+      <c r="V189" s="572"/>
+      <c r="W189" s="444"/>
+      <c r="X189" s="446"/>
+      <c r="Y189" s="448"/>
     </row>
     <row r="190" spans="1:25" ht="348.75" customHeight="1">
-      <c r="A190" s="487">
+      <c r="A190" s="491">
         <v>10</v>
       </c>
-      <c r="B190" s="476" t="s">
-[...20 lines deleted...]
-      <c r="I190" s="466">
+      <c r="B190" s="480" t="s">
+        <v>127</v>
+      </c>
+      <c r="C190" s="482" t="s">
+        <v>13</v>
+      </c>
+      <c r="D190" s="487" t="s">
+        <v>215</v>
+      </c>
+      <c r="E190" s="460" t="s">
+        <v>759</v>
+      </c>
+      <c r="F190" s="460" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" s="460" t="s">
+        <v>757</v>
+      </c>
+      <c r="H190" s="531" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" s="470">
         <v>31.6</v>
       </c>
-      <c r="J190" s="466"/>
-[...1 lines deleted...]
-      <c r="L190" s="466">
+      <c r="J190" s="470"/>
+      <c r="K190" s="470"/>
+      <c r="L190" s="470">
         <v>31.6</v>
       </c>
-      <c r="M190" s="442" t="s">
+      <c r="M190" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N190" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S190" s="444">
+      <c r="N190" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O190" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P190" s="508" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q190" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R190" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S190" s="445">
         <v>42355</v>
       </c>
-      <c r="T190" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U190" s="444">
+      <c r="T190" s="447" t="s">
+        <v>1018</v>
+      </c>
+      <c r="U190" s="445">
         <v>46783</v>
       </c>
-      <c r="V190" s="570" t="s">
-[...4 lines deleted...]
-      <c r="Y190" s="446"/>
+      <c r="V190" s="571" t="s">
+        <v>733</v>
+      </c>
+      <c r="W190" s="443"/>
+      <c r="X190" s="445"/>
+      <c r="Y190" s="447"/>
     </row>
     <row r="191" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A191" s="488"/>
-[...23 lines deleted...]
-      <c r="Y191" s="447"/>
+      <c r="A191" s="492"/>
+      <c r="B191" s="481"/>
+      <c r="C191" s="483"/>
+      <c r="D191" s="489"/>
+      <c r="E191" s="462"/>
+      <c r="F191" s="462"/>
+      <c r="G191" s="462"/>
+      <c r="H191" s="532"/>
+      <c r="I191" s="490"/>
+      <c r="J191" s="490"/>
+      <c r="K191" s="490"/>
+      <c r="L191" s="490"/>
+      <c r="M191" s="444"/>
+      <c r="N191" s="444"/>
+      <c r="O191" s="462"/>
+      <c r="P191" s="503"/>
+      <c r="Q191" s="444"/>
+      <c r="R191" s="444"/>
+      <c r="S191" s="446"/>
+      <c r="T191" s="448"/>
+      <c r="U191" s="444"/>
+      <c r="V191" s="572"/>
+      <c r="W191" s="444"/>
+      <c r="X191" s="446"/>
+      <c r="Y191" s="448"/>
     </row>
     <row r="192" spans="1:25" ht="360.75" customHeight="1">
-      <c r="A192" s="487">
+      <c r="A192" s="491">
         <v>11</v>
       </c>
-      <c r="B192" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="478">
+      <c r="B192" s="480" t="s">
+        <v>99</v>
+      </c>
+      <c r="C192" s="482">
         <v>30</v>
       </c>
-      <c r="D192" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I192" s="466">
+      <c r="D192" s="487" t="s">
+        <v>590</v>
+      </c>
+      <c r="E192" s="460" t="s">
+        <v>956</v>
+      </c>
+      <c r="F192" s="460" t="s">
+        <v>957</v>
+      </c>
+      <c r="G192" s="460" t="s">
+        <v>910</v>
+      </c>
+      <c r="H192" s="460" t="s">
+        <v>911</v>
+      </c>
+      <c r="I192" s="470">
         <v>36.9</v>
       </c>
-      <c r="J192" s="466">
+      <c r="J192" s="470">
         <v>36.200000000000003</v>
       </c>
-      <c r="K192" s="466">
+      <c r="K192" s="470">
         <f>I192+J192</f>
         <v>73.099999999999994</v>
       </c>
-      <c r="L192" s="466">
+      <c r="L192" s="470">
         <f>K192/2</f>
         <v>36.549999999999997</v>
       </c>
-      <c r="M192" s="442" t="s">
+      <c r="M192" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N192" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S192" s="444">
+      <c r="N192" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O192" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P192" s="501" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q192" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R192" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S192" s="445">
         <v>42355</v>
       </c>
-      <c r="T192" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U192" s="444">
+      <c r="T192" s="447" t="s">
+        <v>997</v>
+      </c>
+      <c r="U192" s="445">
         <v>46372</v>
       </c>
-      <c r="V192" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y192" s="448"/>
+      <c r="V192" s="451" t="s">
+        <v>958</v>
+      </c>
+      <c r="W192" s="135"/>
+      <c r="X192" s="135"/>
+      <c r="Y192" s="449"/>
     </row>
     <row r="193" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A193" s="488"/>
-[...23 lines deleted...]
-      <c r="Y193" s="449"/>
+      <c r="A193" s="492"/>
+      <c r="B193" s="481"/>
+      <c r="C193" s="483"/>
+      <c r="D193" s="489"/>
+      <c r="E193" s="462"/>
+      <c r="F193" s="462"/>
+      <c r="G193" s="462"/>
+      <c r="H193" s="462"/>
+      <c r="I193" s="490"/>
+      <c r="J193" s="490"/>
+      <c r="K193" s="490"/>
+      <c r="L193" s="490"/>
+      <c r="M193" s="444"/>
+      <c r="N193" s="444"/>
+      <c r="O193" s="462"/>
+      <c r="P193" s="502"/>
+      <c r="Q193" s="444"/>
+      <c r="R193" s="444"/>
+      <c r="S193" s="446"/>
+      <c r="T193" s="448"/>
+      <c r="U193" s="444"/>
+      <c r="V193" s="648"/>
+      <c r="W193" s="134"/>
+      <c r="X193" s="134"/>
+      <c r="Y193" s="450"/>
     </row>
     <row r="194" spans="1:25" ht="267" customHeight="1">
-      <c r="A194" s="487">
+      <c r="A194" s="491">
         <v>12</v>
       </c>
-      <c r="B194" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="478">
+      <c r="B194" s="480" t="s">
+        <v>100</v>
+      </c>
+      <c r="C194" s="482">
         <v>35</v>
       </c>
-      <c r="D194" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I194" s="466">
+      <c r="D194" s="487" t="s">
+        <v>18</v>
+      </c>
+      <c r="E194" s="460" t="s">
+        <v>805</v>
+      </c>
+      <c r="F194" s="460" t="s">
+        <v>806</v>
+      </c>
+      <c r="G194" s="460" t="s">
+        <v>591</v>
+      </c>
+      <c r="H194" s="460" t="s">
+        <v>592</v>
+      </c>
+      <c r="I194" s="470">
         <f>J194+K194</f>
         <v>56.4</v>
       </c>
-      <c r="J194" s="466">
+      <c r="J194" s="470">
         <v>28.4</v>
       </c>
-      <c r="K194" s="466">
+      <c r="K194" s="470">
         <v>28</v>
       </c>
-      <c r="L194" s="466">
+      <c r="L194" s="470">
         <v>28.2</v>
       </c>
-      <c r="M194" s="442" t="s">
+      <c r="M194" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N194" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S194" s="444">
+      <c r="N194" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O194" s="460" t="s">
+        <v>672</v>
+      </c>
+      <c r="P194" s="501" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q194" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R194" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S194" s="445">
         <v>41478</v>
       </c>
-      <c r="T194" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U194" s="444">
+      <c r="T194" s="447" t="s">
+        <v>1020</v>
+      </c>
+      <c r="U194" s="445">
         <v>47109</v>
       </c>
-      <c r="V194" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y194" s="448"/>
+      <c r="V194" s="451" t="s">
+        <v>804</v>
+      </c>
+      <c r="W194" s="135"/>
+      <c r="X194" s="135"/>
+      <c r="Y194" s="449"/>
     </row>
     <row r="195" spans="1:25" ht="235.5" customHeight="1">
-      <c r="A195" s="488"/>
-[...23 lines deleted...]
-      <c r="Y195" s="449"/>
+      <c r="A195" s="492"/>
+      <c r="B195" s="481"/>
+      <c r="C195" s="483"/>
+      <c r="D195" s="489"/>
+      <c r="E195" s="462"/>
+      <c r="F195" s="462"/>
+      <c r="G195" s="462"/>
+      <c r="H195" s="462"/>
+      <c r="I195" s="490"/>
+      <c r="J195" s="490"/>
+      <c r="K195" s="490"/>
+      <c r="L195" s="490"/>
+      <c r="M195" s="444"/>
+      <c r="N195" s="444"/>
+      <c r="O195" s="462"/>
+      <c r="P195" s="502"/>
+      <c r="Q195" s="444"/>
+      <c r="R195" s="444"/>
+      <c r="S195" s="446"/>
+      <c r="T195" s="448"/>
+      <c r="U195" s="444"/>
+      <c r="V195" s="452"/>
+      <c r="W195" s="134"/>
+      <c r="X195" s="134"/>
+      <c r="Y195" s="450"/>
     </row>
     <row r="196" spans="1:25" ht="250.5" customHeight="1">
-      <c r="A196" s="474" t="s">
-[...5 lines deleted...]
-      <c r="C196" s="478" t="s">
+      <c r="A196" s="478" t="s">
+        <v>718</v>
+      </c>
+      <c r="B196" s="480" t="s">
         <v>155</v>
       </c>
-      <c r="D196" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I196" s="466">
+      <c r="C196" s="482" t="s">
+        <v>154</v>
+      </c>
+      <c r="D196" s="487" t="s">
+        <v>18</v>
+      </c>
+      <c r="E196" s="460" t="s">
+        <v>805</v>
+      </c>
+      <c r="F196" s="460" t="s">
+        <v>807</v>
+      </c>
+      <c r="G196" s="460" t="s">
+        <v>591</v>
+      </c>
+      <c r="H196" s="460" t="s">
+        <v>592</v>
+      </c>
+      <c r="I196" s="470">
         <f>J196+K196</f>
         <v>56.4</v>
       </c>
-      <c r="J196" s="466">
+      <c r="J196" s="470">
         <v>28.4</v>
       </c>
-      <c r="K196" s="466">
+      <c r="K196" s="470">
         <v>28</v>
       </c>
-      <c r="L196" s="466">
+      <c r="L196" s="470">
         <v>28.2</v>
       </c>
-      <c r="M196" s="442" t="s">
+      <c r="M196" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N196" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S196" s="444">
+      <c r="N196" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O196" s="460" t="s">
+        <v>672</v>
+      </c>
+      <c r="P196" s="501" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q196" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R196" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S196" s="445">
         <v>41471</v>
       </c>
-      <c r="T196" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U196" s="444">
+      <c r="T196" s="447" t="s">
+        <v>1021</v>
+      </c>
+      <c r="U196" s="445">
         <v>47109</v>
       </c>
-      <c r="V196" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y196" s="448"/>
+      <c r="V196" s="451" t="s">
+        <v>804</v>
+      </c>
+      <c r="W196" s="135"/>
+      <c r="X196" s="135"/>
+      <c r="Y196" s="449"/>
     </row>
     <row r="197" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A197" s="475"/>
-[...23 lines deleted...]
-      <c r="Y197" s="449"/>
+      <c r="A197" s="479"/>
+      <c r="B197" s="481"/>
+      <c r="C197" s="483"/>
+      <c r="D197" s="489"/>
+      <c r="E197" s="462"/>
+      <c r="F197" s="462"/>
+      <c r="G197" s="462"/>
+      <c r="H197" s="462"/>
+      <c r="I197" s="490"/>
+      <c r="J197" s="490"/>
+      <c r="K197" s="490"/>
+      <c r="L197" s="490"/>
+      <c r="M197" s="444"/>
+      <c r="N197" s="444"/>
+      <c r="O197" s="462"/>
+      <c r="P197" s="502"/>
+      <c r="Q197" s="444"/>
+      <c r="R197" s="444"/>
+      <c r="S197" s="446"/>
+      <c r="T197" s="448"/>
+      <c r="U197" s="444"/>
+      <c r="V197" s="452"/>
+      <c r="W197" s="134"/>
+      <c r="X197" s="134"/>
+      <c r="Y197" s="450"/>
     </row>
     <row r="198" spans="1:25" ht="134.25" customHeight="1">
-      <c r="A198" s="123">
+      <c r="A198" s="116">
         <v>14</v>
       </c>
-      <c r="B198" s="127" t="s">
-[...2 lines deleted...]
-      <c r="C198" s="124">
+      <c r="B198" s="119" t="s">
+        <v>159</v>
+      </c>
+      <c r="C198" s="117">
         <v>38</v>
       </c>
-      <c r="D198" s="128" t="s">
-[...14 lines deleted...]
-      <c r="I198" s="120">
+      <c r="D198" s="120" t="s">
+        <v>593</v>
+      </c>
+      <c r="E198" s="308" t="s">
+        <v>594</v>
+      </c>
+      <c r="F198" s="307" t="s">
+        <v>595</v>
+      </c>
+      <c r="G198" s="185" t="s">
+        <v>596</v>
+      </c>
+      <c r="H198" s="187" t="s">
+        <v>597</v>
+      </c>
+      <c r="I198" s="113">
         <f>J198+K198</f>
         <v>9.8000000000000007</v>
       </c>
-      <c r="J198" s="120">
+      <c r="J198" s="113">
         <v>5</v>
       </c>
-      <c r="K198" s="120">
+      <c r="K198" s="113">
         <v>4.8</v>
       </c>
-      <c r="L198" s="120">
+      <c r="L198" s="113">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M198" s="121" t="s">
+      <c r="M198" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="N198" s="121" t="s">
-[...14 lines deleted...]
-      <c r="S198" s="122">
+      <c r="N198" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="O198" s="189" t="s">
+        <v>672</v>
+      </c>
+      <c r="P198" s="157" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q198" s="430" t="s">
+        <v>1036</v>
+      </c>
+      <c r="R198" s="127" t="s">
+        <v>279</v>
+      </c>
+      <c r="S198" s="115">
         <v>43972</v>
       </c>
-      <c r="T198" s="126" t="s">
-[...2 lines deleted...]
-      <c r="U198" s="122">
+      <c r="T198" s="422" t="s">
+        <v>992</v>
+      </c>
+      <c r="U198" s="115">
         <v>46893</v>
       </c>
-      <c r="V198" s="306" t="s">
-[...4 lines deleted...]
-      <c r="Y198" s="123"/>
+      <c r="V198" s="289" t="s">
+        <v>731</v>
+      </c>
+      <c r="W198" s="135"/>
+      <c r="X198" s="135"/>
+      <c r="Y198" s="116"/>
     </row>
     <row r="199" spans="1:25" ht="327" customHeight="1">
-      <c r="A199" s="474" t="s">
-[...5 lines deleted...]
-      <c r="C199" s="478">
+      <c r="A199" s="478" t="s">
+        <v>708</v>
+      </c>
+      <c r="B199" s="480" t="s">
+        <v>101</v>
+      </c>
+      <c r="C199" s="482">
         <v>42</v>
       </c>
-      <c r="D199" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I199" s="466">
+      <c r="D199" s="487" t="s">
+        <v>773</v>
+      </c>
+      <c r="E199" s="460" t="s">
+        <v>919</v>
+      </c>
+      <c r="F199" s="460" t="s">
+        <v>920</v>
+      </c>
+      <c r="G199" s="460" t="s">
+        <v>775</v>
+      </c>
+      <c r="H199" s="460" t="s">
+        <v>774</v>
+      </c>
+      <c r="I199" s="470">
         <f>J199+K199</f>
         <v>52</v>
       </c>
-      <c r="J199" s="466">
+      <c r="J199" s="470">
         <v>25.3</v>
       </c>
-      <c r="K199" s="466">
+      <c r="K199" s="470">
         <v>26.7</v>
       </c>
-      <c r="L199" s="466">
+      <c r="L199" s="470">
         <f>I199/2</f>
         <v>26</v>
       </c>
-      <c r="M199" s="442" t="s">
+      <c r="M199" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N199" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S199" s="444">
+      <c r="N199" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O199" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P199" s="501" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q199" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R199" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S199" s="445">
         <v>40567</v>
       </c>
-      <c r="T199" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U199" s="444">
+      <c r="T199" s="447" t="s">
+        <v>1003</v>
+      </c>
+      <c r="U199" s="445">
         <v>47005</v>
       </c>
-      <c r="V199" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y199" s="448"/>
+      <c r="V199" s="451" t="s">
+        <v>921</v>
+      </c>
+      <c r="W199" s="135"/>
+      <c r="X199" s="135"/>
+      <c r="Y199" s="449"/>
     </row>
     <row r="200" spans="1:25" ht="218.25" customHeight="1">
-      <c r="A200" s="475"/>
-[...23 lines deleted...]
-      <c r="Y200" s="449"/>
+      <c r="A200" s="479"/>
+      <c r="B200" s="481"/>
+      <c r="C200" s="483"/>
+      <c r="D200" s="489"/>
+      <c r="E200" s="462"/>
+      <c r="F200" s="462"/>
+      <c r="G200" s="462"/>
+      <c r="H200" s="462"/>
+      <c r="I200" s="490"/>
+      <c r="J200" s="490"/>
+      <c r="K200" s="490"/>
+      <c r="L200" s="490"/>
+      <c r="M200" s="444"/>
+      <c r="N200" s="444"/>
+      <c r="O200" s="462"/>
+      <c r="P200" s="502"/>
+      <c r="Q200" s="444"/>
+      <c r="R200" s="444"/>
+      <c r="S200" s="446"/>
+      <c r="T200" s="448"/>
+      <c r="U200" s="444"/>
+      <c r="V200" s="452"/>
+      <c r="W200" s="134"/>
+      <c r="X200" s="134"/>
+      <c r="Y200" s="450"/>
     </row>
     <row r="201" spans="1:25" ht="356.25" customHeight="1">
       <c r="A201" s="68">
         <v>16</v>
       </c>
       <c r="B201" s="64" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C201" s="65">
         <v>43</v>
       </c>
-      <c r="D201" s="184" t="s">
-[...9 lines deleted...]
-        <v>834</v>
+      <c r="D201" s="170" t="s">
+        <v>431</v>
+      </c>
+      <c r="E201" s="307" t="s">
+        <v>598</v>
+      </c>
+      <c r="F201" s="307" t="s">
+        <v>599</v>
+      </c>
+      <c r="G201" s="307" t="s">
+        <v>760</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I201" s="114">
+        <v>17</v>
+      </c>
+      <c r="I201" s="107">
         <f>J201+K201</f>
         <v>40.4</v>
       </c>
-      <c r="J201" s="114">
+      <c r="J201" s="107">
         <v>20.2</v>
       </c>
-      <c r="K201" s="114">
+      <c r="K201" s="107">
         <v>20.2</v>
       </c>
-      <c r="L201" s="114">
+      <c r="L201" s="107">
         <v>20.2</v>
       </c>
-      <c r="M201" s="104" t="s">
+      <c r="M201" s="98" t="s">
         <v>3</v>
       </c>
       <c r="N201" s="62" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-        <v>289</v>
+        <v>124</v>
+      </c>
+      <c r="O201" s="385" t="s">
+        <v>880</v>
+      </c>
+      <c r="P201" s="157" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q201" s="123" t="s">
+        <v>283</v>
+      </c>
+      <c r="R201" s="384" t="s">
+        <v>244</v>
       </c>
       <c r="S201" s="59"/>
-      <c r="T201" s="131" t="s">
-        <v>148</v>
+      <c r="T201" s="121" t="s">
+        <v>147</v>
       </c>
       <c r="U201" s="59"/>
-      <c r="V201" s="306" t="s">
-[...3 lines deleted...]
-      <c r="X201" s="148"/>
+      <c r="V201" s="289" t="s">
+        <v>731</v>
+      </c>
+      <c r="W201" s="135"/>
+      <c r="X201" s="135"/>
       <c r="Y201" s="20"/>
     </row>
     <row r="202" spans="1:25" ht="362.25" customHeight="1">
-      <c r="A202" s="528">
+      <c r="A202" s="529">
         <v>17</v>
       </c>
-      <c r="B202" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="478">
+      <c r="B202" s="480" t="s">
+        <v>103</v>
+      </c>
+      <c r="C202" s="482">
         <v>44</v>
       </c>
-      <c r="D202" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I202" s="466">
+      <c r="D202" s="487" t="s">
+        <v>187</v>
+      </c>
+      <c r="E202" s="460" t="s">
+        <v>959</v>
+      </c>
+      <c r="F202" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="460" t="s">
+        <v>600</v>
+      </c>
+      <c r="H202" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202" s="470">
         <v>29</v>
       </c>
-      <c r="J202" s="466" t="s">
-[...5 lines deleted...]
-      <c r="L202" s="466">
+      <c r="J202" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K202" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L202" s="470">
         <v>29</v>
       </c>
-      <c r="M202" s="442" t="s">
+      <c r="M202" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N202" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S202" s="444">
+      <c r="N202" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O202" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P202" s="501" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q202" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R202" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S202" s="445">
         <v>42355</v>
       </c>
-      <c r="T202" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U202" s="444">
+      <c r="T202" s="447" t="s">
+        <v>1019</v>
+      </c>
+      <c r="U202" s="445">
         <v>46418</v>
       </c>
-      <c r="V202" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y202" s="448"/>
+      <c r="V202" s="451" t="s">
+        <v>960</v>
+      </c>
+      <c r="W202" s="135"/>
+      <c r="X202" s="135"/>
+      <c r="Y202" s="449"/>
     </row>
     <row r="203" spans="1:25" ht="360" customHeight="1">
-      <c r="A203" s="488"/>
-[...23 lines deleted...]
-      <c r="Y203" s="449"/>
+      <c r="A203" s="492"/>
+      <c r="B203" s="481"/>
+      <c r="C203" s="483"/>
+      <c r="D203" s="489"/>
+      <c r="E203" s="462"/>
+      <c r="F203" s="444"/>
+      <c r="G203" s="462"/>
+      <c r="H203" s="444"/>
+      <c r="I203" s="490"/>
+      <c r="J203" s="490"/>
+      <c r="K203" s="490"/>
+      <c r="L203" s="490"/>
+      <c r="M203" s="444"/>
+      <c r="N203" s="444"/>
+      <c r="O203" s="462"/>
+      <c r="P203" s="502"/>
+      <c r="Q203" s="444"/>
+      <c r="R203" s="444"/>
+      <c r="S203" s="446"/>
+      <c r="T203" s="448"/>
+      <c r="U203" s="444"/>
+      <c r="V203" s="452"/>
+      <c r="W203" s="134"/>
+      <c r="X203" s="134"/>
+      <c r="Y203" s="450"/>
     </row>
     <row r="204" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A204" s="487">
+      <c r="A204" s="491">
         <v>18</v>
       </c>
-      <c r="B204" s="476" t="s">
-[...20 lines deleted...]
-      <c r="I204" s="466">
+      <c r="B204" s="480" t="s">
+        <v>128</v>
+      </c>
+      <c r="C204" s="482" t="s">
+        <v>14</v>
+      </c>
+      <c r="D204" s="487" t="s">
+        <v>166</v>
+      </c>
+      <c r="E204" s="460" t="s">
+        <v>961</v>
+      </c>
+      <c r="F204" s="460" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" s="460" t="s">
+        <v>601</v>
+      </c>
+      <c r="H204" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204" s="470">
         <v>29.2</v>
       </c>
-      <c r="J204" s="466" t="s">
-[...5 lines deleted...]
-      <c r="L204" s="466">
+      <c r="J204" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K204" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L204" s="470">
         <v>29.2</v>
       </c>
-      <c r="M204" s="442" t="s">
+      <c r="M204" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N204" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S204" s="444">
+      <c r="N204" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O204" s="460" t="s">
+        <v>672</v>
+      </c>
+      <c r="P204" s="501" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q204" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R204" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S204" s="445">
         <v>42355</v>
       </c>
-      <c r="T204" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U204" s="444">
+      <c r="T204" s="447" t="s">
+        <v>1018</v>
+      </c>
+      <c r="U204" s="445">
         <v>46418</v>
       </c>
-      <c r="V204" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y204" s="448"/>
+      <c r="V204" s="451" t="s">
+        <v>962</v>
+      </c>
+      <c r="W204" s="135"/>
+      <c r="X204" s="135"/>
+      <c r="Y204" s="449"/>
     </row>
     <row r="205" spans="1:25" ht="383.25" customHeight="1">
-      <c r="A205" s="488"/>
-[...23 lines deleted...]
-      <c r="Y205" s="449"/>
+      <c r="A205" s="492"/>
+      <c r="B205" s="481"/>
+      <c r="C205" s="483"/>
+      <c r="D205" s="489"/>
+      <c r="E205" s="462"/>
+      <c r="F205" s="462"/>
+      <c r="G205" s="462"/>
+      <c r="H205" s="444"/>
+      <c r="I205" s="490"/>
+      <c r="J205" s="490"/>
+      <c r="K205" s="490"/>
+      <c r="L205" s="490"/>
+      <c r="M205" s="444"/>
+      <c r="N205" s="444"/>
+      <c r="O205" s="462"/>
+      <c r="P205" s="502"/>
+      <c r="Q205" s="444"/>
+      <c r="R205" s="444"/>
+      <c r="S205" s="446"/>
+      <c r="T205" s="448"/>
+      <c r="U205" s="444"/>
+      <c r="V205" s="452"/>
+      <c r="W205" s="134"/>
+      <c r="X205" s="134"/>
+      <c r="Y205" s="450"/>
     </row>
     <row r="206" spans="1:25" ht="407.25" customHeight="1">
-      <c r="A206" s="487">
+      <c r="A206" s="491">
         <v>19</v>
       </c>
-      <c r="B206" s="476" t="s">
-[...2 lines deleted...]
-      <c r="C206" s="478">
+      <c r="B206" s="480" t="s">
+        <v>104</v>
+      </c>
+      <c r="C206" s="482">
         <v>45</v>
       </c>
-      <c r="D206" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I206" s="466">
+      <c r="D206" s="487" t="s">
+        <v>602</v>
+      </c>
+      <c r="E206" s="460" t="s">
+        <v>788</v>
+      </c>
+      <c r="F206" s="460" t="s">
+        <v>789</v>
+      </c>
+      <c r="G206" s="460" t="s">
+        <v>790</v>
+      </c>
+      <c r="H206" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" s="470">
         <f>J206+K206</f>
         <v>54.099999999999994</v>
       </c>
-      <c r="J206" s="466">
+      <c r="J206" s="470">
         <v>27.2</v>
       </c>
-      <c r="K206" s="466">
+      <c r="K206" s="470">
         <v>26.9</v>
       </c>
-      <c r="L206" s="466">
+      <c r="L206" s="470">
         <f>I206/2</f>
         <v>27.049999999999997</v>
       </c>
-      <c r="M206" s="442" t="s">
+      <c r="M206" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N206" s="442" t="s">
-[...14 lines deleted...]
-      <c r="S206" s="444">
+      <c r="N206" s="443" t="s">
+        <v>124</v>
+      </c>
+      <c r="O206" s="460" t="s">
+        <v>669</v>
+      </c>
+      <c r="P206" s="501" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q206" s="443" t="s">
+        <v>283</v>
+      </c>
+      <c r="R206" s="443" t="s">
+        <v>244</v>
+      </c>
+      <c r="S206" s="445">
         <v>42355</v>
       </c>
-      <c r="T206" s="446" t="s">
-[...2 lines deleted...]
-      <c r="U206" s="444">
+      <c r="T206" s="447" t="s">
+        <v>1018</v>
+      </c>
+      <c r="U206" s="445">
         <v>46418</v>
       </c>
-      <c r="V206" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y206" s="448"/>
+      <c r="V206" s="451" t="s">
+        <v>787</v>
+      </c>
+      <c r="W206" s="135"/>
+      <c r="X206" s="135"/>
+      <c r="Y206" s="449"/>
     </row>
     <row r="207" spans="1:25" ht="228" customHeight="1">
-      <c r="A207" s="488"/>
-[...23 lines deleted...]
-      <c r="Y207" s="449"/>
+      <c r="A207" s="492"/>
+      <c r="B207" s="481"/>
+      <c r="C207" s="483"/>
+      <c r="D207" s="489"/>
+      <c r="E207" s="462"/>
+      <c r="F207" s="462"/>
+      <c r="G207" s="462"/>
+      <c r="H207" s="444"/>
+      <c r="I207" s="490"/>
+      <c r="J207" s="490"/>
+      <c r="K207" s="490"/>
+      <c r="L207" s="490"/>
+      <c r="M207" s="444"/>
+      <c r="N207" s="444"/>
+      <c r="O207" s="462"/>
+      <c r="P207" s="502"/>
+      <c r="Q207" s="444"/>
+      <c r="R207" s="444"/>
+      <c r="S207" s="446"/>
+      <c r="T207" s="448"/>
+      <c r="U207" s="444"/>
+      <c r="V207" s="452"/>
+      <c r="W207" s="134"/>
+      <c r="X207" s="134"/>
+      <c r="Y207" s="450"/>
     </row>
     <row r="208" spans="1:25" ht="408.75" customHeight="1">
       <c r="A208" s="68">
         <v>20</v>
       </c>
       <c r="B208" s="64" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C208" s="65">
         <v>48</v>
       </c>
-      <c r="D208" s="200" t="s">
-[...14 lines deleted...]
-      <c r="I208" s="114">
+      <c r="D208" s="186" t="s">
+        <v>603</v>
+      </c>
+      <c r="E208" s="398" t="s">
+        <v>922</v>
+      </c>
+      <c r="F208" s="398" t="s">
+        <v>923</v>
+      </c>
+      <c r="G208" s="185" t="s">
+        <v>604</v>
+      </c>
+      <c r="H208" s="185" t="s">
+        <v>605</v>
+      </c>
+      <c r="I208" s="107">
         <f>J208+K208</f>
         <v>31.6</v>
       </c>
-      <c r="J208" s="114">
+      <c r="J208" s="107">
         <v>15</v>
       </c>
-      <c r="K208" s="114">
+      <c r="K208" s="107">
         <v>16.600000000000001</v>
       </c>
-      <c r="L208" s="114">
+      <c r="L208" s="107">
         <v>15.8</v>
       </c>
       <c r="M208" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N208" s="62" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>124</v>
+      </c>
+      <c r="O208" s="189" t="s">
+        <v>672</v>
+      </c>
+      <c r="P208" s="157" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q208" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R208" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S208" s="59">
         <v>40682</v>
       </c>
-      <c r="T208" s="58" t="s">
-        <v>272</v>
+      <c r="T208" s="429" t="s">
+        <v>1022</v>
       </c>
       <c r="U208" s="59">
         <v>47052</v>
       </c>
-      <c r="V208" s="416" t="s">
-[...3 lines deleted...]
-      <c r="X208" s="148"/>
+      <c r="V208" s="397" t="s">
+        <v>924</v>
+      </c>
+      <c r="W208" s="135"/>
+      <c r="X208" s="135"/>
       <c r="Y208" s="54"/>
     </row>
     <row r="209" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A209" s="561" t="s">
-[...5 lines deleted...]
-      <c r="C209" s="544">
+      <c r="A209" s="562" t="s">
+        <v>282</v>
+      </c>
+      <c r="B209" s="564" t="s">
+        <v>106</v>
+      </c>
+      <c r="C209" s="545">
         <v>51</v>
       </c>
-      <c r="D209" s="546" t="s">
-[...14 lines deleted...]
-      <c r="I209" s="522">
+      <c r="D209" s="547" t="s">
+        <v>606</v>
+      </c>
+      <c r="E209" s="521" t="s">
+        <v>607</v>
+      </c>
+      <c r="F209" s="521" t="s">
+        <v>608</v>
+      </c>
+      <c r="G209" s="521" t="s">
+        <v>609</v>
+      </c>
+      <c r="H209" s="521" t="s">
+        <v>610</v>
+      </c>
+      <c r="I209" s="523">
         <f>J209+K209</f>
         <v>59.1</v>
       </c>
-      <c r="J209" s="522">
+      <c r="J209" s="523">
         <v>29.6</v>
       </c>
-      <c r="K209" s="522">
+      <c r="K209" s="523">
         <v>29.5</v>
       </c>
-      <c r="L209" s="522">
+      <c r="L209" s="523">
         <v>29.55</v>
       </c>
-      <c r="M209" s="452" t="s">
+      <c r="M209" s="453" t="s">
         <v>3</v>
       </c>
-      <c r="N209" s="452" t="s">
-[...20 lines deleted...]
-      <c r="Y209" s="565"/>
+      <c r="N209" s="453" t="s">
+        <v>124</v>
+      </c>
+      <c r="O209" s="521" t="s">
+        <v>670</v>
+      </c>
+      <c r="P209" s="521" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q209" s="453"/>
+      <c r="R209" s="453"/>
+      <c r="S209" s="549"/>
+      <c r="T209" s="551" t="s">
+        <v>147</v>
+      </c>
+      <c r="U209" s="453"/>
+      <c r="V209" s="643" t="s">
+        <v>707</v>
+      </c>
+      <c r="W209" s="206"/>
+      <c r="X209" s="206"/>
+      <c r="Y209" s="566"/>
     </row>
     <row r="210" spans="1:25" ht="339" customHeight="1">
-      <c r="A210" s="562"/>
-[...23 lines deleted...]
-      <c r="Y210" s="566"/>
+      <c r="A210" s="563"/>
+      <c r="B210" s="565"/>
+      <c r="C210" s="546"/>
+      <c r="D210" s="548"/>
+      <c r="E210" s="522"/>
+      <c r="F210" s="522"/>
+      <c r="G210" s="522"/>
+      <c r="H210" s="522"/>
+      <c r="I210" s="524"/>
+      <c r="J210" s="524"/>
+      <c r="K210" s="524"/>
+      <c r="L210" s="524"/>
+      <c r="M210" s="454"/>
+      <c r="N210" s="454"/>
+      <c r="O210" s="522"/>
+      <c r="P210" s="522"/>
+      <c r="Q210" s="454"/>
+      <c r="R210" s="454"/>
+      <c r="S210" s="550"/>
+      <c r="T210" s="552"/>
+      <c r="U210" s="454"/>
+      <c r="V210" s="644"/>
+      <c r="W210" s="211"/>
+      <c r="X210" s="211"/>
+      <c r="Y210" s="567"/>
     </row>
     <row r="211" spans="1:25" ht="309" customHeight="1">
-      <c r="A211" s="561" t="s">
-[...2 lines deleted...]
-      <c r="B211" s="563" t="s">
+      <c r="A211" s="562" t="s">
+        <v>282</v>
+      </c>
+      <c r="B211" s="564" t="s">
+        <v>131</v>
+      </c>
+      <c r="C211" s="545" t="s">
         <v>132</v>
       </c>
-      <c r="C211" s="544" t="s">
-[...17 lines deleted...]
-      <c r="I211" s="522">
+      <c r="D211" s="547" t="s">
+        <v>606</v>
+      </c>
+      <c r="E211" s="521" t="s">
+        <v>607</v>
+      </c>
+      <c r="F211" s="521" t="s">
+        <v>608</v>
+      </c>
+      <c r="G211" s="521" t="s">
+        <v>609</v>
+      </c>
+      <c r="H211" s="521" t="s">
+        <v>610</v>
+      </c>
+      <c r="I211" s="523">
         <f>J211+K211</f>
         <v>59.1</v>
       </c>
-      <c r="J211" s="522">
+      <c r="J211" s="523">
         <v>29.6</v>
       </c>
-      <c r="K211" s="522">
+      <c r="K211" s="523">
         <v>29.5</v>
       </c>
-      <c r="L211" s="522">
+      <c r="L211" s="523">
         <v>29.55</v>
       </c>
-      <c r="M211" s="452" t="s">
+      <c r="M211" s="453" t="s">
         <v>3</v>
       </c>
-      <c r="N211" s="452" t="s">
-[...20 lines deleted...]
-      <c r="Y211" s="565"/>
+      <c r="N211" s="453" t="s">
+        <v>124</v>
+      </c>
+      <c r="O211" s="521" t="s">
+        <v>670</v>
+      </c>
+      <c r="P211" s="521" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q211" s="453"/>
+      <c r="R211" s="453"/>
+      <c r="S211" s="549"/>
+      <c r="T211" s="551" t="s">
+        <v>147</v>
+      </c>
+      <c r="U211" s="553"/>
+      <c r="V211" s="645" t="s">
+        <v>707</v>
+      </c>
+      <c r="W211" s="207"/>
+      <c r="X211" s="207"/>
+      <c r="Y211" s="566"/>
     </row>
     <row r="212" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A212" s="562"/>
-[...23 lines deleted...]
-      <c r="Y212" s="566"/>
+      <c r="A212" s="563"/>
+      <c r="B212" s="565"/>
+      <c r="C212" s="546"/>
+      <c r="D212" s="548"/>
+      <c r="E212" s="522"/>
+      <c r="F212" s="522"/>
+      <c r="G212" s="522"/>
+      <c r="H212" s="522"/>
+      <c r="I212" s="524"/>
+      <c r="J212" s="524"/>
+      <c r="K212" s="524"/>
+      <c r="L212" s="524"/>
+      <c r="M212" s="454"/>
+      <c r="N212" s="454"/>
+      <c r="O212" s="522"/>
+      <c r="P212" s="522"/>
+      <c r="Q212" s="454"/>
+      <c r="R212" s="454"/>
+      <c r="S212" s="550"/>
+      <c r="T212" s="552"/>
+      <c r="U212" s="454"/>
+      <c r="V212" s="646"/>
+      <c r="W212" s="211"/>
+      <c r="X212" s="211"/>
+      <c r="Y212" s="567"/>
     </row>
     <row r="213" spans="1:25" ht="341.25" customHeight="1">
       <c r="A213" s="63">
         <v>21</v>
       </c>
       <c r="B213" s="64" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C213" s="65">
         <v>52</v>
       </c>
-      <c r="D213" s="197" t="s">
-[...14 lines deleted...]
-      <c r="I213" s="114">
+      <c r="D213" s="183" t="s">
+        <v>580</v>
+      </c>
+      <c r="E213" s="351" t="s">
+        <v>839</v>
+      </c>
+      <c r="F213" s="351" t="s">
+        <v>840</v>
+      </c>
+      <c r="G213" s="189" t="s">
+        <v>611</v>
+      </c>
+      <c r="H213" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213" s="107">
         <f>J213+K213</f>
         <v>36.200000000000003</v>
       </c>
-      <c r="J213" s="114">
+      <c r="J213" s="107">
         <v>18.100000000000001</v>
       </c>
-      <c r="K213" s="114">
+      <c r="K213" s="107">
         <v>18.100000000000001</v>
       </c>
-      <c r="L213" s="114">
+      <c r="L213" s="107">
         <v>18.100000000000001</v>
       </c>
       <c r="M213" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N213" s="62" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>124</v>
+      </c>
+      <c r="O213" s="189" t="s">
+        <v>669</v>
+      </c>
+      <c r="P213" s="157" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q213" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R213" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S213" s="59">
         <v>41750</v>
       </c>
-      <c r="T213" s="58" t="s">
-        <v>268</v>
+      <c r="T213" s="429" t="s">
+        <v>1023</v>
       </c>
       <c r="U213" s="53">
         <v>46893</v>
       </c>
-      <c r="V213" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X213" s="160"/>
+      <c r="V213" s="288" t="s">
+        <v>841</v>
+      </c>
+      <c r="W213" s="147"/>
+      <c r="X213" s="147"/>
       <c r="Y213" s="20"/>
     </row>
     <row r="214" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A214" s="351" t="s">
-[...5 lines deleted...]
-      <c r="C214" s="247">
+      <c r="A214" s="333" t="s">
+        <v>282</v>
+      </c>
+      <c r="B214" s="231" t="s">
+        <v>108</v>
+      </c>
+      <c r="C214" s="232">
         <v>53</v>
       </c>
-      <c r="D214" s="343" t="s">
-[...14 lines deleted...]
-      <c r="I214" s="350">
+      <c r="D214" s="325" t="s">
+        <v>612</v>
+      </c>
+      <c r="E214" s="234" t="s">
+        <v>615</v>
+      </c>
+      <c r="F214" s="234" t="s">
+        <v>616</v>
+      </c>
+      <c r="G214" s="234" t="s">
+        <v>617</v>
+      </c>
+      <c r="H214" s="234" t="s">
+        <v>618</v>
+      </c>
+      <c r="I214" s="332">
         <f>J214+K214</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J214" s="251">
+      <c r="J214" s="236">
         <v>22.9</v>
       </c>
-      <c r="K214" s="251">
+      <c r="K214" s="236">
         <v>23.7</v>
       </c>
-      <c r="L214" s="251">
+      <c r="L214" s="236">
         <v>23.3</v>
       </c>
-      <c r="M214" s="250" t="s">
+      <c r="M214" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N214" s="250" t="s">
-[...20 lines deleted...]
-      <c r="Y214" s="255"/>
+      <c r="N214" s="235" t="s">
+        <v>124</v>
+      </c>
+      <c r="O214" s="234" t="s">
+        <v>673</v>
+      </c>
+      <c r="P214" s="234" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q214" s="235"/>
+      <c r="R214" s="235"/>
+      <c r="S214" s="237"/>
+      <c r="T214" s="238" t="s">
+        <v>147</v>
+      </c>
+      <c r="U214" s="237"/>
+      <c r="V214" s="290" t="s">
+        <v>814</v>
+      </c>
+      <c r="W214" s="237"/>
+      <c r="X214" s="237"/>
+      <c r="Y214" s="240"/>
     </row>
     <row r="215" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A215" s="342" t="s">
-[...5 lines deleted...]
-      <c r="C215" s="247" t="s">
+      <c r="A215" s="324" t="s">
+        <v>282</v>
+      </c>
+      <c r="B215" s="231" t="s">
         <v>134</v>
       </c>
-      <c r="D215" s="343" t="s">
-[...14 lines deleted...]
-      <c r="I215" s="340">
+      <c r="C215" s="232" t="s">
+        <v>133</v>
+      </c>
+      <c r="D215" s="325" t="s">
+        <v>612</v>
+      </c>
+      <c r="E215" s="234" t="s">
+        <v>615</v>
+      </c>
+      <c r="F215" s="234" t="s">
+        <v>616</v>
+      </c>
+      <c r="G215" s="234" t="s">
+        <v>617</v>
+      </c>
+      <c r="H215" s="234" t="s">
+        <v>618</v>
+      </c>
+      <c r="I215" s="322">
         <f>J215+K215</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J215" s="251">
+      <c r="J215" s="236">
         <v>22.9</v>
       </c>
-      <c r="K215" s="251">
+      <c r="K215" s="236">
         <v>23.7</v>
       </c>
-      <c r="L215" s="251">
+      <c r="L215" s="236">
         <v>23.3</v>
       </c>
-      <c r="M215" s="250" t="s">
+      <c r="M215" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N215" s="250" t="s">
-[...9 lines deleted...]
-      <c r="R215" s="133"/>
+      <c r="N215" s="235" t="s">
+        <v>124</v>
+      </c>
+      <c r="O215" s="234" t="s">
+        <v>673</v>
+      </c>
+      <c r="P215" s="234" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q215" s="123"/>
+      <c r="R215" s="123"/>
       <c r="S215" s="53"/>
-      <c r="T215" s="131"/>
+      <c r="T215" s="121"/>
       <c r="U215" s="53"/>
-      <c r="V215" s="307" t="s">
-[...3 lines deleted...]
-      <c r="X215" s="160"/>
+      <c r="V215" s="290" t="s">
+        <v>815</v>
+      </c>
+      <c r="W215" s="147"/>
+      <c r="X215" s="147"/>
       <c r="Y215" s="20"/>
     </row>
-    <row r="216" spans="1:25" s="182" customFormat="1" ht="273" customHeight="1">
-[...6 lines deleted...]
-      <c r="C216" s="544">
+    <row r="216" spans="1:25" s="168" customFormat="1" ht="273" customHeight="1">
+      <c r="A216" s="562" t="s">
+        <v>282</v>
+      </c>
+      <c r="B216" s="564" t="s">
+        <v>109</v>
+      </c>
+      <c r="C216" s="545">
         <v>63</v>
       </c>
-      <c r="D216" s="546" t="s">
-[...14 lines deleted...]
-      <c r="I216" s="522">
+      <c r="D216" s="547" t="s">
+        <v>297</v>
+      </c>
+      <c r="E216" s="521" t="s">
+        <v>406</v>
+      </c>
+      <c r="F216" s="521" t="s">
+        <v>407</v>
+      </c>
+      <c r="G216" s="521" t="s">
+        <v>298</v>
+      </c>
+      <c r="H216" s="453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216" s="523">
         <f>J216+K216</f>
         <v>42.599999999999994</v>
       </c>
-      <c r="J216" s="522">
+      <c r="J216" s="523">
         <v>21.2</v>
       </c>
-      <c r="K216" s="522">
+      <c r="K216" s="523">
         <v>21.4</v>
       </c>
-      <c r="L216" s="522">
+      <c r="L216" s="523">
         <v>21.3</v>
       </c>
-      <c r="M216" s="452" t="s">
+      <c r="M216" s="453" t="s">
         <v>3</v>
       </c>
-      <c r="N216" s="452" t="s">
-[...18 lines deleted...]
-      <c r="Y216" s="565"/>
+      <c r="N216" s="453" t="s">
+        <v>124</v>
+      </c>
+      <c r="O216" s="521" t="s">
+        <v>670</v>
+      </c>
+      <c r="P216" s="521" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q216" s="453"/>
+      <c r="R216" s="453"/>
+      <c r="S216" s="553"/>
+      <c r="T216" s="551"/>
+      <c r="U216" s="553"/>
+      <c r="V216" s="645" t="s">
+        <v>377</v>
+      </c>
+      <c r="W216" s="207"/>
+      <c r="X216" s="207"/>
+      <c r="Y216" s="566"/>
     </row>
-    <row r="217" spans="1:25" s="182" customFormat="1" ht="194.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y217" s="566"/>
+    <row r="217" spans="1:25" s="168" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A217" s="563"/>
+      <c r="B217" s="565"/>
+      <c r="C217" s="546"/>
+      <c r="D217" s="548"/>
+      <c r="E217" s="522"/>
+      <c r="F217" s="522"/>
+      <c r="G217" s="522"/>
+      <c r="H217" s="454"/>
+      <c r="I217" s="524"/>
+      <c r="J217" s="524"/>
+      <c r="K217" s="524"/>
+      <c r="L217" s="524"/>
+      <c r="M217" s="454"/>
+      <c r="N217" s="454"/>
+      <c r="O217" s="522"/>
+      <c r="P217" s="522"/>
+      <c r="Q217" s="454"/>
+      <c r="R217" s="454"/>
+      <c r="S217" s="555"/>
+      <c r="T217" s="552"/>
+      <c r="U217" s="454"/>
+      <c r="V217" s="646"/>
+      <c r="W217" s="211"/>
+      <c r="X217" s="211"/>
+      <c r="Y217" s="567"/>
     </row>
     <row r="218" spans="1:25" ht="266.25" customHeight="1">
       <c r="A218" s="63">
         <v>22</v>
       </c>
       <c r="B218" s="40" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C218" s="56">
         <v>65</v>
       </c>
-      <c r="D218" s="162" t="s">
-[...14 lines deleted...]
-      <c r="I218" s="114">
+      <c r="D218" s="149" t="s">
+        <v>294</v>
+      </c>
+      <c r="E218" s="191" t="s">
+        <v>619</v>
+      </c>
+      <c r="F218" s="191" t="s">
+        <v>620</v>
+      </c>
+      <c r="G218" s="191" t="s">
+        <v>621</v>
+      </c>
+      <c r="H218" s="191" t="s">
+        <v>622</v>
+      </c>
+      <c r="I218" s="107">
         <f>J218+K218</f>
         <v>22.4</v>
       </c>
-      <c r="J218" s="117">
+      <c r="J218" s="110">
         <v>11.1</v>
       </c>
-      <c r="K218" s="117">
+      <c r="K218" s="110">
         <v>11.3</v>
       </c>
-      <c r="L218" s="117">
+      <c r="L218" s="110">
         <v>11.2</v>
       </c>
       <c r="M218" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N218" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>124</v>
+      </c>
+      <c r="O218" s="191" t="s">
+        <v>672</v>
       </c>
       <c r="P218" s="39" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>353</v>
+      </c>
+      <c r="Q218" s="432" t="s">
+        <v>1037</v>
+      </c>
+      <c r="R218" s="118" t="s">
+        <v>280</v>
       </c>
       <c r="S218" s="53">
         <v>43276</v>
       </c>
-      <c r="T218" s="82" t="s">
-        <v>253</v>
+      <c r="T218" s="364" t="s">
+        <v>992</v>
       </c>
       <c r="U218" s="53">
         <v>46922</v>
       </c>
-      <c r="V218" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X218" s="160"/>
+      <c r="V218" s="288" t="s">
+        <v>872</v>
+      </c>
+      <c r="W218" s="147"/>
+      <c r="X218" s="147"/>
       <c r="Y218" s="20"/>
     </row>
     <row r="219" spans="1:25" ht="257.25" customHeight="1">
       <c r="A219" s="69">
         <v>23</v>
       </c>
       <c r="B219" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="C219" s="56" t="s">
         <v>152</v>
       </c>
-      <c r="C219" s="56" t="s">
-[...17 lines deleted...]
-      <c r="I219" s="114">
+      <c r="D219" s="192" t="s">
+        <v>294</v>
+      </c>
+      <c r="E219" s="191" t="s">
+        <v>619</v>
+      </c>
+      <c r="F219" s="191" t="s">
+        <v>620</v>
+      </c>
+      <c r="G219" s="191" t="s">
+        <v>621</v>
+      </c>
+      <c r="H219" s="191" t="s">
+        <v>622</v>
+      </c>
+      <c r="I219" s="107">
         <f>J219+K219</f>
         <v>22.4</v>
       </c>
-      <c r="J219" s="117">
+      <c r="J219" s="110">
         <v>11.1</v>
       </c>
-      <c r="K219" s="117">
+      <c r="K219" s="110">
         <v>11.3</v>
       </c>
-      <c r="L219" s="117">
+      <c r="L219" s="110">
         <v>11.2</v>
       </c>
       <c r="M219" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N219" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>124</v>
+      </c>
+      <c r="O219" s="191" t="s">
+        <v>672</v>
       </c>
       <c r="P219" s="39" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>353</v>
+      </c>
+      <c r="Q219" s="432" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R219" s="128" t="s">
+        <v>284</v>
       </c>
       <c r="S219" s="53">
         <v>42954</v>
       </c>
-      <c r="T219" s="82" t="s">
-        <v>253</v>
+      <c r="T219" s="364" t="s">
+        <v>992</v>
       </c>
       <c r="U219" s="53">
         <v>46922</v>
       </c>
-      <c r="V219" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X219" s="160"/>
+      <c r="V219" s="288" t="s">
+        <v>873</v>
+      </c>
+      <c r="W219" s="147"/>
+      <c r="X219" s="147"/>
       <c r="Y219" s="20"/>
     </row>
     <row r="220" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A220" s="543">
+      <c r="A220" s="544">
         <v>24</v>
       </c>
-      <c r="B220" s="567" t="s">
-[...2 lines deleted...]
-      <c r="C220" s="568">
+      <c r="B220" s="568" t="s">
+        <v>143</v>
+      </c>
+      <c r="C220" s="569">
         <v>72</v>
       </c>
-      <c r="D220" s="553" t="s">
-[...14 lines deleted...]
-      <c r="I220" s="466">
+      <c r="D220" s="554" t="s">
+        <v>623</v>
+      </c>
+      <c r="E220" s="568" t="s">
+        <v>925</v>
+      </c>
+      <c r="F220" s="475" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" s="530" t="s">
+        <v>624</v>
+      </c>
+      <c r="H220" s="475" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" s="470">
         <v>56.2</v>
       </c>
-      <c r="J220" s="466" t="s">
-[...5 lines deleted...]
-      <c r="L220" s="560">
+      <c r="J220" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K220" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L220" s="561">
         <v>56.2</v>
       </c>
-      <c r="M220" s="471" t="s">
-[...17 lines deleted...]
-      <c r="S220" s="558">
+      <c r="M220" s="475" t="s">
+        <v>160</v>
+      </c>
+      <c r="N220" s="475" t="s">
+        <v>124</v>
+      </c>
+      <c r="O220" s="530" t="s">
+        <v>672</v>
+      </c>
+      <c r="P220" s="560" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q220" s="475" t="s">
+        <v>283</v>
+      </c>
+      <c r="R220" s="475" t="s">
+        <v>244</v>
+      </c>
+      <c r="S220" s="559">
         <v>40022</v>
       </c>
-      <c r="T220" s="529" t="s">
-[...2 lines deleted...]
-      <c r="U220" s="558">
+      <c r="T220" s="530" t="s">
+        <v>1024</v>
+      </c>
+      <c r="U220" s="559">
         <v>47026</v>
       </c>
-      <c r="V220" s="450" t="s">
-[...4 lines deleted...]
-      <c r="Y220" s="448"/>
+      <c r="V220" s="451" t="s">
+        <v>926</v>
+      </c>
+      <c r="W220" s="135"/>
+      <c r="X220" s="135"/>
+      <c r="Y220" s="449"/>
     </row>
     <row r="221" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A221" s="543"/>
-[...23 lines deleted...]
-      <c r="Y221" s="462"/>
+      <c r="A221" s="544"/>
+      <c r="B221" s="568"/>
+      <c r="C221" s="569"/>
+      <c r="D221" s="554"/>
+      <c r="E221" s="568"/>
+      <c r="F221" s="475"/>
+      <c r="G221" s="530"/>
+      <c r="H221" s="475"/>
+      <c r="I221" s="471"/>
+      <c r="J221" s="471"/>
+      <c r="K221" s="471"/>
+      <c r="L221" s="561"/>
+      <c r="M221" s="475"/>
+      <c r="N221" s="475"/>
+      <c r="O221" s="530"/>
+      <c r="P221" s="560"/>
+      <c r="Q221" s="475"/>
+      <c r="R221" s="475"/>
+      <c r="S221" s="559"/>
+      <c r="T221" s="530"/>
+      <c r="U221" s="559"/>
+      <c r="V221" s="647"/>
+      <c r="W221" s="146"/>
+      <c r="X221" s="146"/>
+      <c r="Y221" s="463"/>
     </row>
     <row r="222" spans="1:25" ht="133.5" customHeight="1">
-      <c r="A222" s="543"/>
-[...23 lines deleted...]
-      <c r="Y222" s="449"/>
+      <c r="A222" s="544"/>
+      <c r="B222" s="568"/>
+      <c r="C222" s="569"/>
+      <c r="D222" s="554"/>
+      <c r="E222" s="570"/>
+      <c r="F222" s="475"/>
+      <c r="G222" s="530"/>
+      <c r="H222" s="475"/>
+      <c r="I222" s="490"/>
+      <c r="J222" s="490"/>
+      <c r="K222" s="490"/>
+      <c r="L222" s="561"/>
+      <c r="M222" s="475"/>
+      <c r="N222" s="475"/>
+      <c r="O222" s="530"/>
+      <c r="P222" s="560"/>
+      <c r="Q222" s="475"/>
+      <c r="R222" s="475"/>
+      <c r="S222" s="559"/>
+      <c r="T222" s="530"/>
+      <c r="U222" s="475"/>
+      <c r="V222" s="452"/>
+      <c r="W222" s="134"/>
+      <c r="X222" s="134"/>
+      <c r="Y222" s="450"/>
     </row>
     <row r="223" spans="1:25" ht="409.5">
-      <c r="A223" s="96">
+      <c r="A223" s="93">
         <v>25</v>
       </c>
       <c r="B223" s="40" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C223" s="56">
         <v>73</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>183</v>
-[...13 lines deleted...]
-      <c r="I223" s="114">
+        <v>179</v>
+      </c>
+      <c r="E223" s="191" t="s">
+        <v>625</v>
+      </c>
+      <c r="F223" s="191" t="s">
+        <v>626</v>
+      </c>
+      <c r="G223" s="191" t="s">
+        <v>627</v>
+      </c>
+      <c r="H223" s="191" t="s">
+        <v>628</v>
+      </c>
+      <c r="I223" s="107">
         <f t="shared" ref="I223:I232" si="3">J223+K223</f>
         <v>45.1</v>
       </c>
-      <c r="J223" s="117">
+      <c r="J223" s="110">
         <v>22.6</v>
       </c>
-      <c r="K223" s="117">
+      <c r="K223" s="110">
         <v>22.5</v>
       </c>
-      <c r="L223" s="117">
+      <c r="L223" s="110">
         <v>22.55</v>
       </c>
       <c r="M223" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N223" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>124</v>
+      </c>
+      <c r="O223" s="191" t="s">
+        <v>672</v>
       </c>
       <c r="P223" s="39" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>366</v>
+      </c>
+      <c r="Q223" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R223" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S223" s="53">
         <v>40576</v>
       </c>
-      <c r="T223" s="77" t="s">
-        <v>263</v>
+      <c r="T223" s="121" t="s">
+        <v>1012</v>
       </c>
       <c r="U223" s="53">
         <v>47008</v>
       </c>
-      <c r="V223" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X223" s="160"/>
+      <c r="V223" s="288" t="s">
+        <v>731</v>
+      </c>
+      <c r="W223" s="147"/>
+      <c r="X223" s="147"/>
       <c r="Y223" s="20"/>
     </row>
     <row r="224" spans="1:25" ht="409.5" customHeight="1">
       <c r="A224" s="69">
         <v>26</v>
       </c>
       <c r="B224" s="40" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C224" s="56" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>183</v>
-[...13 lines deleted...]
-      <c r="I224" s="114">
+        <v>179</v>
+      </c>
+      <c r="E224" s="191" t="s">
+        <v>625</v>
+      </c>
+      <c r="F224" s="191" t="s">
+        <v>626</v>
+      </c>
+      <c r="G224" s="191" t="s">
+        <v>627</v>
+      </c>
+      <c r="H224" s="191" t="s">
+        <v>628</v>
+      </c>
+      <c r="I224" s="107">
         <f t="shared" si="3"/>
         <v>45.1</v>
       </c>
-      <c r="J224" s="117">
+      <c r="J224" s="110">
         <v>22.6</v>
       </c>
-      <c r="K224" s="117">
+      <c r="K224" s="110">
         <v>22.5</v>
       </c>
-      <c r="L224" s="117">
+      <c r="L224" s="110">
         <v>22.55</v>
       </c>
       <c r="M224" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N224" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>124</v>
+      </c>
+      <c r="O224" s="191" t="s">
+        <v>672</v>
       </c>
       <c r="P224" s="39" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>353</v>
+      </c>
+      <c r="Q224" s="123" t="s">
+        <v>283</v>
       </c>
       <c r="R224" s="52" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="S224" s="53">
         <v>40618</v>
       </c>
-      <c r="T224" s="99" t="s">
-        <v>300</v>
+      <c r="T224" s="121" t="s">
+        <v>1003</v>
       </c>
       <c r="U224" s="53">
         <v>47008</v>
       </c>
-      <c r="V224" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X224" s="160"/>
+      <c r="V224" s="288" t="s">
+        <v>731</v>
+      </c>
+      <c r="W224" s="147"/>
+      <c r="X224" s="147"/>
       <c r="Y224" s="20"/>
     </row>
     <row r="225" spans="1:25" ht="409.5" customHeight="1">
       <c r="A225" s="63">
         <v>27</v>
       </c>
       <c r="B225" s="40" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C225" s="56" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>183</v>
-[...13 lines deleted...]
-      <c r="I225" s="114">
+        <v>179</v>
+      </c>
+      <c r="E225" s="191" t="s">
+        <v>625</v>
+      </c>
+      <c r="F225" s="191" t="s">
+        <v>626</v>
+      </c>
+      <c r="G225" s="191" t="s">
+        <v>627</v>
+      </c>
+      <c r="H225" s="191" t="s">
+        <v>628</v>
+      </c>
+      <c r="I225" s="107">
         <f t="shared" si="3"/>
         <v>45.1</v>
       </c>
-      <c r="J225" s="117">
+      <c r="J225" s="110">
         <v>22.6</v>
       </c>
-      <c r="K225" s="117">
+      <c r="K225" s="110">
         <v>22.5</v>
       </c>
-      <c r="L225" s="117">
+      <c r="L225" s="110">
         <v>22.55</v>
       </c>
       <c r="M225" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N225" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>124</v>
+      </c>
+      <c r="O225" s="191" t="s">
+        <v>673</v>
       </c>
       <c r="P225" s="39" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>353</v>
+      </c>
+      <c r="Q225" s="123" t="s">
+        <v>283</v>
+      </c>
+      <c r="R225" s="112" t="s">
+        <v>279</v>
       </c>
       <c r="S225" s="53">
         <v>45133</v>
       </c>
-      <c r="T225" s="77" t="s">
-        <v>263</v>
+      <c r="T225" s="121" t="s">
+        <v>1012</v>
       </c>
       <c r="U225" s="59">
         <v>47008</v>
       </c>
-      <c r="V225" s="306" t="s">
-[...3 lines deleted...]
-      <c r="X225" s="148"/>
+      <c r="V225" s="289" t="s">
+        <v>731</v>
+      </c>
+      <c r="W225" s="135"/>
+      <c r="X225" s="135"/>
       <c r="Y225" s="20"/>
     </row>
     <row r="226" spans="1:25" ht="409.5" customHeight="1">
       <c r="A226" s="63">
         <v>28</v>
       </c>
       <c r="B226" s="64" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C226" s="65">
         <v>74</v>
       </c>
       <c r="D226" s="15" t="s">
-        <v>362</v>
-[...13 lines deleted...]
-      <c r="I226" s="114">
+        <v>302</v>
+      </c>
+      <c r="E226" s="330" t="s">
+        <v>808</v>
+      </c>
+      <c r="F226" s="330" t="s">
+        <v>809</v>
+      </c>
+      <c r="G226" s="189" t="s">
+        <v>629</v>
+      </c>
+      <c r="H226" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" s="107">
         <f t="shared" si="3"/>
         <v>38</v>
       </c>
-      <c r="J226" s="114">
+      <c r="J226" s="107">
         <v>19</v>
       </c>
-      <c r="K226" s="114">
+      <c r="K226" s="107">
         <v>19</v>
       </c>
-      <c r="L226" s="114">
+      <c r="L226" s="107">
         <v>19</v>
       </c>
       <c r="M226" s="62" t="s">
         <v>3</v>
       </c>
       <c r="N226" s="62" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-        <v>333</v>
+        <v>124</v>
+      </c>
+      <c r="O226" s="189" t="s">
+        <v>673</v>
+      </c>
+      <c r="P226" s="157" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q226" s="123" t="s">
+        <v>283</v>
+      </c>
+      <c r="R226" s="118" t="s">
+        <v>281</v>
       </c>
       <c r="S226" s="53">
         <v>42762</v>
       </c>
       <c r="T226" s="32" t="s">
-        <v>273</v>
+        <v>1025</v>
       </c>
       <c r="U226" s="59">
         <v>46397</v>
       </c>
-      <c r="V226" s="347" t="s">
-[...3 lines deleted...]
-      <c r="X226" s="148"/>
+      <c r="V226" s="329" t="s">
+        <v>804</v>
+      </c>
+      <c r="W226" s="135"/>
+      <c r="X226" s="135"/>
       <c r="Y226" s="20"/>
     </row>
     <row r="227" spans="1:25" ht="279" customHeight="1">
-      <c r="A227" s="392">
+      <c r="A227" s="374">
         <v>29</v>
       </c>
-      <c r="B227" s="390" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="387">
+      <c r="B227" s="372" t="s">
+        <v>875</v>
+      </c>
+      <c r="C227" s="369">
         <v>84</v>
       </c>
       <c r="D227" s="15" t="s">
-        <v>956</v>
-[...13 lines deleted...]
-      <c r="I227" s="386">
+        <v>876</v>
+      </c>
+      <c r="E227" s="370" t="s">
+        <v>879</v>
+      </c>
+      <c r="F227" s="370" t="s">
+        <v>877</v>
+      </c>
+      <c r="G227" s="370" t="s">
+        <v>878</v>
+      </c>
+      <c r="H227" s="368" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227" s="368">
         <f t="shared" si="3"/>
         <v>21.200000000000003</v>
       </c>
-      <c r="J227" s="386">
+      <c r="J227" s="368">
         <v>10.65</v>
       </c>
-      <c r="K227" s="386">
+      <c r="K227" s="368">
         <v>10.55</v>
       </c>
-      <c r="L227" s="386">
+      <c r="L227" s="368">
         <f>I227/2</f>
         <v>10.600000000000001</v>
       </c>
-      <c r="M227" s="385" t="s">
+      <c r="M227" s="367" t="s">
         <v>3</v>
       </c>
-      <c r="N227" s="385" t="s">
-[...10 lines deleted...]
-      <c r="S227" s="394"/>
+      <c r="N227" s="367" t="s">
+        <v>124</v>
+      </c>
+      <c r="O227" s="370" t="s">
+        <v>880</v>
+      </c>
+      <c r="P227" s="373" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q227" s="367"/>
+      <c r="R227" s="367"/>
+      <c r="S227" s="376"/>
       <c r="T227" s="32" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      <c r="X227" s="389"/>
+        <v>147</v>
+      </c>
+      <c r="U227" s="371"/>
+      <c r="V227" s="366" t="s">
+        <v>881</v>
+      </c>
+      <c r="W227" s="371"/>
+      <c r="X227" s="371"/>
       <c r="Y227" s="20"/>
     </row>
     <row r="228" spans="1:25" ht="180.75" customHeight="1">
-      <c r="A228" s="352" t="s">
-[...5 lines deleted...]
-      <c r="C228" s="354">
+      <c r="A228" s="334" t="s">
+        <v>282</v>
+      </c>
+      <c r="B228" s="335" t="s">
+        <v>112</v>
+      </c>
+      <c r="C228" s="336">
         <v>86</v>
       </c>
-      <c r="D228" s="355" t="s">
-[...14 lines deleted...]
-      <c r="I228" s="357">
+      <c r="D228" s="337" t="s">
+        <v>429</v>
+      </c>
+      <c r="E228" s="338" t="s">
+        <v>630</v>
+      </c>
+      <c r="F228" s="338" t="s">
+        <v>631</v>
+      </c>
+      <c r="G228" s="338" t="s">
+        <v>632</v>
+      </c>
+      <c r="H228" s="338" t="s">
+        <v>633</v>
+      </c>
+      <c r="I228" s="339">
         <f t="shared" si="3"/>
         <v>18.5</v>
       </c>
-      <c r="J228" s="357">
+      <c r="J228" s="339">
         <v>9.9</v>
       </c>
-      <c r="K228" s="357">
+      <c r="K228" s="339">
         <v>8.6</v>
       </c>
-      <c r="L228" s="357">
+      <c r="L228" s="339">
         <v>9.25</v>
       </c>
-      <c r="M228" s="358" t="s">
+      <c r="M228" s="340" t="s">
         <v>3</v>
       </c>
-      <c r="N228" s="358" t="s">
-[...20 lines deleted...]
-      <c r="Y228" s="364"/>
+      <c r="N228" s="340" t="s">
+        <v>124</v>
+      </c>
+      <c r="O228" s="338" t="s">
+        <v>672</v>
+      </c>
+      <c r="P228" s="338" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q228" s="341"/>
+      <c r="R228" s="341"/>
+      <c r="S228" s="342"/>
+      <c r="T228" s="343" t="s">
+        <v>147</v>
+      </c>
+      <c r="U228" s="344"/>
+      <c r="V228" s="345" t="s">
+        <v>816</v>
+      </c>
+      <c r="W228" s="344"/>
+      <c r="X228" s="344"/>
+      <c r="Y228" s="346"/>
     </row>
     <row r="229" spans="1:25" ht="409.5" customHeight="1">
       <c r="A229" s="68">
         <v>30</v>
       </c>
       <c r="B229" s="40" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C229" s="56">
         <v>87</v>
       </c>
-      <c r="D229" s="162" t="s">
-[...14 lines deleted...]
-      <c r="I229" s="114">
+      <c r="D229" s="149" t="s">
+        <v>295</v>
+      </c>
+      <c r="E229" s="349" t="s">
+        <v>825</v>
+      </c>
+      <c r="F229" s="349" t="s">
+        <v>826</v>
+      </c>
+      <c r="G229" s="191" t="s">
+        <v>634</v>
+      </c>
+      <c r="H229" s="189" t="s">
+        <v>635</v>
+      </c>
+      <c r="I229" s="107">
         <f t="shared" si="3"/>
         <v>41.4</v>
       </c>
-      <c r="J229" s="114">
+      <c r="J229" s="107">
         <v>20.7</v>
       </c>
-      <c r="K229" s="114">
+      <c r="K229" s="107">
         <v>20.7</v>
       </c>
-      <c r="L229" s="117">
+      <c r="L229" s="110">
         <v>20.7</v>
       </c>
       <c r="M229" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N229" s="52" t="s">
-        <v>125</v>
-[...7 lines deleted...]
-      <c r="Q229" s="133"/>
+        <v>124</v>
+      </c>
+      <c r="O229" s="377" t="s">
+        <v>672</v>
+      </c>
+      <c r="P229" s="378" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q229" s="123"/>
       <c r="R229" s="52"/>
       <c r="S229" s="53"/>
-      <c r="T229" s="131" t="s">
-        <v>148</v>
+      <c r="T229" s="121" t="s">
+        <v>147</v>
       </c>
       <c r="U229" s="53"/>
-      <c r="V229" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X229" s="160"/>
+      <c r="V229" s="288" t="s">
+        <v>830</v>
+      </c>
+      <c r="W229" s="147"/>
+      <c r="X229" s="147"/>
       <c r="Y229" s="20"/>
     </row>
     <row r="230" spans="1:25" ht="313.5" customHeight="1">
       <c r="A230" s="68">
         <v>31</v>
       </c>
       <c r="B230" s="40" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C230" s="56">
         <v>90</v>
       </c>
       <c r="D230" s="57" t="s">
-        <v>170</v>
-[...13 lines deleted...]
-      <c r="I230" s="114">
+        <v>167</v>
+      </c>
+      <c r="E230" s="191" t="s">
+        <v>636</v>
+      </c>
+      <c r="F230" s="212" t="s">
+        <v>711</v>
+      </c>
+      <c r="G230" s="191" t="s">
+        <v>637</v>
+      </c>
+      <c r="H230" s="189" t="s">
+        <v>638</v>
+      </c>
+      <c r="I230" s="107">
         <f t="shared" si="3"/>
         <v>21.5</v>
       </c>
-      <c r="J230" s="114">
+      <c r="J230" s="107">
         <v>10.85</v>
       </c>
-      <c r="K230" s="114">
+      <c r="K230" s="107">
         <v>10.65</v>
       </c>
-      <c r="L230" s="117">
+      <c r="L230" s="110">
         <v>10.75</v>
       </c>
       <c r="M230" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N230" s="52" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>124</v>
+      </c>
+      <c r="O230" s="191" t="s">
+        <v>669</v>
       </c>
       <c r="P230" s="39" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>369</v>
+      </c>
+      <c r="Q230" s="432" t="s">
+        <v>1039</v>
+      </c>
+      <c r="R230" s="129" t="s">
+        <v>288</v>
       </c>
       <c r="S230" s="53">
         <v>42791</v>
       </c>
       <c r="T230" s="32" t="s">
-        <v>253</v>
+        <v>992</v>
       </c>
       <c r="U230" s="53">
         <v>46752</v>
       </c>
-      <c r="V230" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X230" s="160"/>
+      <c r="V230" s="288" t="s">
+        <v>874</v>
+      </c>
+      <c r="W230" s="147"/>
+      <c r="X230" s="147"/>
       <c r="Y230" s="20"/>
     </row>
     <row r="231" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A231" s="392">
+      <c r="A231" s="374">
         <v>32</v>
       </c>
       <c r="B231" s="40" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C231" s="393">
+        <v>114</v>
+      </c>
+      <c r="C231" s="375">
         <v>91</v>
       </c>
-      <c r="D231" s="398" t="s">
-[...14 lines deleted...]
-      <c r="I231" s="386">
+      <c r="D231" s="380" t="s">
+        <v>430</v>
+      </c>
+      <c r="E231" s="377" t="s">
+        <v>810</v>
+      </c>
+      <c r="F231" s="377" t="s">
+        <v>811</v>
+      </c>
+      <c r="G231" s="377" t="s">
+        <v>639</v>
+      </c>
+      <c r="H231" s="377" t="s">
+        <v>640</v>
+      </c>
+      <c r="I231" s="368">
         <f t="shared" ref="I231" si="4">J231+K231</f>
         <v>51.8</v>
       </c>
-      <c r="J231" s="397">
+      <c r="J231" s="379">
         <v>26.45</v>
       </c>
-      <c r="K231" s="397">
+      <c r="K231" s="379">
         <v>25.35</v>
       </c>
-      <c r="L231" s="397">
+      <c r="L231" s="379">
         <v>25.9</v>
       </c>
-      <c r="M231" s="385" t="s">
+      <c r="M231" s="367" t="s">
         <v>3</v>
       </c>
-      <c r="N231" s="385" t="s">
-[...14 lines deleted...]
-      <c r="S231" s="394">
+      <c r="N231" s="367" t="s">
+        <v>124</v>
+      </c>
+      <c r="O231" s="377" t="s">
+        <v>672</v>
+      </c>
+      <c r="P231" s="378" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q231" s="367" t="s">
+        <v>283</v>
+      </c>
+      <c r="R231" s="367" t="s">
+        <v>244</v>
+      </c>
+      <c r="S231" s="376">
         <v>42420</v>
       </c>
-      <c r="T231" s="131" t="s">
-[...2 lines deleted...]
-      <c r="U231" s="394">
+      <c r="T231" s="121" t="s">
+        <v>1026</v>
+      </c>
+      <c r="U231" s="376">
         <v>46800</v>
       </c>
-      <c r="V231" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X231" s="394"/>
+      <c r="V231" s="288" t="s">
+        <v>812</v>
+      </c>
+      <c r="W231" s="376"/>
+      <c r="X231" s="376"/>
       <c r="Y231" s="20"/>
     </row>
     <row r="232" spans="1:25" ht="263.25" customHeight="1">
       <c r="A232" s="63">
         <v>33</v>
       </c>
       <c r="B232" s="40" t="s">
-        <v>962</v>
+        <v>882</v>
       </c>
       <c r="C232" s="56">
         <v>92</v>
       </c>
-      <c r="D232" s="398" t="s">
-[...14 lines deleted...]
-      <c r="I232" s="114">
+      <c r="D232" s="380" t="s">
+        <v>883</v>
+      </c>
+      <c r="E232" s="377" t="s">
+        <v>884</v>
+      </c>
+      <c r="F232" s="377" t="s">
+        <v>885</v>
+      </c>
+      <c r="G232" s="377" t="s">
+        <v>886</v>
+      </c>
+      <c r="H232" s="367" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232" s="107">
         <f t="shared" si="3"/>
         <v>22.299999999999997</v>
       </c>
-      <c r="J232" s="117">
+      <c r="J232" s="110">
         <v>11.1</v>
       </c>
-      <c r="K232" s="117">
+      <c r="K232" s="110">
         <v>11.2</v>
       </c>
-      <c r="L232" s="117">
+      <c r="L232" s="110">
         <f>I232/2</f>
         <v>11.149999999999999</v>
       </c>
       <c r="M232" s="52" t="s">
         <v>3</v>
       </c>
       <c r="N232" s="52" t="s">
-        <v>125</v>
-[...7 lines deleted...]
-      <c r="Q232" s="133"/>
+        <v>124</v>
+      </c>
+      <c r="O232" s="377" t="s">
+        <v>887</v>
+      </c>
+      <c r="P232" s="378" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q232" s="123"/>
       <c r="R232" s="52"/>
       <c r="S232" s="53"/>
-      <c r="T232" s="131" t="s">
-        <v>148</v>
+      <c r="T232" s="121" t="s">
+        <v>147</v>
       </c>
       <c r="U232" s="53"/>
-      <c r="V232" s="305" t="s">
-[...3 lines deleted...]
-      <c r="X232" s="160"/>
+      <c r="V232" s="288" t="s">
+        <v>888</v>
+      </c>
+      <c r="W232" s="147"/>
+      <c r="X232" s="147"/>
       <c r="Y232" s="20"/>
     </row>
     <row r="233" spans="1:25" ht="19.5" customHeight="1">
-      <c r="A233" s="463" t="s">
-[...16 lines deleted...]
-      <c r="P233" s="179">
+      <c r="A233" s="467" t="s">
+        <v>889</v>
+      </c>
+      <c r="B233" s="468"/>
+      <c r="C233" s="468"/>
+      <c r="D233" s="468"/>
+      <c r="E233" s="468"/>
+      <c r="F233" s="468"/>
+      <c r="G233" s="468"/>
+      <c r="H233" s="468"/>
+      <c r="I233" s="468"/>
+      <c r="J233" s="468"/>
+      <c r="K233" s="468"/>
+      <c r="L233" s="468"/>
+      <c r="M233" s="468"/>
+      <c r="N233" s="468"/>
+      <c r="O233" s="469"/>
+      <c r="P233" s="166">
         <v>406</v>
       </c>
       <c r="Q233" s="12"/>
       <c r="R233" s="12"/>
       <c r="S233" s="12"/>
-      <c r="T233" s="131"/>
-[...3 lines deleted...]
-      <c r="X233" s="164"/>
+      <c r="T233" s="121"/>
+      <c r="U233" s="151"/>
+      <c r="V233" s="196"/>
+      <c r="W233" s="151"/>
+      <c r="X233" s="151"/>
       <c r="Y233" s="20"/>
     </row>
     <row r="234" spans="1:25" ht="15" customHeight="1">
-      <c r="A234" s="463" t="s">
-[...17 lines deleted...]
-        <v>1500</v>
+      <c r="A234" s="467" t="s">
+        <v>890</v>
+      </c>
+      <c r="B234" s="468"/>
+      <c r="C234" s="468"/>
+      <c r="D234" s="468"/>
+      <c r="E234" s="468"/>
+      <c r="F234" s="468"/>
+      <c r="G234" s="468"/>
+      <c r="H234" s="468"/>
+      <c r="I234" s="468"/>
+      <c r="J234" s="468"/>
+      <c r="K234" s="468"/>
+      <c r="L234" s="468"/>
+      <c r="M234" s="468"/>
+      <c r="N234" s="468"/>
+      <c r="O234" s="469"/>
+      <c r="P234" s="166">
+        <v>1477</v>
       </c>
       <c r="Q234" s="25"/>
       <c r="R234" s="25"/>
       <c r="S234" s="25"/>
       <c r="T234" s="25"/>
       <c r="U234" s="12"/>
       <c r="V234" s="10"/>
       <c r="W234" s="12"/>
       <c r="X234" s="12"/>
       <c r="Y234" s="20"/>
     </row>
     <row r="235" spans="1:25" ht="146.25" customHeight="1">
-      <c r="A235" s="555" t="s">
-[...25 lines deleted...]
-      <c r="Y235" s="556"/>
+      <c r="A235" s="556" t="s">
+        <v>182</v>
+      </c>
+      <c r="B235" s="557"/>
+      <c r="C235" s="557"/>
+      <c r="D235" s="557"/>
+      <c r="E235" s="557"/>
+      <c r="F235" s="557"/>
+      <c r="G235" s="557"/>
+      <c r="H235" s="557"/>
+      <c r="I235" s="557"/>
+      <c r="J235" s="557"/>
+      <c r="K235" s="557"/>
+      <c r="L235" s="557"/>
+      <c r="M235" s="557"/>
+      <c r="N235" s="557"/>
+      <c r="O235" s="557"/>
+      <c r="P235" s="557"/>
+      <c r="Q235" s="557"/>
+      <c r="R235" s="557"/>
+      <c r="S235" s="557"/>
+      <c r="T235" s="557"/>
+      <c r="U235" s="557"/>
+      <c r="V235" s="557"/>
+      <c r="W235" s="557"/>
+      <c r="X235" s="557"/>
+      <c r="Y235" s="557"/>
     </row>
   </sheetData>
   <mergeCells count="1501">
     <mergeCell ref="V194:V195"/>
     <mergeCell ref="V196:V197"/>
     <mergeCell ref="V199:V200"/>
     <mergeCell ref="V204:V205"/>
     <mergeCell ref="V88:V89"/>
     <mergeCell ref="W88:W89"/>
     <mergeCell ref="X88:X89"/>
     <mergeCell ref="Y88:Y89"/>
     <mergeCell ref="V94:V97"/>
     <mergeCell ref="W94:W97"/>
     <mergeCell ref="X94:X97"/>
     <mergeCell ref="Y94:Y97"/>
     <mergeCell ref="V99:V100"/>
     <mergeCell ref="W99:W100"/>
     <mergeCell ref="X99:X100"/>
     <mergeCell ref="Y99:Y100"/>
     <mergeCell ref="V107:V108"/>
     <mergeCell ref="V111:V113"/>
     <mergeCell ref="V114:V115"/>
     <mergeCell ref="W121:W122"/>
     <mergeCell ref="X121:X122"/>
     <mergeCell ref="Y121:Y122"/>