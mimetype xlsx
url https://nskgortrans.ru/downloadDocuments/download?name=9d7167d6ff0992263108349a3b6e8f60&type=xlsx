--- v5 (2026-06-24)
+++ v6 (2026-08-12)
@@ -13,203 +13,202 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="225" windowWidth="15120" windowHeight="7890" tabRatio="454"/>
   </bookViews>
   <sheets>
     <sheet name="реестр муниципальных маршрутов" sheetId="144" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I231" i="144"/>
-[...5 lines deleted...]
-  <c r="I199"/>
+  <c r="I18" i="144"/>
+  <c r="I235"/>
+  <c r="I231"/>
+  <c r="L231" s="1"/>
+  <c r="K196"/>
+  <c r="L196" s="1"/>
+  <c r="L203"/>
+  <c r="I203"/>
   <c r="I16"/>
-  <c r="I173"/>
-[...10 lines deleted...]
-  <c r="L45" s="1"/>
+  <c r="I177"/>
+  <c r="L177" s="1"/>
+  <c r="I76"/>
+  <c r="L76" s="1"/>
+  <c r="I151"/>
+  <c r="L151" s="1"/>
+  <c r="I125"/>
+  <c r="L125" s="1"/>
+  <c r="I73" l="1"/>
+  <c r="L73" s="1"/>
+  <c r="I49" l="1"/>
+  <c r="L49" s="1"/>
+  <c r="I115"/>
+  <c r="L115" s="1"/>
   <c r="I111"/>
-  <c r="L111" s="1"/>
-[...3 lines deleted...]
-  <c r="L99" s="1"/>
+  <c r="I105"/>
+  <c r="I103"/>
+  <c r="L103" s="1"/>
+  <c r="I236"/>
+  <c r="L236" s="1"/>
+  <c r="I234"/>
+  <c r="I233"/>
   <c r="I232"/>
-  <c r="L232" s="1"/>
   <c r="I230"/>
   <c r="I229"/>
   <c r="I228"/>
-  <c r="I226"/>
-[...1 lines deleted...]
-  <c r="I224"/>
+  <c r="I227"/>
   <c r="I223"/>
+  <c r="I222"/>
+  <c r="I220"/>
   <c r="I219"/>
   <c r="I218"/>
-  <c r="I216"/>
+  <c r="I217"/>
   <c r="I215"/>
-  <c r="I214"/>
   <c r="I213"/>
-  <c r="I211"/>
-[...4 lines deleted...]
-  <c r="I201"/>
+  <c r="I212"/>
+  <c r="I210"/>
+  <c r="L210" s="1"/>
+  <c r="I205"/>
+  <c r="I202"/>
+  <c r="I200"/>
   <c r="I198"/>
-  <c r="I196"/>
-  <c r="I194"/>
+  <c r="I191"/>
+  <c r="I190"/>
+  <c r="I189"/>
   <c r="I187"/>
-  <c r="I186"/>
   <c r="I185"/>
   <c r="I183"/>
   <c r="I181"/>
   <c r="I179"/>
-  <c r="I177"/>
-[...1 lines deleted...]
-  <c r="I172"/>
+  <c r="I176"/>
+  <c r="I174"/>
+  <c r="L174" s="1"/>
+  <c r="I173"/>
   <c r="I170"/>
-  <c r="L170" s="1"/>
-  <c r="I169"/>
+  <c r="I168"/>
+  <c r="L168" s="1"/>
   <c r="I166"/>
   <c r="I164"/>
-  <c r="L164" s="1"/>
   <c r="I162"/>
-  <c r="I160"/>
+  <c r="L162" s="1"/>
+  <c r="I159"/>
   <c r="I158"/>
-  <c r="L158" s="1"/>
-[...1 lines deleted...]
-  <c r="I154"/>
+  <c r="I156"/>
+  <c r="I153"/>
+  <c r="L153" s="1"/>
   <c r="I152"/>
+  <c r="I150"/>
   <c r="I149"/>
-  <c r="L149" s="1"/>
-[...2 lines deleted...]
-  <c r="I145"/>
+  <c r="I147"/>
   <c r="I143"/>
-  <c r="I139"/>
-[...1 lines deleted...]
-  <c r="I134"/>
+  <c r="L143" s="1"/>
+  <c r="I138"/>
+  <c r="I140"/>
+  <c r="L140" s="1"/>
   <c r="I136"/>
-  <c r="L136" s="1"/>
+  <c r="I135"/>
+  <c r="I133"/>
   <c r="I132"/>
   <c r="I131"/>
   <c r="I129"/>
   <c r="I128"/>
   <c r="I127"/>
-  <c r="I125"/>
   <c r="I124"/>
   <c r="I123"/>
+  <c r="I122"/>
+  <c r="I118"/>
+  <c r="L118" s="1"/>
   <c r="I120"/>
-  <c r="I119"/>
-[...4 lines deleted...]
-  <c r="I109"/>
+  <c r="I113"/>
+  <c r="I94"/>
+  <c r="L94" s="1"/>
+  <c r="I92"/>
   <c r="I90"/>
-  <c r="L90" s="1"/>
-  <c r="I88"/>
   <c r="I86"/>
+  <c r="I85"/>
+  <c r="I84"/>
+  <c r="L84" s="1"/>
   <c r="I82"/>
-  <c r="I81"/>
   <c r="I80"/>
-  <c r="L80" s="1"/>
-[...1 lines deleted...]
-  <c r="I76"/>
+  <c r="I79"/>
   <c r="I75"/>
   <c r="I71"/>
-  <c r="I67"/>
-  <c r="L67" s="1"/>
+  <c r="L71" s="1"/>
+  <c r="I70"/>
   <c r="I66"/>
-  <c r="I62"/>
-[...4 lines deleted...]
-  <c r="L47" s="1"/>
+  <c r="I63"/>
+  <c r="I58"/>
+  <c r="I53"/>
+  <c r="I51"/>
+  <c r="L51" s="1"/>
+  <c r="I48"/>
   <c r="I44"/>
+  <c r="I43"/>
+  <c r="I41"/>
   <c r="I40"/>
   <c r="I39"/>
-  <c r="I37"/>
+  <c r="I38"/>
   <c r="I36"/>
-  <c r="I35"/>
-  <c r="I34"/>
   <c r="I33"/>
-  <c r="I32"/>
-[...1 lines deleted...]
-  <c r="I30"/>
+  <c r="I28"/>
   <c r="I27"/>
-  <c r="I26"/>
-  <c r="L26" s="1"/>
+  <c r="L27" s="1"/>
+  <c r="I25"/>
+  <c r="L25" s="1"/>
   <c r="I24"/>
-  <c r="L24" s="1"/>
-  <c r="I23"/>
+  <c r="I22"/>
   <c r="I21"/>
-  <c r="I20"/>
-  <c r="I18"/>
+  <c r="I19"/>
   <c r="I17"/>
   <c r="I15"/>
   <c r="I14"/>
   <c r="I12"/>
   <c r="I11"/>
   <c r="I9"/>
   <c r="I7"/>
   <c r="L7" s="1"/>
   <c r="I6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="1042">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2019" uniqueCount="1042">
   <si>
     <t>Порядок посадки и высадки пассажиров</t>
   </si>
   <si>
     <t>Вид регулярных перевозок</t>
   </si>
   <si>
     <t>Иные требования, предусмотренные законом субъекта РФ</t>
   </si>
   <si>
     <t>Только в установленных остановочных пунктах</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>1. Троллейбус</t>
   </si>
   <si>
     <t>3. Автобус</t>
   </si>
   <si>
     <t>2. Трамвай</t>
   </si>
   <si>
@@ -600,53 +599,50 @@
     <t>54МТ73/2/0616</t>
   </si>
   <si>
     <t>73/1</t>
   </si>
   <si>
     <t>73/2</t>
   </si>
   <si>
     <t>54МТ74/0616</t>
   </si>
   <si>
     <t xml:space="preserve">Бугринская роща - Юго-Западный ж/м </t>
   </si>
   <si>
     <t>54МТ90/0416</t>
   </si>
   <si>
     <t>54АВ12/0816</t>
   </si>
   <si>
     <t>54МТ72/0916</t>
   </si>
   <si>
     <t>54ТМ02/0116</t>
-  </si>
-[...1 lines deleted...]
-    <t>Микрорайон «Чистая Слобода» – М. «Площадь Маркса»</t>
   </si>
   <si>
     <t>Наименование промежуточных остановочных пунктов в обратном направлении (заполняется, если остановочные пункты в прямом и обратном направлении не совпадают)</t>
   </si>
   <si>
     <t>вакансия</t>
   </si>
   <si>
     <t>54ТМ16/1216</t>
   </si>
   <si>
     <t xml:space="preserve">Юго-Западный ж/м – М. «Площадь Маркса» </t>
   </si>
   <si>
     <t>54АВ25/0217</t>
   </si>
   <si>
     <t>54МТ65/1/0417</t>
   </si>
   <si>
     <t>65/1</t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
   </si>
@@ -690,62 +686,50 @@
     <t>Цветущая Плющиха – Дом Ленина – Цветущая Плющиха (кольцевой)</t>
   </si>
   <si>
     <t>Цветущая Плющиха – Волейбольный центр</t>
   </si>
   <si>
     <t>54АВ94/0621</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Богдана Хмельницкого, 
 ул. Танковая, 
 ул. Ипподромская, 
 ул. Писарева, 
 Красный пр-кт,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Петухова, 
 пл. им. Кирова,
 ул. Сибиряков-Гвардейцев, 
 пл. Сибиряков-Гвардейцев, 
 ул. Сибиряков-Гвардейцев, 
 ул. Покрышкина,
-пл. им. Карла Маркса (без отстоя)
-[...10 lines deleted...]
-ул. Блюхера,
 пл. им. Карла Маркса (без отстоя)
 </t>
   </si>
   <si>
     <t>Всего трамвайных маршрутов: 10</t>
   </si>
   <si>
     <t>(без отстоя) ул. Демьяновская, 
 ул. Троллейная,  
 ул. Вертковская, 
 ул. Сибиряков-Гвардейцев,                         пл. Сибиряков-Гвардейцев, 
 ул. Мира, 
 ул. Оловозаводская</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусинобродское ш., 
 ул. Никитина, 
 ул. Воинская, 
@@ -884,53 +868,50 @@
 Советское ш.,                                
 ул. Приморская,
 ул. Молодости,                                  
 ул. Печатников, 
 ул. Бердышева, 
 ул. Березовская,
 ул. Таврическая
 </t>
   </si>
   <si>
     <t>дор. от Северного кладбища,                                                                                                                                                                                                                                                                                                                                   ул. Новоуральская,                                                                                                                                                                                                                                                                                                                                                              ул. Магистральная,                                                                                                                                                                                                                                                                                                                                                                           Пашинское ш.,                                                                                                                                                                                                                                                                                                                                                                          ул. Тайгинская,                                                                                                                                                                                                                                                                                                                                                                        ул. Богдана Хмельницкого,                                                                                                                                                                                                                                                                                                                                         ул. Дуси Ковальчук,                                                                                                                                                                                                                                                                                                                                                       пл. им. Калинина,                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     (без отстоя)</t>
   </si>
   <si>
     <t>Пл. им. Калинина  – Северное кладбище</t>
   </si>
   <si>
     <t>Ул. Колыванская – Юго-Западный ж/м</t>
   </si>
   <si>
     <t>Ул. Учительская - М. «Речной вокзал»</t>
   </si>
   <si>
     <t>Ул. Лазурная – Вокзал «Новосибирск-Главный»</t>
   </si>
   <si>
-    <t xml:space="preserve">Микрорайон «Чистая Слобода» – Ул. Титова  </t>
-[...1 lines deleted...]
-  <si>
     <t>Гусинобродское шоссе - Ул. Писарева</t>
   </si>
   <si>
     <t xml:space="preserve">Вокзал «Новосибирск-Главный» – Пос. Северный </t>
   </si>
   <si>
     <t>Ул. Дюканова – Пос. Северный</t>
   </si>
   <si>
     <t>Ул. Чукотская – Ул. Планировочная</t>
   </si>
   <si>
     <t>Затулинский ж/м – Пос. Северный</t>
   </si>
   <si>
     <t xml:space="preserve">Вокзал «Новосибирск-Главный» – Ул. Тюленина </t>
   </si>
   <si>
     <t xml:space="preserve">Новосибирский автовокзал-Главный – Ул. Дюканова </t>
   </si>
   <si>
     <t>Ул. Тюленина – Микрорайон «Чистая Слобода»</t>
   </si>
   <si>
     <t>Цветной проезд – Ул. Экваторная</t>
@@ -1093,53 +1074,50 @@
   <si>
     <t xml:space="preserve">Регистрационный номер маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Порядковый номер маршрута регулярных перевозок</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Наименования промежуточных остановочных пунктов по маршруту регулярных перевозок</t>
   </si>
   <si>
     <t>Протяженность маршрута регулярных перевозок, км</t>
   </si>
   <si>
     <t>Характеристики транспортных средств, влияющие на качество перевозок (если данные сведения предусмотрены решением об установлении или изменении маршрута регулярных перевозок, контрактом либо заявкой на участие в открытом конкурсе, представленной участником открытого конкурса, по нерегулируемым тарифам)</t>
   </si>
   <si>
     <t>ул. Комсомольская,                                                                                                                                                                                                                                                                                                                                                              ул. Тюменская,                                                                                                                                                                                                                                                                                                                                                                     ул. Аникина,                                                                                                                                                                                                                                                                                                                                                                                 ул. Мира,                                                                                                                                                                                                                                                                                                                                                                                       пл. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Покрышкина                                                                                                                                                                                                                                                                                                                                                                    (без отстоя)</t>
   </si>
   <si>
     <t>не установлен</t>
   </si>
   <si>
-    <t>4 года включительно</t>
-[...1 lines deleted...]
-  <si>
     <t>54АВ01/0116</t>
   </si>
   <si>
     <t>Центральный корпус – С/х Левобережный</t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Немировича-Данченко, 
 ул. Ватутина, 
 пл. им. Карла Маркса, 
 ул. Титова, 
 ул. Станиславского, 
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная, 
 ул. Дукача, 
 ул. Хинганская
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Хинганская, 
 ул. Дукача, 
 ул. Станционная, 
 пл. Энергетиков,
 пл. Труда,
 ул. Станиславского, 
@@ -1181,66 +1159,54 @@
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>16.04</t>
   </si>
   <si>
     <t>15.26</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>24.96</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
-    <t>7.90</t>
-[...4 lines deleted...]
-  <si>
     <t>8.58</t>
   </si>
   <si>
     <t>8.42</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.03</t>
   </si>
   <si>
     <t>7.51</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>12.10</t>
   </si>
   <si>
     <t>14.05</t>
   </si>
   <si>
     <t>14.41</t>
   </si>
   <si>
     <t>свыше 5 лет</t>
   </si>
   <si>
     <t xml:space="preserve">даты выпуска транспортных средств:
 11.12.2017
@@ -1424,55 +1390,50 @@
     <t>Большой класс - 8</t>
   </si>
   <si>
     <t>Большой класс - 18</t>
   </si>
   <si>
     <t>Большой класс - 15</t>
   </si>
   <si>
     <t>Малый категории М3 - 1</t>
   </si>
   <si>
     <t xml:space="preserve">Виды, классы,  экологические характеристики транспортных средств, которые используются для перевозок по маршруту регулярных перевозок </t>
   </si>
   <si>
     <t>Большой класс - 12</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 2</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 1</t>
   </si>
   <si>
     <t>Большой класс - 1</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>Большой класс - 19</t>
   </si>
   <si>
     <t>Большой класс - 31</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 7</t>
   </si>
   <si>
     <t>Большой класс - 10</t>
   </si>
   <si>
     <t>Большой класс - 2</t>
   </si>
   <si>
     <t>Малый класс категории М3 - 3</t>
   </si>
   <si>
     <t>Большой класс - 14</t>
   </si>
   <si>
     <t>Средний класс - 6</t>
   </si>
@@ -1908,110 +1869,50 @@
   <si>
     <t xml:space="preserve">(без отстоя, линия № 1) пл. им. Гарина-Михайловского,
 Вокзальная мгстр.,
 пр-кт Димитрова,
 пл. им. Кондратюка,
 ул. Фрунзе, 
 ул. Кошурникова, 
 ул. Бориса Богаткова, 
 ул. Доватора, 
 ул. В. Высоцкого
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Цветущая Плющиха»),
 ул. Плющихинская,
 ул. Татьяны Снежиной,
 ул. Волочаевская,
 ул. Лазурная,
 ул. Доватора,
 ул. Бориса Богаткова,  
 ул. Кошурникова, 
 пр-кт Дзержинского,  
 ул. Трикотажная, 
 ул. Авиастроителей, 
 ул. Учительская
-</t>
-[...58 lines deleted...]
-12. М. «Площадь Маркса»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Затулинский ж/м
 2. Затулинский парк
 3. Кинотеатр «Рассвет»
 4. Ул. Громова 
 5. Училище 
 6. Ул. Зорге 
 7. Пл. им. Кирова
 8. Индустриальная
 9. ТГ «Левобережный»
 10. Пл. Сибиряков-Гвардейцев
 11. Из-во «Советская Сибирь»
 12. Гвардейская
 13. Ул. Покрышкина 
 14. М. «Площадь Маркса» (ул. Покрышкина)
 15. М. «Площадь Маркса»
 16. Башня 
 17. М. «Студенческая»
 18. Пл. Лыщинского 
 19. М. «Спортивная»
 20. Ул. Восход 
 21. Аллея Блокадников
 22. ГПНТБ
@@ -2992,172 +2893,50 @@
 17. Вокзал «Новосибирск-Главный»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Вокзал «Новосибирск-Главный» 
 2. ЦУМ
 3. Институт горного дела 
 4. Стадион «Спартак»
 5. НИИТО
 6. Университет Экономики
 7. Ул. Селезнева
 8. Школа № 96
 9. ТиКРЦ «Сибирский Молл»
 10. Ул. Кошурникова
 11. М. «Золотая Нива»
 12. Ул. Адриена Лежена
 13. Ул. Есенина
 14. Библиотека им. Цветаевой
 15. Ул. Доватора
 16. Волочаевский ж/м
 17. Ул. Лазурная
 </t>
   </si>
   <si>
     <t>ПКиО «Сосновый бор» – Золотая горка</t>
-  </si>
-[...120 lines deleted...]
-</t>
   </si>
   <si>
     <t>М. «Площадь Маркса» – Ул. Дюканова</t>
   </si>
   <si>
     <t>ЖК «Северная корона» – Ключ-Камышенское Плато</t>
   </si>
   <si>
     <t>Затон – Вокзал «Новосибирск-Главный»</t>
   </si>
   <si>
     <t xml:space="preserve">1. Затон
 2. Ул. 2-я Портовая
 3. Ул. Портовая
 4. Речной колледж
 5. Поселок
 6. ПМК
 7. ГСК «Ромашка»         
 8. Лесоперевалка
 9. Димитровский мост
 10. Ул. Фабричная
 11. Театр «Красный Факел»
 12. Вокзал «Новосибирск-Главный»
 </t>
   </si>
@@ -4881,75 +4660,50 @@
 ул. Тюменская, 
 ул. Комсомольская,
 ул. Бронная,
 ул. Александра Чистякова,
 (п.м.о. «Ул. Александра Чистякова»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Александра Чистякова»),
 ул. Александра Чистякова,
 ул. Бронная,
 ул. Комсомольская, 
 ул. Тюменская, 
 ул. Аникина, 
 ул. Мира, 
 ул. Ватутина,
 ул. Широкая,
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная,
 ул. 2-я Станционная,
 ул. Большая
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
-[...23 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Александра Анцупова
 2. Ул. Ивана Салащенко
 3. Ул. Полякова 
 4. Каменское шоссе
 5. Сады
 6. Золотая горка
 7. Ул. Седова 
 8. Ул. Ползунова 
 9. Сад им. Дзержинского
 10. Ул. Волочаевская 
 11. Гостиница «Северная»
 12. Авиационный колледж
 13. Ул. Королева 
 14. Ул. Красина 
 15. ПКиО «Березовая роща»
 16. М. «Березовая роща»
 17. Ул. Ломоносова 
 18. Ул. Кошурникова 
 19. М. «Золотая Нива»
 20. Ул. Федосеева
 21. Ул. Гаранина 
 22. Ул. Воинская 
 23. Ул. Красноармейская 
 24. Ул. Белинского 
 25. Октябрьский рынок
@@ -7005,57 +6759,50 @@
 ул. Фрунзе,
 ул. Кошурникова,
 ул. Бориса Богаткова,
 ул. Есенина,    
 Гусинобродское ш.,
 ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                     
 ул. Татьяны Снежиной,
 ул. Плющихинская,                     
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Кутателадзе»),                                                                                                                                                                                                                                                                                                                            ул. Демакова,                                                                                                                                                                                                                                                                                                                                                            ул. Российская,                                                                                                                                                                                                                                                                                                                                                                    ул. Героев Труда,                                                                                                                                                                                                                                                                                                                                                                     пр-кт Строителей,                                                                                                                                                                                                                                                                                                                                                                         Бердское ш.,                                                                                                                                                                                                                                                                                                                                                   Старое ш.,                                                                                                                                                                                                                                                                                                                                                               Бердское ш.,                                                                                                                                                                                                                                                                                                                                                                ул. Большевистская (без отстоя)                                                                                                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) пл. Инженера Будакова,
 ул. Большевистская,
 Бердское ш.,                                                                                                                                                                                                                                                                                                                                                                
 Старое ш.,      
 Бердское ш.,                                                                                                                                                                                                                                                                                                                                                   
 пр-кт Строителей,                                                                                                                                                                                                                                                                                                                                                                         
 ул. Героев Труда,                                                                                                                                                                                                                                                                                                                                                                     
 ул. Российская,                                                                                                                                                                                                                                                                                                                                                                    
 ул. Демакова,                                                                                                                                                                                                                                                                                                                                                            
 (п.м.о. «Ул. Кутателадзе»)                                                                                                                                                                                                                                                                                                                           
-</t>
-[...5 lines deleted...]
-Экологический класс – Евро-4, Евро-5
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Экологический класс – Евро-5
 </t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4, Евро-5</t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М3, 
 Экологический класс – Евро-4</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
@@ -9353,58 +9100,50 @@
 22. Пер. 18-й Бронный                                
 23. Разъезд                                     
 24. Ул. Петухова                               
 25. Весенняя                                    
 26. Универмаг «Кировский»                                   
 27. Бульвар                                       
 28. Пл. им. Кирова                                
 29. ЭЛСИБ                                        
 30. Ул. Виктора Уса                           
 31. Ул. Палласа                                  
 32. Сибэлектротерм                              
 33. Ул. Ивана Титкова                                  
 34. Сибирский грузовой терминал                                              
 35. Молкомбинат                                  
 36. Школа № 66                                   
 37. Ул. Хилокская                                  
 38. Бульвар Победы                     
 39. Автокомбинат                                 
 40. Ул. 9-й Гвардейской дивизии                                               
 41. Ул. Волховская                                
 42. Школа № 174                              
 43. Юго-Западный ж/м
 </t>
   </si>
   <si>
-    <t xml:space="preserve">ул. Титова, 
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">ул. Оловозаводская, 
 ул. Мира, 
 пл. Сибиряков-Гвардейцев,                       ул. Сибиряков-Гвардейцев,
 ул. Вертковская, 
 ул. Троллейная, 
 ул. 9-й Гвардейской дивизии, 
 ул. Волховская, 
 ул. Связистов, 
 ул. Невельского, 
 ул. Широкая,                                ул. Демьяновская (без отстоя)
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(п.м.о. «Цветной проезд»), 
 Весенний пр-д,                        ул. Жемчужная,
 Морской пр-кт, 
 пр-кт Академика Лаврентьева, 
@@ -9595,53 +9334,50 @@
 ул. Коминтерна,             
 ул. Докучаева,              
 ул. Биатлонная
 </t>
   </si>
   <si>
     <t>с 15.07.2025 установление маршрута (Приказ ДТ от 14.07.2025 № 0046-од)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">М. «Площадь Маркса» (ул. Покрышкина) – Северо-Чемской ж/м </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>с 10.08.2025 по 24.08.2025 установление маршрута (Приказ ДТ от 23.07.2025 № 0053-од)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Всего троллейбусных маршрутов: 14</t>
   </si>
   <si>
     <t xml:space="preserve">1. Пос. Северный                           
 2. Машиностроительный колледж                             
 3. Ул. Сухановская                     
 4. Ул. Фадеева                               
 5. Ул. Окружная                           
 6. Центр спортивной гимнастики                                     
 7. Ул. Ляпидевского 
 8. Ул. Зареченская 
 9. Ул. Георгия Колонды 
 10. Сибирский Кадетский Корпус
 11. Ул. Байкальская                  
 12. Ул. Жуковского      
 13. Храм на Ереванской      
 14. Ул. 30 лет Октября     
 15. Дом ветеранов   
 16. Ботанический ж/м     
 17. Зоопарк
 18. Ул. Плановая 
 19. Ул. Линейная
 20. Пл. Трубникова
 21. Ул. 1905 года 
 22. Цирк
 23. М. «Красный проспект»
@@ -10732,61 +10468,50 @@
 27. Ул. Кайтымовская
 28. Станция «Иня-Восточная»
 29. Пос. Клюквенный
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),     
 с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 05.07.2024 № 121-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
-[...9 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Белоусова
 2. Ул. Тружеников
 3. Шлюзы
 4. Дом молодежи «Маяк»
 5. Высший колледж информатики
 6. Проспект Университетский
 7. Цветной проезд
 8. Ул. Жемчужная 
 9. Дом Ученых 
 10. Морской проспект
 11. Институт Гидродинамики
 12. Институт Ядерной физики
 13. ВЦ
 14. Технопарк
 15. Ул. Инженерная
 16. Проспект Строителей
 17. Клиника им. Мешалкина
 18. Нижняя Ельцовка
 19. Ул. Лесосечная
 20. Детский сад № 18 
 21. Ул. Экваторная 
 22. Зеленая Горка
 23. Буддийский дацан
 24. Ул. Благовещенская
 25. Ул. Рождественская                  
@@ -10969,193 +10694,87 @@
 9. Зеленая Горка
 10. Ул. Экваторная
 11. Детский сад № 18
 12. Ул. Лесосечная
 13. Нижняя Ельцовка
 14. Клиника им. Мешалкина
 15. Проспект Строителей
 16. ДК «Юность»
 17. Ул. Инженерная
 18. Технопарк
 19. ВЦ
 20. Институт Ядерной физики
 21. Институт Гидродинамики
 22. Морской проспект
 23. Дом Ученых
 24. Ул. Жемчужная
 25. Цветной проезд
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 19.11.2025 изменение маршрута (Приказ ДТ от 14.11.2025 № 0096-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)  
 </t>
   </si>
   <si>
-    <t>6 лет включительно</t>
-[...1 lines deleted...]
-  <si>
     <t>Бугринская роща – Хлебозавод</t>
-  </si>
-[...96 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">с 08.12.2025 изменение маршрута (Приказ ДТ от 04.12.2025 № 0101-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 01.09.2024 изменение маршрута (Приказ ДТиДБК от 01.08.2024 № 145-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 08.12.2025 изменение маршрута (Приказ ДТ от 04.12.2025 № 0101-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказы ДТ от 23.03.2025 № 0003-од, от 21.03.2025 № 0001-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
  с 01.02.2025 изменение маршрута (Приказ ДТиДБК от 15.11.2024 № 299-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 12.03.2024 № 0038-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.11.2024 изменение маршрута (Приказ ДТиДБК от 13.08.2024 № 161-од)
-</t>
-[...3 lines deleted...]
-с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0022-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
@@ -11364,62 +10983,50 @@
 16. Ул. 30 лет Октября 
 17. Храм на Ереванской
 18. Ул. Жуковского 
 19. Городской аэропорт
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Аэропорт, 
 Мочищенское ш., 
 ул. Жуковского, 
 ул. Плановая, 
 ул. Дуси Ковальчук,
 ул. Владимировская,
 ул. Фабричная,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М2,
 Экологический класс –</t>
   </si>
   <si>
     <t xml:space="preserve">с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)  
-</t>
-[...10 lines deleted...]
-с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Средний класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 13.02.2026 изменение маршрута (Приказ ДТ от 03.02.2026 № 0006-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 2
 Средний класс – 1
 </t>
   </si>
@@ -12156,85 +11763,68 @@
 26. Сквер
 27. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                      28. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                       29. Ул. Татьяны Снежиной 
 30. Три тополя                       
 31. Цветущая Плющиха
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Река Каменка
 4. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                          5. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                 6. Ул. Ползунова                                                                                                                                                                                                                                                                                                                                                                  7. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                   8. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                              9. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                                 10. Авиационный колледж                                                                                                                                                                                                                                                                                                                                                                 11. Ул. Королева                                                                                                                                                                                                                                                                                                                                                               12. Ул. Красина                                                                                                                                                                                                                                                                                                                                                                 13. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                                         14. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                       15. Ул. Некрасова                                                                                                                                                                                                                                                                                                                                                             16. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                     17. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                                  18. Ул. Народная                                                                                                                                                                                                                                                                                                                                                                  19. Городская больница                                                                                                                                                                                                                                                                                                                                                  20. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                            21. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                    22. Театральный институт                                                                                                                                                                                                                                                                                                                                                             23. Ул. Северная                                                                                                                                                                                                                                                                                                                                                                24. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                                25. Ул. Байкальская                                                                                                                                                                                                                                                                                                                                                       26. Ул. Жуковского                                                                                                                                                                                                                                                                                                                                                          27. Ул. Бестужева                                                                                                                                                                                                                                                                                                                                                         28. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                                    29. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                       30. Лесная                                                                                                                                                                                                                                                                                                                                                                       31. Дом лесника                                                                                                                                                                                                                                                                                                                                                            32. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                            33. Дачное шоссе                                                                                                                                                                                                                                                                                                                                34. Эко-квартал                                                                                                                                                                                                                                                                                                                                                            35. Дачное шоссе                                                                                                                                                                                                                                                                                                                                36. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                         37. В/с «Ельцовка»                                                                                                                                                                                                                                                                                                                                                   38. Дом лесника                                                                                                                                                                                                                                                                                                                                                        39. Лесная                                                                                                                                                                                                                                                                                                                                                                 40. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                    41. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                             42. Храм Святого муч. Евгения                                                                                                                                                                                                                                                                                                                       43. Ул.Бестужева                                                                                                                                                                                                                                                                                                                                                  44. Ул.Жуковского                                                                                                                                                                                                                                                                                                                                                  45. Ул.Байкальская                                                                                                                                                                                                                                                                                                                                                      46. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                    47. Ул.Северная                                                                                                                                                                                                                                                                                                                                                      48. Театральный институт  
 49. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                  50. пл. им. Калинина                                                                                                                                                                                                                                                                                                                                           51. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                   52. Городская больница                                                                                                                                                                                                                                                                                                                                      53. Универмаг «Калининский»                                                                                                                                                                                                                                                                                                                         54. Ул.Народная                                                                                                                                                                                                                                                                                                                                                      55. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                            56. Ул.Ипподромская                                                                                                                                                                                                                                                                                                                                            57. Ул.Д. Бедного                                                                                                                                                                                                                                                                                                                                                      58. Ул.Некрасова                                                                                                                                                                                                                                                                                                                                                      59. ДК «Строитель»                                                                                                                                                                                                                                                                                                                                                60. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                               61. Ул.Красина                                                                                                                                                                                                                                                                                                                                                            62. Ул.Королева                                                                                                                                                                                                                                                                                                                                                         63. Радиоколледж                                                                                                                                                                                                                                                                                                                                                         64. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                    65. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                                 66. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                       67. Ул.Ползунова                                                                                                                                                                                                                                                                                                                                                       68. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                    69. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                               70. Река Каменка
 71. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                        72. Биатлонный комплекс                         
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),    
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Большой класс -  13              
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">с 01.05.2026 изменение маршрута (Приказ ДТ от 27.04.2026 № 0038-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">пл. им. Калинина,                 
 ул. Дуси Ковальчук,                           
 ул. Богдана Хмельницкого,             
 ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского, 
 ул. Волочаевская, 
 Гусинобродское ш., 
 ул. Никитина
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 15.05.2026 изменение маршрута (Приказ ДТ от 20.03.2026 № 0027-од)
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">Большой класс – 18
 (ежегодно с 01.06 по 01.09: Большой класс – 14)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
  с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 14
 (ежегодно с 01.06 по 01.09: Большой класс – 10)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 12
 (ежегодно с 01.06 по 01.09: Большой класс – 10)
 </t>
@@ -12285,78 +11875,50 @@
     <t xml:space="preserve">Средний класс - 4 
 (ежегодно с 01.06 по 01.09: Средний класс - 3)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Средний класс - 12 
 (ежегодно с 01.06 по 01.09: Средний класс - 10)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 26.02.2026 изменение маршрута (Приказ ДТ от 19.02.2026 № 0013-од)
 с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 20
 (ежегодно с 01.06 по 01.09: Большой класс – 18)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),        
  с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
-</t>
-[...26 lines deleted...]
-25. Ул. Писарева
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t>Юго-Западный ж/м -  Университет биотехнологий</t>
   </si>
   <si>
     <t xml:space="preserve">1. Юго-Западный ж/м
 2. Школа № 174
 3. Ул. Волховская 
 4. Ул. Полтавская
 5. Ул. Куйбышева 
 6. Ул. Пермская 
 7. Клуб им. Чехова
 8. Ул. Петропавловская 
 9. Пл. им. Станиславского
 10. Монумент Славы
 11. ПКиО им. Кирова
 12. ТЭЦ-2
 13. ТЭЦ-3
 14. Проезд Энергетиков
@@ -12828,53 +12390,50 @@
 Большой класс - 0, 
 Средний класс - 6)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Центральный корпус
 2. Ул. Немировича-Данченко
 3. Ул. Немировича-Данченко
 4. Лыжная база
 5. Разъезд Бугринский
 6. Оловозавод
 7. Мебельная фабрика
 8. Пос. Элитный
 9. С. Огурцово
 10. Ул. Приморская 
 11. Ул. Часовая 
 12. Ул. Печатников 
 13. Ул. Гидромонтажная 
 14. Ул. Ветлужская 
 15. Больница № 3
 16. ПКиО «У моря Обского»
 17. Чемской бор
 </t>
   </si>
   <si>
-    <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ОГРН: 1025401018554, ИНН 5402108170, get-nsk.ru</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru          </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru   </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru    </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru     </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru                                      </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru      </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Магистраль-ТрансАвто", 630120, НСО, г. Новосибирск, ул. Связистов, д.11, ОГРН: 1095404008040, ИНН 5404388003, sibir_t@mail.ru                                   </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru    </t>
@@ -13014,97 +12573,586 @@
   <si>
     <t xml:space="preserve">ООО "Академ Лайн", 630128, г.Новосибисрк, ул. Демакова, 23/5, оф. 309, ОГРН: 1045404692123, ИНН: 5408229572, akadem.lain@yandex.ru                             </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Остапенко Эдуард Александрович, ОГРНИП: 304547304800019, ИНН: 540821274917, Eduardostapenko@mail.ru                           </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Сарычев Виталий Валерьевич, ОГРНИП: 304541025300028, ИНН: 541073086307, sarishev1251@mail.ru  </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Малинкин Алексей Владимирович, ОГРНИП: 304547312000070, ИНН: 540806566440, akadem.lain@yandex.ru                             </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Кожанов Анатолий Николаевич, ОГРНИП: 304543311400067, ИНН: 543311704364, xoxol65@list.ru                                         </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Молокова Людмила Николаевна, ОГРНИП: 304547310300015, ИНН: 540960401915, ostanina70@inbox.ru                               </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ОГРН: 1055445001820, ИНН 5445118790, Olga7502@yandex.ru                    </t>
   </si>
   <si>
     <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
-    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%   </t>
-[...4 lines deleted...]
-  <si>
     <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%</t>
   </si>
   <si>
-    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%  </t>
-[...4 lines deleted...]
-  <si>
     <t>Наименование, место нахождения (для юридического лица), государственный регистрационный номер записи о создании юридического лица, фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), государственный регистрационный номер записи о государственной регистрации индивидуального предпринимателя, идентификационный номер налогоплательщика, которому предоставлено право осуществления перевозок по маршруту регулярных перевозок, адрес электронной почты</t>
   </si>
   <si>
-    <t>наличие низкого пола - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, наличие безналичной оплаты проезда - 100%, наличие бортового оборудования, предназначенное для взаимодействия с оператором информационной системы навигации - 100%, наличие системы информирования пассажиров (автоинформатор) - 100%, наличие видеорегистраторов, производящих запись движения транспортных средств по дороге и обстановке в салоне - 100%</t>
-[...1 lines deleted...]
-  <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t>Наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%</t>
   </si>
   <si>
     <t>Наличие системы кондиционирования воздуха - 100%, наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и(или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                  </t>
+  </si>
+  <si>
+    <t>Всего таксомоторных маршрутов: 32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 06.07.2026 отмена маршрута (Приказ ДТ от 06.07.2026 № 0061-од),
+с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),            
+с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
+</t>
+  </si>
+  <si>
+    <t>54ТЛ15к/0726</t>
+  </si>
+  <si>
+    <t>с 18.07.2026 по 26.07.2026 установление временного маршрута (Приказ ДТ от 07.07.2026 № 0065-од)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автобус, 
+Большой класс, 
+Экологический класс – Евро-4, Евро-5 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  6            
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)     с 15.07.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0069-од).                       </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">М. «Площадь Маркса» (ул. Покрышкина) – Северо-Чемской ж/м </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Всего троллейбусных маршрутов: 14</t>
+  </si>
+  <si>
+    <t>Всего городских маршрутов: 115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%, наличие информационного табло (электронное или светодиодное) - 100%   </t>
+  </si>
+  <si>
+    <t>5 лет включительно</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, </t>
+  </si>
+  <si>
+    <t>7 лет включительно</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  15              
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 07.08.2026 изменение маршрута (Приказ ДТ от 05.08.2026 № 0081-од),   
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
+с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
+</t>
+  </si>
+  <si>
+    <t>Микрорайон «Чистая Слобода» –  Ул. Вертковская – Микрорайон «Чистая Слобода»</t>
+  </si>
+  <si>
+    <t>Микрорайон «Чистая Слобода» – Ул. Котовского – Микрорайон «Чистая Слобода»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
+2. Ул. Облачная
+3. Пос. Южный (по требованию)
+4. Ул. Бийская
+5. Ул. Танкистов (по требованию)
+6. Ул. Пилотов
+7. Пер. Широкий (по требованию)                                  
+8. Ул. Пермская                                 
+9. Клуб им. Чехова 
+10. Ул. Степная                                
+11. Квартал «Софийский»
+12. Ул. Районная (по требованию)                               
+13. Ул. Станиславского 
+14. Ул. Костычева  
+15. Ул. Римского-Корсакова 
+16. Дом Радио 
+17. Ул. Вертковская 
+18. Ул. Покрышкина 
+19. М. «Площадь Маркса»
+20. Ул. Титова
+21. Магазин «Телевизоры»
+22. Ул. Космическая
+23. Ул. Геодезическая
+24. Ул. Блюхера
+25. Институт Зональный
+26. Ул. Котовского
+27. ДК «Металлург»
+28. ГПТУ-50
+29. Вокзал «Новосибирск-Западный»
+30. Ленинский ЗАГС
+31. Ул. Плахотного
+32. Клуб им. Чехова
+33. Ул. Пермская
+34. Пер. Широкий (по требованию)
+35. Ул. Пилотов
+36. Ул. Танкистов (по требованию)
+37. Ул. Бийская
+38. Пос. Южный (по требованию)
+39. Ул. Облачная
+40. Микрорайон «Чистая Слобода»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од )
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Молкомбинат
+2. Сибирский грузовой терминал (по требованию)
+3. Ул. Ивана Титкова (по требованию)
+4. Сибэлектротерм (по требованию)
+5. Ул. Палласа 
+6. Ул. Виктора Уса 
+7. ЭЛСИБ
+8. Индустриальная
+9. ТГ «Левобережный»
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Покрышкина 
+12. М. «Площадь Маркса»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од )
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Бугринская роща
+2. Ул. Оловозаводская
+3. Ул. Тюменская 
+4. Промышленная (по требованию) 
+5. Ул. Брюллова
+6. Оловозавод 
+7. Поликлиника № 21
+8. Строительная 
+9. Ул. Мира 
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Вертковская 
+12. Дом Радио 
+13. Ул. Римского-Корсакова 
+14. Ул. Серафимовича (по требованию)
+15. Ул. Костычева 
+16. Ул. Станиславского 
+17. Ул. Районная (по требованию)                      
+18. Квартал «Софийский»                   
+19.  Станиславский ж/м 
+20. Кирзавод
+21. Автокомбинат
+22. Ул. 9-й Гвардейской дивизии (по требованию) 
+23. Ул. Волховская 
+24. ЖК «Радуга» (по требованию)
+25. Ул. Оборонная (по требованию) 
+26. Ул. Связистов (по требованию) 
+27. Ул. Пилотов
+28. Ул. Озерная (по требованию)
+29. Ул. Ташкентская 
+30. Ул. Невельского 
+31. Ул. Широкая 
+32. Ул. Киевская 
+33. Хлебозавод
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Хлебозавод
+2. Ленинский ЗАГС
+3. Ул. Плахотного 
+4. Клуб им. Чехова
+5. Ул. Степная 
+6. Квартал «Софийский» 
+7. Ул. Районная (по требованию)                         
+8. Ул. Станиславского 
+9. Ул. Костычева 
+10. Ул. Римского-Корсакова 
+11. Дом Радио
+12. Ул. Вертковская 
+13. Пл. Сибиряков-Гвардейцев
+14. Ул. Мира 
+15. Строительная
+16. Поликлиника № 21
+17. Оловозавод
+18. Ул. Блюллова
+19. Промышленная (по требованию)
+20. Ул. Тюменская 
+21. Ул. Оловозаводская
+22. Бугринская роща
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 24.12.2025 изменение маршрута (Приказ ДТ от 22.12.2025 № 0112-од)
+с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. ПКиО «Сосновый бор»                                     
+2. Ул. Новая Заря (по требованию)                         
+3. Ул. Учительская 
+4. Ул. О. Дундича 
+5. Библиотека им. Островского
+6. Сквер «Авиаконструктора Антонова» 
+7. Дом одежды
+8. Гипроуголь (по требованию)
+9. ДК им. Чкалова
+10. Ул. Волочаевская 
+11. Сад им. Дзержинского
+12. Ул. Ползунова 
+13. Ул. Седова 
+14. Золотая горка
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Гусинобродское шоссе 
+2. Ул. Карбышева
+3. Ул. Толбухина 
+4. Волочаевский ж/м
+5. Ул. Куприна 
+6. Сад Мичуринцев 
+7. Университет биотехнологий
+8. Ул. Панфиловцев 
+9. Сквер Героев Донбаса
+10. Педагогический лицей им. А. С. Пушкина (по требованию)
+11. Ул. К. Либкнехта 
+12. Сибстрин
+13. Октябрьский рынок 
+14. Восход ж/м
+15. Ул. Гурьевская 
+16. Ул. Зыряновская 
+17. Ул. Маковского 
+18. Ул. Мостовая
+19. Ул. Сибревкома
+20. Ул. Октябрьская 
+21. Ул. Депутатская 
+22. Театр Оперы и Балета
+23. Стадион «Спартак»
+24. М. «Сибирская»
+25. Ул. Писарева
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Пл. им. Калинина
+2. Университет путей сообщения
+3. Городская больница 
+4. Универмаг «Калининский»
+5. Стадион «Сибирь» 
+6. ДК им. Горького
+7. Ул. 25 лет Октября
+8. Ул. Учительская                              
+9. Ул. О. Дундича                        
+10. Библиотека им. Островского                          
+11. Сквер «Авиаконструктора Антонова»                             
+12. Дом одежды                          
+13. Гипроуголь (по требованию)
+14. ДК им. Чкалова
+15. Ул. Волочаевская 
+16. Река Каменка
+17. Ул. Техническая 
+18. Школа № 71
+19. Ул. Почтовая 
+20. Гусинобродское шоссе 
+21. Ул. Карбышева
+22. Ул. Толбухина 
+23. Волочаевский ж/м
+24. Ул. Куприна 
+25. Сад Мичуринцев
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 15.05.2026 изменение маршрута (Приказ ДТ от 20.03.2026 № 0027-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Бугринская роща
+2. Ул. Оловозаводская
+3. Ул. Тюменская 
+4. Промышленная (по требованию)
+5. Ул. Брюллова
+6. Оловозавод 
+7. Поликлиника № 21
+8. Строительная 
+9. Ул. Мира 
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Покрышкина 
+12. М. «Площадь Маркса» 
+13. Ул. Титова
+14. Магазин «Телевизоры»
+15. Ул. Космическая 
+16. Ул. Геодезическая 
+17. Ул. Блюхера 
+18. Институт Зональный
+19. Ул. Котовского
+20. ДК «Металлург»
+21. ГПТУ-50
+22. Вокзал «Новосибирск-Западный»
+23. Ленинский ЗАГС
+24. Ул. Плахотного 
+25. Клуб им. Чехова
+26. Ул. Степная 
+27. Квартал «Софийский»
+28. Станиславский ж/м 
+29. Кирзавод
+30. Автокомбинат
+31. Ул. 9-й Гвардейской дивизии (по требованию)
+32. Ул. Волховская 
+33. Школа № 174
+34. Юго-Западный ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Юго-Западный ж/м                    
+2. Школа № 174                           
+3. Ул. Волховская                          
+4. Ул. 9-й Гвардейской дивизии (по требованию)                                        
+5. Автокомбинат                                   
+6. Кирзавод                                   
+7. Станиславский ж/м                     
+8. Квартал «Софийский»                         
+9. Ул. Районная (по требованию)                            
+10. Ул. Станиславского                  
+11. Ул. Костычева                                                  
+12. Ул. Римского-Корсакова                                      
+13. Дом Радио                                
+14. Ул. Вертковская                            
+15. Ул. Покрышкина                          
+16. М. «Площадь Маркса»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. М. «Площадь Маркса»                   
+2. Ул. Покрышкина                             
+3. Ул. Вертковская                              
+4. Дом Радио                                     
+5. Ул. Римского-Корсакова                       
+6. Ул. Серафимовича (по требованию)            
+7. Ул. Костычева                                       
+8. Ул. Станиславского                    
+ 9. Ул. Районная (по требованию)                        
+10. Квартал «Софийский»                               
+11. Станиславский ж/м                    
+12. Кирзавод                                       
+13. Автокомбинат                                  
+14. Ул. 9-й Гвардейской дивизии (по требованию)                                              
+15. Ул. Волховская                               
+16. Школа № 174                               
+17. Юго-Западный ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Юго-Западный ж/м
+2. Школа № 174
+3. ЖДК «Радуга» (по требованию)
+4. Ул. Оборонная (по требованию) 
+5. Ул. Связистов (по требованию)
+6. Ул. Пилотов
+7. Ул. Озерная (по требованию)
+8. Ул. Ташкентская 
+9. Ул. Невельского 
+10. Ул. Широкая 
+11. Ул. Киевская 
+12. Хлебозавод
+13. Вокзал «Новосибирск-Западный»
+14. ГПТУ-50
+16. ДК «Металлург»
+17. Ул. Котовского
+18. Институт Зональный
+19. Ул. Блюхера 
+20. Ул. Геодезическая 
+21. Ул. Космическая 
+22. Магазин «Телевизоры»
+23. Ул. Титова
+24. М. «Площадь Маркса» 
+25. Ул. Покрышкина 
+26. Пл. Сибиряков-Гвардейцев
+27. ТГ «Левобережный»
+28. Индустриальная
+29. Пл. им. Кирова
+30. Бульвар
+31. Универмаг «Кировский»
+32. Весенняя 
+33. Ул. Петухова                           
+34. Советское шоссе
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ул. Титова, 
+ул. Троллейная, 
+ул. Вертковская, 
+ул. Сибиряков-Гвардейцев,  
+ул. Покрышкина,                     
+пл. им. Карла Маркса,
+ул. Блюхера,
+ул. Котовского,
+ул. Ватутина,
+ул. Широкая,
+ул. Троллейная,
+ул. Титова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ул. Титова, 
+ул. Троллейная, 
+ул. Широкая,
+ул. Ватутина,
+ул. Котовского,
+ул. Блюхера,
+пл. им. Карла Маркса,
+ул. Покрышкина,
+ул. Сибиряков-Гвардейцев,
+ул. Вертковская,
+ул. Троллейная,
+ул. Титова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
+2. Ул. Облачная
+3. Пос. Южный (по требованию)
+4. Ул. Бийская
+5. Ул. Танкистов (по требованию)
+6. Ул. Пилотов
+7. Пер. Широкий (по требованию)                          
+8. Ул. Пермская    
+9. Клуб им. Чехова
+10. Ул. Плахотного 
+11. Ленинский ЗАГС
+12. Вокзал «Новосибирск-Западный»
+13. ГПТУ-50
+14. ДК «Металлург»
+15. Ул. Котовского
+16. Институт Зональный
+17. Ул. Блюхера
+18. Ул. Геодезическая
+19. Ул. Космическая
+20. Магазин «Телевизоры»
+21. Ул. Титова
+22. М. «Площадь Марска»
+23. Ул. Покрышкина
+24. Ул. Вертковская
+25. Дом Радио
+26. Ул. Римского-Корсакова
+27. Ул. Серафимовича (по требованию)
+28. Ул. Костычева
+29. Ул. Станиславского
+30. Ул. Районная (по требованию)
+31. Квартал «Софийский»
+32. Ул. Степная
+33. Клуб им. Чехова
+34. Ул. Пермская    
+35. Пер. Широкий (по требованию)                          
+36. Ул. Пилотов
+37. Ул. Танкистов (по требованию)
+38. Ул. Бийская
+39. Пос. Южный (по требованию)
+40. Ул. Облачная
+41. Микрорайон «Чистая Слобода»
+</t>
+  </si>
+  <si>
+    <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ОГРН: 1025401018554, ИНН 5402108170, get@get-nsk.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -13217,50 +13265,57 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -13364,51 +13419,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="649">
+  <cellXfs count="661">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -13490,53 +13545,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -13615,53 +13667,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -13842,73 +13891,67 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -14266,97 +14309,91 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
@@ -14378,633 +14415,694 @@
     <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...457 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -15122,93 +15220,84 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -15576,13916 +15665,14112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y235"/>
+  <dimension ref="A1:Y239"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="38" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="11" width="12.5703125" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1"/>
-    <col min="15" max="15" width="28.85546875" style="162" customWidth="1"/>
+    <col min="15" max="15" width="28.85546875" style="160" customWidth="1"/>
     <col min="16" max="16" width="23.5703125" style="38" customWidth="1"/>
     <col min="17" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
     <col min="20" max="20" width="20.85546875" style="30" customWidth="1"/>
     <col min="21" max="21" width="15.140625" style="46" customWidth="1"/>
-    <col min="22" max="22" width="19.42578125" style="200" customWidth="1"/>
+    <col min="22" max="22" width="19.42578125" style="196" customWidth="1"/>
     <col min="23" max="24" width="16.5703125" style="46" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="615" t="s">
+      <c r="A1" s="627" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="615"/>
-[...22 lines deleted...]
-      <c r="Y1" s="615"/>
+      <c r="B1" s="627"/>
+      <c r="C1" s="627"/>
+      <c r="D1" s="627"/>
+      <c r="E1" s="627"/>
+      <c r="F1" s="627"/>
+      <c r="G1" s="627"/>
+      <c r="H1" s="627"/>
+      <c r="I1" s="627"/>
+      <c r="J1" s="627"/>
+      <c r="K1" s="627"/>
+      <c r="L1" s="627"/>
+      <c r="M1" s="627"/>
+      <c r="N1" s="627"/>
+      <c r="O1" s="627"/>
+      <c r="P1" s="627"/>
+      <c r="Q1" s="627"/>
+      <c r="R1" s="627"/>
+      <c r="S1" s="627"/>
+      <c r="T1" s="627"/>
+      <c r="U1" s="627"/>
+      <c r="V1" s="627"/>
+      <c r="W1" s="627"/>
+      <c r="X1" s="627"/>
+      <c r="Y1" s="627"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2"/>
       <c r="B2" s="28"/>
       <c r="C2" s="27"/>
       <c r="D2" s="5"/>
       <c r="E2" s="37" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="37"/>
-      <c r="P2" s="158"/>
+      <c r="P2" s="156"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="13"/>
       <c r="U2" s="3"/>
-      <c r="V2" s="197"/>
+      <c r="V2" s="193"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="26"/>
     </row>
     <row r="3" spans="1:25" ht="50.25" customHeight="1">
-      <c r="A3" s="616" t="s">
+      <c r="A3" s="628" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="616" t="s">
+      <c r="B3" s="628" t="s">
+        <v>234</v>
+      </c>
+      <c r="C3" s="552" t="s">
+        <v>235</v>
+      </c>
+      <c r="D3" s="552" t="s">
+        <v>236</v>
+      </c>
+      <c r="E3" s="552" t="s">
         <v>237</v>
       </c>
-      <c r="C3" s="534" t="s">
+      <c r="F3" s="630" t="s">
+        <v>145</v>
+      </c>
+      <c r="G3" s="552" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="630" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="556" t="s">
         <v>238</v>
       </c>
-      <c r="D3" s="534" t="s">
+      <c r="J3" s="557"/>
+      <c r="K3" s="557"/>
+      <c r="L3" s="558"/>
+      <c r="M3" s="552" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="552" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="554" t="s">
+        <v>312</v>
+      </c>
+      <c r="P3" s="552" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q3" s="552" t="s">
         <v>239</v>
       </c>
-      <c r="E3" s="534" t="s">
-[...49 lines deleted...]
-      <c r="Y3" s="616" t="s">
+      <c r="R3" s="552" t="s">
+        <v>233</v>
+      </c>
+      <c r="S3" s="552" t="s">
+        <v>232</v>
+      </c>
+      <c r="T3" s="645" t="s">
+        <v>993</v>
+      </c>
+      <c r="U3" s="635" t="s">
+        <v>228</v>
+      </c>
+      <c r="V3" s="632" t="s">
+        <v>284</v>
+      </c>
+      <c r="W3" s="633"/>
+      <c r="X3" s="634"/>
+      <c r="Y3" s="628" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="164.25" customHeight="1">
-      <c r="A4" s="617"/>
-[...6 lines deleted...]
-      <c r="H4" s="619"/>
+      <c r="A4" s="629"/>
+      <c r="B4" s="629"/>
+      <c r="C4" s="553"/>
+      <c r="D4" s="553"/>
+      <c r="E4" s="553"/>
+      <c r="F4" s="631"/>
+      <c r="G4" s="553"/>
+      <c r="H4" s="631"/>
       <c r="I4" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>255</v>
-[...19 lines deleted...]
-      <c r="Y4" s="617"/>
+        <v>251</v>
+      </c>
+      <c r="M4" s="553"/>
+      <c r="N4" s="553"/>
+      <c r="O4" s="555"/>
+      <c r="P4" s="553"/>
+      <c r="Q4" s="598"/>
+      <c r="R4" s="553"/>
+      <c r="S4" s="553"/>
+      <c r="T4" s="646"/>
+      <c r="U4" s="636"/>
+      <c r="V4" s="194" t="s">
+        <v>281</v>
+      </c>
+      <c r="W4" s="142" t="s">
+        <v>282</v>
+      </c>
+      <c r="X4" s="142" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y4" s="629"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="635" t="s">
+      <c r="A5" s="647" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="636"/>
-[...22 lines deleted...]
-      <c r="Y5" s="637"/>
+      <c r="B5" s="648"/>
+      <c r="C5" s="648"/>
+      <c r="D5" s="648"/>
+      <c r="E5" s="648"/>
+      <c r="F5" s="648"/>
+      <c r="G5" s="648"/>
+      <c r="H5" s="648"/>
+      <c r="I5" s="648"/>
+      <c r="J5" s="648"/>
+      <c r="K5" s="648"/>
+      <c r="L5" s="648"/>
+      <c r="M5" s="648"/>
+      <c r="N5" s="648"/>
+      <c r="O5" s="648"/>
+      <c r="P5" s="648"/>
+      <c r="Q5" s="648"/>
+      <c r="R5" s="648"/>
+      <c r="S5" s="648"/>
+      <c r="T5" s="648"/>
+      <c r="U5" s="648"/>
+      <c r="V5" s="648"/>
+      <c r="W5" s="648"/>
+      <c r="X5" s="648"/>
+      <c r="Y5" s="649"/>
     </row>
-    <row r="6" spans="1:25" s="36" customFormat="1" ht="190.5" customHeight="1">
+    <row r="6" spans="1:25" s="36" customFormat="1" ht="204" customHeight="1">
       <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="287" t="s">
+      <c r="B6" s="283" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="279">
+      <c r="C6" s="275">
         <v>2</v>
       </c>
-      <c r="D6" s="285" t="s">
+      <c r="D6" s="281" t="s">
         <v>122</v>
       </c>
-      <c r="E6" s="365" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="283">
+      <c r="E6" s="354" t="s">
+        <v>362</v>
+      </c>
+      <c r="F6" s="354" t="s">
+        <v>363</v>
+      </c>
+      <c r="G6" s="354" t="s">
+        <v>509</v>
+      </c>
+      <c r="H6" s="305" t="s">
+        <v>508</v>
+      </c>
+      <c r="I6" s="279">
         <f>J6+K6</f>
         <v>15.6</v>
       </c>
-      <c r="J6" s="283">
+      <c r="J6" s="279">
         <v>7.83</v>
       </c>
-      <c r="K6" s="283">
+      <c r="K6" s="279">
         <v>7.77</v>
       </c>
-      <c r="L6" s="283">
+      <c r="L6" s="279">
         <v>7.8</v>
       </c>
-      <c r="M6" s="278" t="s">
+      <c r="M6" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="284" t="s">
+      <c r="N6" s="280" t="s">
         <v>125</v>
       </c>
-      <c r="O6" s="280" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O6" s="276" t="s">
+        <v>656</v>
+      </c>
+      <c r="P6" s="157" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q6" s="437" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R6" s="437" t="s">
+        <v>1012</v>
       </c>
       <c r="S6" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>46235</v>
+      </c>
+      <c r="T6" s="440" t="s">
+        <v>1041</v>
       </c>
       <c r="U6" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>46326</v>
+      </c>
+      <c r="V6" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
-      <c r="Y6" s="285"/>
+      <c r="Y6" s="281"/>
     </row>
     <row r="7" spans="1:25" s="36" customFormat="1" ht="186" customHeight="1">
-      <c r="A7" s="509">
+      <c r="A7" s="443">
         <v>2</v>
       </c>
-      <c r="B7" s="613" t="s">
+      <c r="B7" s="625" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="513">
+      <c r="C7" s="441">
         <v>4</v>
       </c>
-      <c r="D7" s="515" t="s">
-[...11 lines deleted...]
-      <c r="H7" s="517" t="s">
+      <c r="D7" s="447" t="s">
+        <v>226</v>
+      </c>
+      <c r="E7" s="449" t="s">
+        <v>385</v>
+      </c>
+      <c r="F7" s="449" t="s">
+        <v>386</v>
+      </c>
+      <c r="G7" s="449" t="s">
+        <v>405</v>
+      </c>
+      <c r="H7" s="453" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="541">
-        <f t="shared" ref="I7:I20" si="0">J7+K7</f>
+      <c r="I7" s="455">
+        <f t="shared" ref="I7:I21" si="0">J7+K7</f>
         <v>36.1</v>
       </c>
-      <c r="J7" s="541">
+      <c r="J7" s="455">
         <v>18.5</v>
       </c>
-      <c r="K7" s="541" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="541">
+      <c r="K7" s="455" t="s">
+        <v>252</v>
+      </c>
+      <c r="L7" s="455">
         <f>I7/2</f>
         <v>18.05</v>
       </c>
-      <c r="M7" s="435" t="s">
+      <c r="M7" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N7" s="435" t="s">
+      <c r="N7" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O7" s="439" t="s">
-[...25 lines deleted...]
-      <c r="Y7" s="513"/>
+      <c r="O7" s="449" t="s">
+        <v>656</v>
+      </c>
+      <c r="P7" s="459" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q7" s="457" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R7" s="457" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S7" s="525">
+        <v>46235</v>
+      </c>
+      <c r="T7" s="527" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U7" s="525">
+        <v>46326</v>
+      </c>
+      <c r="V7" s="481" t="s">
+        <v>820</v>
+      </c>
+      <c r="W7" s="525"/>
+      <c r="X7" s="525"/>
+      <c r="Y7" s="441"/>
     </row>
     <row r="8" spans="1:25" s="36" customFormat="1" ht="241.5" customHeight="1">
-      <c r="A8" s="510"/>
-[...23 lines deleted...]
-      <c r="Y8" s="514"/>
+      <c r="A8" s="444"/>
+      <c r="B8" s="626"/>
+      <c r="C8" s="442"/>
+      <c r="D8" s="448"/>
+      <c r="E8" s="450"/>
+      <c r="F8" s="450"/>
+      <c r="G8" s="450"/>
+      <c r="H8" s="454"/>
+      <c r="I8" s="456"/>
+      <c r="J8" s="456"/>
+      <c r="K8" s="456"/>
+      <c r="L8" s="456"/>
+      <c r="M8" s="458"/>
+      <c r="N8" s="458"/>
+      <c r="O8" s="450"/>
+      <c r="P8" s="460"/>
+      <c r="Q8" s="458"/>
+      <c r="R8" s="458"/>
+      <c r="S8" s="526"/>
+      <c r="T8" s="528"/>
+      <c r="U8" s="458"/>
+      <c r="V8" s="482"/>
+      <c r="W8" s="526"/>
+      <c r="X8" s="526"/>
+      <c r="Y8" s="442"/>
     </row>
     <row r="9" spans="1:25" s="36" customFormat="1" ht="218.25" customHeight="1">
-      <c r="A9" s="509">
+      <c r="A9" s="443">
         <v>3</v>
       </c>
-      <c r="B9" s="613" t="s">
+      <c r="B9" s="625" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="513">
+      <c r="C9" s="441">
         <v>5</v>
       </c>
-      <c r="D9" s="515" t="s">
-[...14 lines deleted...]
-      <c r="I9" s="541">
+      <c r="D9" s="447" t="s">
+        <v>659</v>
+      </c>
+      <c r="E9" s="449" t="s">
+        <v>364</v>
+      </c>
+      <c r="F9" s="449" t="s">
+        <v>365</v>
+      </c>
+      <c r="G9" s="449" t="s">
+        <v>383</v>
+      </c>
+      <c r="H9" s="449" t="s">
+        <v>384</v>
+      </c>
+      <c r="I9" s="455">
         <f t="shared" si="0"/>
         <v>37.6</v>
       </c>
-      <c r="J9" s="541">
+      <c r="J9" s="455">
         <v>18.600000000000001</v>
       </c>
-      <c r="K9" s="541">
+      <c r="K9" s="455">
         <v>19</v>
       </c>
-      <c r="L9" s="541">
+      <c r="L9" s="455">
         <v>18.8</v>
       </c>
-      <c r="M9" s="435" t="s">
+      <c r="M9" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N9" s="435" t="s">
+      <c r="N9" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O9" s="439" t="s">
-[...25 lines deleted...]
-      <c r="Y9" s="513"/>
+      <c r="O9" s="449" t="s">
+        <v>656</v>
+      </c>
+      <c r="P9" s="459" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q9" s="457" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R9" s="457" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S9" s="525">
+        <v>46235</v>
+      </c>
+      <c r="T9" s="527" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U9" s="525">
+        <v>46326</v>
+      </c>
+      <c r="V9" s="481" t="s">
+        <v>823</v>
+      </c>
+      <c r="W9" s="525"/>
+      <c r="X9" s="525"/>
+      <c r="Y9" s="441"/>
     </row>
     <row r="10" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A10" s="510"/>
-[...23 lines deleted...]
-      <c r="Y10" s="514"/>
+      <c r="A10" s="444"/>
+      <c r="B10" s="626"/>
+      <c r="C10" s="442"/>
+      <c r="D10" s="448"/>
+      <c r="E10" s="450"/>
+      <c r="F10" s="450"/>
+      <c r="G10" s="450"/>
+      <c r="H10" s="450"/>
+      <c r="I10" s="456"/>
+      <c r="J10" s="456"/>
+      <c r="K10" s="456"/>
+      <c r="L10" s="456"/>
+      <c r="M10" s="458"/>
+      <c r="N10" s="458"/>
+      <c r="O10" s="450"/>
+      <c r="P10" s="460"/>
+      <c r="Q10" s="458"/>
+      <c r="R10" s="458"/>
+      <c r="S10" s="526"/>
+      <c r="T10" s="528"/>
+      <c r="U10" s="458"/>
+      <c r="V10" s="482"/>
+      <c r="W10" s="526"/>
+      <c r="X10" s="526"/>
+      <c r="Y10" s="442"/>
     </row>
     <row r="11" spans="1:25" s="36" customFormat="1" ht="392.25" customHeight="1">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="84">
+      <c r="C11" s="83">
         <v>7</v>
       </c>
-      <c r="D11" s="85" t="s">
-[...9 lines deleted...]
-        <v>527</v>
+      <c r="D11" s="84" t="s">
+        <v>219</v>
+      </c>
+      <c r="E11" s="306" t="s">
+        <v>387</v>
+      </c>
+      <c r="F11" s="306" t="s">
+        <v>388</v>
+      </c>
+      <c r="G11" s="306" t="s">
+        <v>510</v>
       </c>
       <c r="H11" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="103">
+      <c r="I11" s="101">
         <f t="shared" si="0"/>
         <v>33.64</v>
       </c>
-      <c r="J11" s="103">
+      <c r="J11" s="101">
         <v>16.82</v>
       </c>
-      <c r="K11" s="103">
+      <c r="K11" s="101">
         <v>16.82</v>
       </c>
-      <c r="L11" s="103">
+      <c r="L11" s="101">
         <v>16.82</v>
       </c>
-      <c r="M11" s="82" t="s">
+      <c r="M11" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N11" s="82" t="s">
+      <c r="N11" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O11" s="190" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O11" s="186" t="s">
+        <v>656</v>
+      </c>
+      <c r="P11" s="157" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q11" s="415" t="s">
+        <v>992</v>
+      </c>
+      <c r="R11" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S11" s="11">
         <v>45566</v>
       </c>
-      <c r="T11" s="424" t="s">
-        <v>968</v>
+      <c r="T11" s="440" t="s">
+        <v>1041</v>
       </c>
       <c r="U11" s="11">
         <v>46660</v>
       </c>
-      <c r="V11" s="288" t="s">
-        <v>731</v>
+      <c r="V11" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
-      <c r="Y11" s="85"/>
+      <c r="Y11" s="84"/>
     </row>
     <row r="12" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A12" s="509">
+      <c r="A12" s="443">
         <v>5</v>
       </c>
-      <c r="B12" s="511" t="s">
+      <c r="B12" s="445" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="513">
+      <c r="C12" s="441">
         <v>8</v>
       </c>
-      <c r="D12" s="515" t="s">
-[...14 lines deleted...]
-      <c r="I12" s="541">
+      <c r="D12" s="447" t="s">
+        <v>288</v>
+      </c>
+      <c r="E12" s="449" t="s">
+        <v>378</v>
+      </c>
+      <c r="F12" s="449" t="s">
+        <v>379</v>
+      </c>
+      <c r="G12" s="449" t="s">
+        <v>511</v>
+      </c>
+      <c r="H12" s="449" t="s">
+        <v>366</v>
+      </c>
+      <c r="I12" s="455">
         <f t="shared" si="0"/>
         <v>48.9</v>
       </c>
-      <c r="J12" s="541">
+      <c r="J12" s="455">
         <v>24.4</v>
       </c>
-      <c r="K12" s="541">
+      <c r="K12" s="455">
         <v>24.5</v>
       </c>
-      <c r="L12" s="541">
+      <c r="L12" s="455">
         <v>24.45</v>
       </c>
-      <c r="M12" s="435" t="s">
+      <c r="M12" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N12" s="435" t="s">
+      <c r="N12" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O12" s="439" t="s">
-[...25 lines deleted...]
-      <c r="Y12" s="513"/>
+      <c r="O12" s="449" t="s">
+        <v>657</v>
+      </c>
+      <c r="P12" s="459" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q12" s="457" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R12" s="457" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S12" s="525">
+        <v>46235</v>
+      </c>
+      <c r="T12" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U12" s="525">
+        <v>46326</v>
+      </c>
+      <c r="V12" s="481" t="s">
+        <v>824</v>
+      </c>
+      <c r="W12" s="525"/>
+      <c r="X12" s="525"/>
+      <c r="Y12" s="441"/>
     </row>
     <row r="13" spans="1:25" s="36" customFormat="1" ht="288.75" customHeight="1">
-      <c r="A13" s="510"/>
-[...23 lines deleted...]
-      <c r="Y13" s="514"/>
+      <c r="A13" s="444"/>
+      <c r="B13" s="446"/>
+      <c r="C13" s="442"/>
+      <c r="D13" s="448"/>
+      <c r="E13" s="450"/>
+      <c r="F13" s="450"/>
+      <c r="G13" s="450"/>
+      <c r="H13" s="450"/>
+      <c r="I13" s="456"/>
+      <c r="J13" s="456"/>
+      <c r="K13" s="456"/>
+      <c r="L13" s="456"/>
+      <c r="M13" s="458"/>
+      <c r="N13" s="458"/>
+      <c r="O13" s="450"/>
+      <c r="P13" s="460"/>
+      <c r="Q13" s="458"/>
+      <c r="R13" s="458"/>
+      <c r="S13" s="526"/>
+      <c r="T13" s="450"/>
+      <c r="U13" s="458"/>
+      <c r="V13" s="482"/>
+      <c r="W13" s="526"/>
+      <c r="X13" s="526"/>
+      <c r="Y13" s="442"/>
     </row>
     <row r="14" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A14" s="10">
         <v>6</v>
       </c>
-      <c r="B14" s="92" t="s">
+      <c r="B14" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="88">
+      <c r="C14" s="87">
         <v>10</v>
       </c>
-      <c r="D14" s="181" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="D14" s="177" t="s">
+        <v>512</v>
+      </c>
+      <c r="E14" s="343" t="s">
+        <v>367</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="309" t="s">
-        <v>679</v>
+      <c r="G14" s="305" t="s">
+        <v>660</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>680</v>
-[...1 lines deleted...]
-      <c r="I14" s="103">
+        <v>661</v>
+      </c>
+      <c r="I14" s="101">
         <f t="shared" si="0"/>
         <v>36.519999999999996</v>
       </c>
-      <c r="J14" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L14" s="95">
+      <c r="J14" s="95" t="s">
+        <v>253</v>
+      </c>
+      <c r="K14" s="95" t="s">
+        <v>254</v>
+      </c>
+      <c r="L14" s="93">
         <v>18.260000000000002</v>
       </c>
-      <c r="M14" s="73" t="s">
+      <c r="M14" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N14" s="82" t="s">
+      <c r="N14" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O14" s="190" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="O14" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P14" s="157" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q14" s="437" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R14" s="437" t="s">
+        <v>1012</v>
       </c>
       <c r="S14" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>46235</v>
+      </c>
+      <c r="T14" s="440" t="s">
+        <v>1041</v>
       </c>
       <c r="U14" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>46326</v>
+      </c>
+      <c r="V14" s="284" t="s">
+        <v>825</v>
       </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
-      <c r="Y14" s="85"/>
+      <c r="Y14" s="84"/>
     </row>
     <row r="15" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
       <c r="A15" s="10">
         <v>7</v>
       </c>
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="88">
+      <c r="C15" s="87">
         <v>13</v>
       </c>
-      <c r="D15" s="89" t="s">
-[...3 lines deleted...]
-        <v>530</v>
+      <c r="D15" s="88" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="305" t="s">
+        <v>513</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>396</v>
+      </c>
+      <c r="G15" s="305" t="s">
+        <v>168</v>
       </c>
       <c r="H15" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="103">
+      <c r="I15" s="101">
         <f t="shared" si="0"/>
         <v>24.28</v>
       </c>
-      <c r="J15" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="95">
+      <c r="J15" s="95" t="s">
+        <v>255</v>
+      </c>
+      <c r="K15" s="95" t="s">
+        <v>256</v>
+      </c>
+      <c r="L15" s="93">
         <v>12.14</v>
       </c>
-      <c r="M15" s="82" t="s">
+      <c r="M15" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N15" s="82" t="s">
+      <c r="N15" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O15" s="190" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="O15" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P15" s="148" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q15" s="437" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R15" s="437" t="s">
+        <v>1012</v>
       </c>
       <c r="S15" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>46235</v>
+      </c>
+      <c r="T15" s="440" t="s">
+        <v>1041</v>
       </c>
       <c r="U15" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>46326</v>
+      </c>
+      <c r="V15" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
-      <c r="Y15" s="85"/>
+      <c r="Y15" s="84"/>
     </row>
-    <row r="16" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="I16" s="259">
+    <row r="16" spans="1:25" s="36" customFormat="1" ht="187.5" customHeight="1">
+      <c r="A16" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B16" s="251" t="s">
+        <v>221</v>
+      </c>
+      <c r="C16" s="252" t="s">
+        <v>222</v>
+      </c>
+      <c r="D16" s="253" t="s">
+        <v>709</v>
+      </c>
+      <c r="E16" s="254" t="s">
+        <v>291</v>
+      </c>
+      <c r="F16" s="254" t="s">
+        <v>292</v>
+      </c>
+      <c r="G16" s="254" t="s">
+        <v>223</v>
+      </c>
+      <c r="H16" s="254" t="s">
+        <v>240</v>
+      </c>
+      <c r="I16" s="255">
         <f t="shared" ref="I16" si="1">J16+K16</f>
         <v>14.24</v>
       </c>
-      <c r="J16" s="260">
+      <c r="J16" s="256">
         <v>7.13</v>
       </c>
-      <c r="K16" s="260">
+      <c r="K16" s="256">
         <v>7.11</v>
       </c>
-      <c r="L16" s="260">
+      <c r="L16" s="256">
         <v>7.12</v>
       </c>
-      <c r="M16" s="260" t="s">
+      <c r="M16" s="256" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="260" t="s">
+      <c r="N16" s="256" t="s">
         <v>125</v>
       </c>
-      <c r="O16" s="258" t="s">
-[...15 lines deleted...]
-      <c r="Y16" s="263"/>
+      <c r="O16" s="254" t="s">
+        <v>657</v>
+      </c>
+      <c r="P16" s="254" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q16" s="257"/>
+      <c r="R16" s="256"/>
+      <c r="S16" s="235"/>
+      <c r="T16" s="258"/>
+      <c r="U16" s="256"/>
+      <c r="V16" s="254" t="s">
+        <v>247</v>
+      </c>
+      <c r="W16" s="256"/>
+      <c r="X16" s="256"/>
+      <c r="Y16" s="259"/>
     </row>
-    <row r="17" spans="1:25" s="94" customFormat="1" ht="210" customHeight="1">
-[...24 lines deleted...]
-      <c r="I17" s="259">
+    <row r="17" spans="1:25" s="92" customFormat="1" ht="195.75" customHeight="1">
+      <c r="A17" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B17" s="251" t="s">
+        <v>750</v>
+      </c>
+      <c r="C17" s="252" t="s">
+        <v>222</v>
+      </c>
+      <c r="D17" s="253" t="s">
+        <v>761</v>
+      </c>
+      <c r="E17" s="254" t="s">
+        <v>751</v>
+      </c>
+      <c r="F17" s="254" t="s">
+        <v>752</v>
+      </c>
+      <c r="G17" s="254" t="s">
+        <v>223</v>
+      </c>
+      <c r="H17" s="254" t="s">
+        <v>240</v>
+      </c>
+      <c r="I17" s="255">
         <f t="shared" si="0"/>
         <v>14.24</v>
       </c>
-      <c r="J17" s="260">
+      <c r="J17" s="256">
         <v>7.13</v>
       </c>
-      <c r="K17" s="260">
+      <c r="K17" s="256">
         <v>7.11</v>
       </c>
-      <c r="L17" s="260">
+      <c r="L17" s="256">
         <v>7.12</v>
       </c>
-      <c r="M17" s="260" t="s">
+      <c r="M17" s="256" t="s">
         <v>3</v>
       </c>
-      <c r="N17" s="260" t="s">
+      <c r="N17" s="256" t="s">
         <v>125</v>
       </c>
-      <c r="O17" s="258" t="s">
-[...15 lines deleted...]
-      <c r="Y17" s="263"/>
+      <c r="O17" s="254" t="s">
+        <v>657</v>
+      </c>
+      <c r="P17" s="254" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q17" s="257"/>
+      <c r="R17" s="256"/>
+      <c r="S17" s="235"/>
+      <c r="T17" s="258"/>
+      <c r="U17" s="235"/>
+      <c r="V17" s="254" t="s">
+        <v>762</v>
+      </c>
+      <c r="W17" s="256"/>
+      <c r="X17" s="256"/>
+      <c r="Y17" s="259"/>
     </row>
-    <row r="18" spans="1:25" s="94" customFormat="1" ht="210" customHeight="1">
-      <c r="A18" s="509">
+    <row r="18" spans="1:25" s="423" customFormat="1" ht="209.25" customHeight="1">
+      <c r="A18" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B18" s="425" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C18" s="426" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18" s="427" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E18" s="428" t="s">
+        <v>751</v>
+      </c>
+      <c r="F18" s="428" t="s">
+        <v>752</v>
+      </c>
+      <c r="G18" s="428" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="428" t="s">
+        <v>240</v>
+      </c>
+      <c r="I18" s="429">
+        <f t="shared" ref="I18" si="2">J18+K18</f>
+        <v>14.24</v>
+      </c>
+      <c r="J18" s="430">
+        <v>7.13</v>
+      </c>
+      <c r="K18" s="430">
+        <v>7.11</v>
+      </c>
+      <c r="L18" s="430">
+        <v>7.12</v>
+      </c>
+      <c r="M18" s="430" t="s">
+        <v>3</v>
+      </c>
+      <c r="N18" s="430" t="s">
+        <v>125</v>
+      </c>
+      <c r="O18" s="428" t="s">
+        <v>657</v>
+      </c>
+      <c r="P18" s="428" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q18" s="431"/>
+      <c r="R18" s="430"/>
+      <c r="S18" s="432"/>
+      <c r="T18" s="433"/>
+      <c r="U18" s="432"/>
+      <c r="V18" s="428" t="s">
+        <v>1004</v>
+      </c>
+      <c r="W18" s="430"/>
+      <c r="X18" s="430"/>
+      <c r="Y18" s="434"/>
+    </row>
+    <row r="19" spans="1:25" s="92" customFormat="1" ht="210" customHeight="1">
+      <c r="A19" s="443">
         <v>8</v>
       </c>
-      <c r="B18" s="511" t="s">
+      <c r="B19" s="445" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="513">
+      <c r="C19" s="441">
         <v>22</v>
       </c>
-      <c r="D18" s="515" t="s">
-[...11 lines deleted...]
-      <c r="H18" s="517" t="s">
+      <c r="D19" s="447" t="s">
+        <v>230</v>
+      </c>
+      <c r="E19" s="449" t="s">
+        <v>369</v>
+      </c>
+      <c r="F19" s="449" t="s">
+        <v>370</v>
+      </c>
+      <c r="G19" s="449" t="s">
+        <v>377</v>
+      </c>
+      <c r="H19" s="453" t="s">
         <v>17</v>
       </c>
-      <c r="I18" s="519">
-        <f>J18+K18</f>
+      <c r="I19" s="537">
+        <f>J19+K19</f>
         <v>31.299999999999997</v>
       </c>
-      <c r="J18" s="517" t="s">
-[...5 lines deleted...]
-      <c r="L18" s="435">
+      <c r="J19" s="453" t="s">
+        <v>257</v>
+      </c>
+      <c r="K19" s="453" t="s">
+        <v>258</v>
+      </c>
+      <c r="L19" s="457">
         <v>15.65</v>
       </c>
-      <c r="M18" s="435" t="s">
+      <c r="M19" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N18" s="435" t="s">
+      <c r="N19" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O18" s="439" t="s">
-[...25 lines deleted...]
-      <c r="Y18" s="495"/>
+      <c r="O19" s="449" t="s">
+        <v>657</v>
+      </c>
+      <c r="P19" s="449" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q19" s="457" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R19" s="457" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S19" s="525">
+        <v>46235</v>
+      </c>
+      <c r="T19" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U19" s="525">
+        <v>46326</v>
+      </c>
+      <c r="V19" s="481" t="s">
+        <v>826</v>
+      </c>
+      <c r="W19" s="521"/>
+      <c r="X19" s="521"/>
+      <c r="Y19" s="523"/>
     </row>
-    <row r="19" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y19" s="496"/>
+    <row r="20" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
+      <c r="A20" s="444"/>
+      <c r="B20" s="446"/>
+      <c r="C20" s="442"/>
+      <c r="D20" s="448"/>
+      <c r="E20" s="450"/>
+      <c r="F20" s="450"/>
+      <c r="G20" s="450"/>
+      <c r="H20" s="454"/>
+      <c r="I20" s="538"/>
+      <c r="J20" s="454"/>
+      <c r="K20" s="454"/>
+      <c r="L20" s="458"/>
+      <c r="M20" s="458"/>
+      <c r="N20" s="458"/>
+      <c r="O20" s="450"/>
+      <c r="P20" s="450"/>
+      <c r="Q20" s="458"/>
+      <c r="R20" s="458"/>
+      <c r="S20" s="526"/>
+      <c r="T20" s="450"/>
+      <c r="U20" s="526"/>
+      <c r="V20" s="482"/>
+      <c r="W20" s="522"/>
+      <c r="X20" s="522"/>
+      <c r="Y20" s="524"/>
     </row>
-    <row r="20" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
-      <c r="A20" s="10">
+    <row r="21" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
+      <c r="A21" s="10">
         <v>9</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B21" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="84">
+      <c r="C21" s="83">
         <v>23</v>
       </c>
-      <c r="D20" s="85" t="s">
+      <c r="D21" s="84" t="s">
         <v>123</v>
       </c>
-      <c r="E20" s="310" t="s">
-[...11 lines deleted...]
-      <c r="I20" s="105">
+      <c r="E21" s="306" t="s">
+        <v>371</v>
+      </c>
+      <c r="F21" s="306" t="s">
+        <v>372</v>
+      </c>
+      <c r="G21" s="306" t="s">
+        <v>373</v>
+      </c>
+      <c r="H21" s="306" t="s">
+        <v>374</v>
+      </c>
+      <c r="I21" s="103">
         <f t="shared" si="0"/>
         <v>14.559999999999999</v>
       </c>
-      <c r="J20" s="96">
+      <c r="J21" s="94">
         <v>7.04</v>
       </c>
-      <c r="K20" s="96">
+      <c r="K21" s="94">
         <v>7.52</v>
       </c>
-      <c r="L20" s="96">
+      <c r="L21" s="94">
         <v>7.28</v>
       </c>
-      <c r="M20" s="82" t="s">
+      <c r="M21" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N20" s="82" t="s">
+      <c r="N21" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O20" s="190" t="s">
-[...25 lines deleted...]
-      <c r="Y20" s="85"/>
+      <c r="O21" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P21" s="153" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q21" s="415" t="s">
+        <v>991</v>
+      </c>
+      <c r="R21" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S21" s="11">
+        <v>46235</v>
+      </c>
+      <c r="T21" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U21" s="11">
+        <v>46326</v>
+      </c>
+      <c r="V21" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W21" s="11"/>
+      <c r="X21" s="11"/>
+      <c r="Y21" s="84"/>
     </row>
-    <row r="21" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A21" s="509">
+    <row r="22" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
+      <c r="A22" s="443">
         <v>10</v>
       </c>
-      <c r="B21" s="511" t="s">
+      <c r="B22" s="445" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="513">
+      <c r="C22" s="441">
         <v>24</v>
       </c>
-      <c r="D21" s="515" t="s">
-[...11 lines deleted...]
-      <c r="H21" s="517" t="s">
+      <c r="D22" s="447" t="s">
+        <v>514</v>
+      </c>
+      <c r="E22" s="449" t="s">
+        <v>694</v>
+      </c>
+      <c r="F22" s="449" t="s">
+        <v>802</v>
+      </c>
+      <c r="G22" s="449" t="s">
+        <v>277</v>
+      </c>
+      <c r="H22" s="453" t="s">
         <v>17</v>
       </c>
-      <c r="I21" s="541">
-        <f>J21+K21</f>
+      <c r="I22" s="455">
+        <f>J22+K22</f>
         <v>51.08</v>
       </c>
-      <c r="J21" s="517" t="s">
-[...5 lines deleted...]
-      <c r="L21" s="435">
+      <c r="J22" s="453" t="s">
+        <v>259</v>
+      </c>
+      <c r="K22" s="453" t="s">
+        <v>260</v>
+      </c>
+      <c r="L22" s="457">
         <v>25.54</v>
       </c>
-      <c r="M21" s="435" t="s">
+      <c r="M22" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N21" s="435" t="s">
+      <c r="N22" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O21" s="439" t="s">
-[...25 lines deleted...]
-      <c r="Y21" s="513"/>
+      <c r="O22" s="449" t="s">
+        <v>657</v>
+      </c>
+      <c r="P22" s="449" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q22" s="457" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R22" s="457" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S22" s="525">
+        <v>46235</v>
+      </c>
+      <c r="T22" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U22" s="525">
+        <v>46326</v>
+      </c>
+      <c r="V22" s="481" t="s">
+        <v>807</v>
+      </c>
+      <c r="W22" s="525"/>
+      <c r="X22" s="525"/>
+      <c r="Y22" s="441"/>
     </row>
-    <row r="22" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
-[...96 lines deleted...]
-      <c r="Y23" s="85"/>
+    <row r="23" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
+      <c r="A23" s="444"/>
+      <c r="B23" s="446"/>
+      <c r="C23" s="442"/>
+      <c r="D23" s="448"/>
+      <c r="E23" s="450"/>
+      <c r="F23" s="450"/>
+      <c r="G23" s="450"/>
+      <c r="H23" s="454"/>
+      <c r="I23" s="456"/>
+      <c r="J23" s="454"/>
+      <c r="K23" s="454"/>
+      <c r="L23" s="458"/>
+      <c r="M23" s="458"/>
+      <c r="N23" s="458"/>
+      <c r="O23" s="450"/>
+      <c r="P23" s="450"/>
+      <c r="Q23" s="458"/>
+      <c r="R23" s="458"/>
+      <c r="S23" s="526"/>
+      <c r="T23" s="450"/>
+      <c r="U23" s="526"/>
+      <c r="V23" s="573"/>
+      <c r="W23" s="526"/>
+      <c r="X23" s="526"/>
+      <c r="Y23" s="442"/>
     </row>
     <row r="24" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
-      <c r="A24" s="509">
+      <c r="A24" s="10">
+        <v>11</v>
+      </c>
+      <c r="B24" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="87">
+        <v>26</v>
+      </c>
+      <c r="D24" s="88" t="s">
+        <v>119</v>
+      </c>
+      <c r="E24" s="276" t="s">
+        <v>380</v>
+      </c>
+      <c r="F24" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="189" t="s">
+        <v>662</v>
+      </c>
+      <c r="H24" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" s="99">
+        <f>J24+K24</f>
+        <v>13.14</v>
+      </c>
+      <c r="J24" s="95" t="s">
+        <v>261</v>
+      </c>
+      <c r="K24" s="95" t="s">
+        <v>262</v>
+      </c>
+      <c r="L24" s="72">
+        <v>6.57</v>
+      </c>
+      <c r="M24" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N24" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O24" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P24" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q24" s="415" t="s">
+        <v>991</v>
+      </c>
+      <c r="R24" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S24" s="11">
+        <v>46235</v>
+      </c>
+      <c r="T24" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U24" s="11">
+        <v>46326</v>
+      </c>
+      <c r="V24" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W24" s="11"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="84"/>
+    </row>
+    <row r="25" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
+      <c r="A25" s="443">
         <v>12</v>
       </c>
-      <c r="B24" s="511" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="513">
+      <c r="B25" s="445" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" s="441">
         <v>29</v>
       </c>
-      <c r="D24" s="515" t="s">
-[...15 lines deleted...]
-        <f>J24+K24</f>
+      <c r="D25" s="447" t="s">
+        <v>422</v>
+      </c>
+      <c r="E25" s="449" t="s">
+        <v>423</v>
+      </c>
+      <c r="F25" s="449" t="s">
+        <v>424</v>
+      </c>
+      <c r="G25" s="449" t="s">
+        <v>516</v>
+      </c>
+      <c r="H25" s="449" t="s">
+        <v>515</v>
+      </c>
+      <c r="I25" s="467">
+        <f>J25+K25</f>
         <v>38.4</v>
       </c>
-      <c r="J24" s="541">
+      <c r="J25" s="455">
         <v>19.399999999999999</v>
       </c>
-      <c r="K24" s="541">
+      <c r="K25" s="455">
         <v>19</v>
       </c>
-      <c r="L24" s="541">
-        <f>I24/2</f>
+      <c r="L25" s="455">
+        <f>I25/2</f>
         <v>19.2</v>
       </c>
-      <c r="M24" s="435" t="s">
+      <c r="M25" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N24" s="435" t="s">
+      <c r="N25" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O24" s="439" t="s">
-[...11 lines deleted...]
-      <c r="S24" s="497">
+      <c r="O25" s="449" t="s">
+        <v>657</v>
+      </c>
+      <c r="P25" s="459" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q25" s="457" t="s">
+        <v>1013</v>
+      </c>
+      <c r="R25" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S25" s="525">
         <v>45597</v>
       </c>
-      <c r="T24" s="439" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="497">
+      <c r="T25" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U25" s="525">
         <v>46691</v>
       </c>
-      <c r="V24" s="451" t="s">
-[...4 lines deleted...]
-      <c r="Y24" s="513"/>
+      <c r="V25" s="481" t="s">
+        <v>821</v>
+      </c>
+      <c r="W25" s="525"/>
+      <c r="X25" s="525"/>
+      <c r="Y25" s="441"/>
     </row>
-    <row r="25" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y25" s="514"/>
+    <row r="26" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
+      <c r="A26" s="444"/>
+      <c r="B26" s="446"/>
+      <c r="C26" s="442"/>
+      <c r="D26" s="448"/>
+      <c r="E26" s="450"/>
+      <c r="F26" s="450"/>
+      <c r="G26" s="450"/>
+      <c r="H26" s="450"/>
+      <c r="I26" s="467"/>
+      <c r="J26" s="456"/>
+      <c r="K26" s="456"/>
+      <c r="L26" s="456"/>
+      <c r="M26" s="458"/>
+      <c r="N26" s="458"/>
+      <c r="O26" s="450"/>
+      <c r="P26" s="460"/>
+      <c r="Q26" s="458"/>
+      <c r="R26" s="458"/>
+      <c r="S26" s="526"/>
+      <c r="T26" s="450"/>
+      <c r="U26" s="458"/>
+      <c r="V26" s="482"/>
+      <c r="W26" s="526"/>
+      <c r="X26" s="526"/>
+      <c r="Y26" s="442"/>
     </row>
-    <row r="26" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
-      <c r="A26" s="10">
+    <row r="27" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
+      <c r="A27" s="10">
         <v>13</v>
       </c>
-      <c r="B26" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="84">
+      <c r="B27" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C27" s="83">
         <v>35</v>
       </c>
-      <c r="D26" s="176" t="s">
-[...11 lines deleted...]
-      <c r="H26" s="82" t="s">
+      <c r="D27" s="172" t="s">
+        <v>425</v>
+      </c>
+      <c r="E27" s="282" t="s">
+        <v>389</v>
+      </c>
+      <c r="F27" s="282" t="s">
+        <v>390</v>
+      </c>
+      <c r="G27" s="85" t="s">
+        <v>216</v>
+      </c>
+      <c r="H27" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="I26" s="103">
-        <f>J26+K26</f>
+      <c r="I27" s="101">
+        <f>J27+K27</f>
         <v>20.9</v>
       </c>
-      <c r="J26" s="103">
+      <c r="J27" s="101">
         <v>10.4</v>
       </c>
-      <c r="K26" s="103">
+      <c r="K27" s="101">
         <v>10.5</v>
       </c>
-      <c r="L26" s="103">
-        <f>I26/2</f>
+      <c r="L27" s="101">
+        <f>I27/2</f>
         <v>10.45</v>
       </c>
-      <c r="M26" s="73" t="s">
+      <c r="M27" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N26" s="82" t="s">
+      <c r="N27" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O26" s="190" t="s">
-[...81 lines deleted...]
-        <v>842</v>
+      <c r="O27" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P27" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q27" s="437" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R27" s="437" t="s">
+        <v>1012</v>
       </c>
       <c r="S27" s="11">
-        <v>46143</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>46235</v>
+      </c>
+      <c r="T27" s="440" t="s">
+        <v>1041</v>
       </c>
       <c r="U27" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>46326</v>
+      </c>
+      <c r="V27" s="284" t="s">
+        <v>821</v>
       </c>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
-      <c r="Y27" s="85"/>
+      <c r="Y27" s="84"/>
     </row>
-    <row r="28" spans="1:25" s="36" customFormat="1">
-[...17 lines deleted...]
-      <c r="P28" s="164">
+    <row r="28" spans="1:25" s="36" customFormat="1" ht="246.75" customHeight="1">
+      <c r="A28" s="10">
+        <v>14</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="83">
+        <v>36</v>
+      </c>
+      <c r="D28" s="84" t="s">
+        <v>193</v>
+      </c>
+      <c r="E28" s="282" t="s">
+        <v>426</v>
+      </c>
+      <c r="F28" s="282" t="s">
+        <v>427</v>
+      </c>
+      <c r="G28" s="282" t="s">
+        <v>375</v>
+      </c>
+      <c r="H28" s="282" t="s">
+        <v>376</v>
+      </c>
+      <c r="I28" s="101">
+        <f>J28+K28</f>
+        <v>17.98</v>
+      </c>
+      <c r="J28" s="101">
+        <v>9.33</v>
+      </c>
+      <c r="K28" s="101">
+        <v>8.65</v>
+      </c>
+      <c r="L28" s="101">
+        <v>8.99</v>
+      </c>
+      <c r="M28" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N28" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O28" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P28" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q28" s="435" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R28" s="437" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S28" s="11">
+        <v>46235</v>
+      </c>
+      <c r="T28" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U28" s="11">
+        <v>46326</v>
+      </c>
+      <c r="V28" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W28" s="11"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="84"/>
+    </row>
+    <row r="29" spans="1:25" s="36" customFormat="1">
+      <c r="A29" s="639" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B29" s="640"/>
+      <c r="C29" s="640"/>
+      <c r="D29" s="640"/>
+      <c r="E29" s="640"/>
+      <c r="F29" s="640"/>
+      <c r="G29" s="640"/>
+      <c r="H29" s="640"/>
+      <c r="I29" s="640"/>
+      <c r="J29" s="640"/>
+      <c r="K29" s="640"/>
+      <c r="L29" s="640"/>
+      <c r="M29" s="640"/>
+      <c r="N29" s="640"/>
+      <c r="O29" s="641"/>
+      <c r="P29" s="162">
         <v>247</v>
       </c>
-      <c r="Q28" s="383"/>
-[...7 lines deleted...]
-      <c r="Y28" s="153"/>
+      <c r="Q29" s="370"/>
+      <c r="R29" s="370"/>
+      <c r="S29" s="150"/>
+      <c r="T29" s="152"/>
+      <c r="U29" s="150"/>
+      <c r="V29" s="192"/>
+      <c r="W29" s="150"/>
+      <c r="X29" s="150"/>
+      <c r="Y29" s="151"/>
     </row>
-    <row r="29" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
-      <c r="A29" s="630" t="s">
+    <row r="30" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="642" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="631"/>
-[...22 lines deleted...]
-      <c r="Y29" s="632"/>
+      <c r="B30" s="643"/>
+      <c r="C30" s="643"/>
+      <c r="D30" s="643"/>
+      <c r="E30" s="643"/>
+      <c r="F30" s="643"/>
+      <c r="G30" s="643"/>
+      <c r="H30" s="643"/>
+      <c r="I30" s="643"/>
+      <c r="J30" s="643"/>
+      <c r="K30" s="643"/>
+      <c r="L30" s="643"/>
+      <c r="M30" s="643"/>
+      <c r="N30" s="643"/>
+      <c r="O30" s="643"/>
+      <c r="P30" s="643"/>
+      <c r="Q30" s="643"/>
+      <c r="R30" s="643"/>
+      <c r="S30" s="643"/>
+      <c r="T30" s="643"/>
+      <c r="U30" s="643"/>
+      <c r="V30" s="643"/>
+      <c r="W30" s="643"/>
+      <c r="X30" s="643"/>
+      <c r="Y30" s="644"/>
     </row>
-    <row r="30" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A30" s="10">
+    <row r="31" spans="1:25" s="36" customFormat="1" ht="283.5" customHeight="1">
+      <c r="A31" s="461">
         <v>1</v>
       </c>
-      <c r="B30" s="92" t="s">
+      <c r="B31" s="462" t="s">
         <v>144</v>
       </c>
-      <c r="C30" s="88">
+      <c r="C31" s="463">
         <v>2</v>
       </c>
-      <c r="D30" s="89" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="43" t="s">
+      <c r="D31" s="464" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E31" s="465" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F31" s="457" t="s">
         <v>17</v>
       </c>
-      <c r="I30" s="103">
-[...3 lines deleted...]
-      <c r="J30" s="97" t="s">
+      <c r="G31" s="465" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H31" s="466" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="467">
+        <v>17.8</v>
+      </c>
+      <c r="J31" s="466" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="466" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" s="467">
+        <v>17.8</v>
+      </c>
+      <c r="M31" s="468" t="s">
+        <v>3</v>
+      </c>
+      <c r="N31" s="468" t="s">
+        <v>125</v>
+      </c>
+      <c r="O31" s="465" t="s">
+        <v>658</v>
+      </c>
+      <c r="P31" s="459" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q31" s="468" t="s">
+        <v>275</v>
+      </c>
+      <c r="R31" s="468" t="s">
+        <v>241</v>
+      </c>
+      <c r="S31" s="623">
+        <v>46073</v>
+      </c>
+      <c r="T31" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U31" s="624"/>
+      <c r="V31" s="449" t="s">
+        <v>1020</v>
+      </c>
+      <c r="W31" s="624"/>
+      <c r="X31" s="624"/>
+      <c r="Y31" s="624"/>
+    </row>
+    <row r="32" spans="1:25" s="36" customFormat="1" ht="307.5" customHeight="1">
+      <c r="A32" s="461"/>
+      <c r="B32" s="462"/>
+      <c r="C32" s="463"/>
+      <c r="D32" s="464"/>
+      <c r="E32" s="465"/>
+      <c r="F32" s="458"/>
+      <c r="G32" s="465"/>
+      <c r="H32" s="466"/>
+      <c r="I32" s="467"/>
+      <c r="J32" s="466"/>
+      <c r="K32" s="466"/>
+      <c r="L32" s="467"/>
+      <c r="M32" s="468"/>
+      <c r="N32" s="468"/>
+      <c r="O32" s="465"/>
+      <c r="P32" s="460"/>
+      <c r="Q32" s="468"/>
+      <c r="R32" s="468"/>
+      <c r="S32" s="623"/>
+      <c r="T32" s="450"/>
+      <c r="U32" s="624"/>
+      <c r="V32" s="450"/>
+      <c r="W32" s="624"/>
+      <c r="X32" s="624"/>
+      <c r="Y32" s="624"/>
+    </row>
+    <row r="33" spans="1:25" s="36" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A33" s="10">
+        <v>2</v>
+      </c>
+      <c r="B33" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="87">
+        <v>3</v>
+      </c>
+      <c r="D33" s="88" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" s="438" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F33" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="89" t="s">
+        <v>169</v>
+      </c>
+      <c r="H33" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="101">
+        <f t="shared" ref="I33:I41" si="3">J33+K33</f>
+        <v>17</v>
+      </c>
+      <c r="J33" s="95" t="s">
+        <v>263</v>
+      </c>
+      <c r="K33" s="95" t="s">
+        <v>264</v>
+      </c>
+      <c r="L33" s="99">
+        <v>8.5</v>
+      </c>
+      <c r="M33" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N33" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O33" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P33" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q33" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R33" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S33" s="11">
+        <v>46073</v>
+      </c>
+      <c r="T33" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U33" s="81"/>
+      <c r="V33" s="439" t="s">
+        <v>1022</v>
+      </c>
+      <c r="W33" s="141"/>
+      <c r="X33" s="141"/>
+      <c r="Y33" s="84"/>
+    </row>
+    <row r="34" spans="1:25" s="36" customFormat="1" ht="409.6" customHeight="1">
+      <c r="A34" s="443">
+        <v>3</v>
+      </c>
+      <c r="B34" s="445" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="441">
+        <v>8</v>
+      </c>
+      <c r="D34" s="447" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E34" s="449" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F34" s="451" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="449" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H34" s="453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="455">
+        <v>17.8</v>
+      </c>
+      <c r="J34" s="453" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="453" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" s="455">
+        <v>17.8</v>
+      </c>
+      <c r="M34" s="457" t="s">
+        <v>3</v>
+      </c>
+      <c r="N34" s="457" t="s">
+        <v>125</v>
+      </c>
+      <c r="O34" s="449" t="s">
+        <v>658</v>
+      </c>
+      <c r="P34" s="459" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q34" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R34" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S34" s="525">
+        <v>46073</v>
+      </c>
+      <c r="T34" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U34" s="457"/>
+      <c r="V34" s="449" t="s">
+        <v>1023</v>
+      </c>
+      <c r="W34" s="457"/>
+      <c r="X34" s="457"/>
+      <c r="Y34" s="441"/>
+    </row>
+    <row r="35" spans="1:25" s="36" customFormat="1" ht="205.5" customHeight="1">
+      <c r="A35" s="444"/>
+      <c r="B35" s="446"/>
+      <c r="C35" s="442"/>
+      <c r="D35" s="448"/>
+      <c r="E35" s="450"/>
+      <c r="F35" s="452"/>
+      <c r="G35" s="450"/>
+      <c r="H35" s="454"/>
+      <c r="I35" s="456"/>
+      <c r="J35" s="454"/>
+      <c r="K35" s="454"/>
+      <c r="L35" s="456"/>
+      <c r="M35" s="458"/>
+      <c r="N35" s="458"/>
+      <c r="O35" s="450"/>
+      <c r="P35" s="460"/>
+      <c r="Q35" s="458"/>
+      <c r="R35" s="458"/>
+      <c r="S35" s="526"/>
+      <c r="T35" s="450"/>
+      <c r="U35" s="458"/>
+      <c r="V35" s="450"/>
+      <c r="W35" s="458"/>
+      <c r="X35" s="458"/>
+      <c r="Y35" s="442"/>
+    </row>
+    <row r="36" spans="1:25" s="36" customFormat="1" ht="363" customHeight="1">
+      <c r="A36" s="443">
+        <v>4</v>
+      </c>
+      <c r="B36" s="445" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="441">
+        <v>10</v>
+      </c>
+      <c r="D36" s="447" t="s">
+        <v>819</v>
+      </c>
+      <c r="E36" s="449" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F36" s="449" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G36" s="449" t="s">
+        <v>743</v>
+      </c>
+      <c r="H36" s="449" t="s">
+        <v>171</v>
+      </c>
+      <c r="I36" s="455">
+        <f t="shared" si="3"/>
+        <v>25</v>
+      </c>
+      <c r="J36" s="457">
+        <v>14.48</v>
+      </c>
+      <c r="K36" s="457">
+        <v>10.52</v>
+      </c>
+      <c r="L36" s="455">
+        <v>12.5</v>
+      </c>
+      <c r="M36" s="457" t="s">
+        <v>3</v>
+      </c>
+      <c r="N36" s="457" t="s">
+        <v>125</v>
+      </c>
+      <c r="O36" s="449" t="s">
+        <v>658</v>
+      </c>
+      <c r="P36" s="459" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q36" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R36" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S36" s="525">
+        <v>46073</v>
+      </c>
+      <c r="T36" s="449" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U36" s="449"/>
+      <c r="V36" s="449" t="s">
+        <v>1026</v>
+      </c>
+      <c r="W36" s="457"/>
+      <c r="X36" s="457"/>
+      <c r="Y36" s="441"/>
+    </row>
+    <row r="37" spans="1:25" s="36" customFormat="1" ht="138" customHeight="1">
+      <c r="A37" s="444"/>
+      <c r="B37" s="446"/>
+      <c r="C37" s="442"/>
+      <c r="D37" s="448"/>
+      <c r="E37" s="450"/>
+      <c r="F37" s="450"/>
+      <c r="G37" s="450"/>
+      <c r="H37" s="450"/>
+      <c r="I37" s="456"/>
+      <c r="J37" s="458"/>
+      <c r="K37" s="458"/>
+      <c r="L37" s="456"/>
+      <c r="M37" s="458"/>
+      <c r="N37" s="458"/>
+      <c r="O37" s="450"/>
+      <c r="P37" s="460"/>
+      <c r="Q37" s="458"/>
+      <c r="R37" s="458"/>
+      <c r="S37" s="526"/>
+      <c r="T37" s="450"/>
+      <c r="U37" s="450"/>
+      <c r="V37" s="450"/>
+      <c r="W37" s="458"/>
+      <c r="X37" s="458"/>
+      <c r="Y37" s="442"/>
+    </row>
+    <row r="38" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
+      <c r="A38" s="10">
+        <v>5</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="83">
+        <v>11</v>
+      </c>
+      <c r="D38" s="172" t="s">
+        <v>428</v>
+      </c>
+      <c r="E38" s="439" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F38" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="85" t="s">
+        <v>172</v>
+      </c>
+      <c r="H38" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="101">
+        <f t="shared" si="3"/>
+        <v>15.059999999999999</v>
+      </c>
+      <c r="J38" s="43" t="s">
+        <v>265</v>
+      </c>
+      <c r="K38" s="43" t="s">
+        <v>266</v>
+      </c>
+      <c r="L38" s="81">
+        <v>7.53</v>
+      </c>
+      <c r="M38" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="N38" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O38" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P38" s="157" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q38" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R38" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S38" s="11">
+        <v>46073</v>
+      </c>
+      <c r="T38" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U38" s="81"/>
+      <c r="V38" s="439" t="s">
+        <v>1028</v>
+      </c>
+      <c r="W38" s="141"/>
+      <c r="X38" s="141"/>
+      <c r="Y38" s="84"/>
+    </row>
+    <row r="39" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
+      <c r="A39" s="10">
+        <v>6</v>
+      </c>
+      <c r="B39" s="90" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="87">
+        <v>13</v>
+      </c>
+      <c r="D39" s="88" t="s">
+        <v>194</v>
+      </c>
+      <c r="E39" s="438" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F39" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="89" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="101">
+        <f t="shared" si="3"/>
+        <v>24.619999999999997</v>
+      </c>
+      <c r="J39" s="95" t="s">
         <v>267</v>
       </c>
-      <c r="K30" s="97" t="s">
+      <c r="K39" s="95" t="s">
         <v>268</v>
       </c>
-      <c r="L30" s="73">
-[...2 lines deleted...]
-      <c r="M30" s="73" t="s">
+      <c r="L39" s="72">
+        <v>12.31</v>
+      </c>
+      <c r="M39" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N30" s="82" t="s">
+      <c r="N39" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O30" s="190" t="s">
-[...334 lines deleted...]
-      <c r="J35" s="97" t="s">
+      <c r="O39" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P39" s="157" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q39" s="124" t="s">
         <v>275</v>
       </c>
-      <c r="K35" s="97" t="s">
-[...258 lines deleted...]
-        <v>244</v>
+      <c r="R39" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S39" s="11">
         <v>46073</v>
       </c>
-      <c r="T39" s="424" t="s">
-[...8 lines deleted...]
-      <c r="Y39" s="274"/>
+      <c r="T39" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U39" s="81"/>
+      <c r="V39" s="439" t="s">
+        <v>1030</v>
+      </c>
+      <c r="W39" s="141"/>
+      <c r="X39" s="141"/>
+      <c r="Y39" s="84"/>
     </row>
-    <row r="40" spans="1:25" s="36" customFormat="1" ht="229.5" customHeight="1">
-      <c r="A40" s="509">
+    <row r="40" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
+      <c r="A40" s="10">
+        <v>7</v>
+      </c>
+      <c r="B40" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="87">
+        <v>14</v>
+      </c>
+      <c r="D40" s="88" t="s">
+        <v>220</v>
+      </c>
+      <c r="E40" s="438" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="396" t="s">
+        <v>897</v>
+      </c>
+      <c r="H40" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="101">
+        <f t="shared" si="3"/>
+        <v>28.46</v>
+      </c>
+      <c r="J40" s="95" t="s">
+        <v>269</v>
+      </c>
+      <c r="K40" s="95" t="s">
+        <v>270</v>
+      </c>
+      <c r="L40" s="72">
+        <v>14.23</v>
+      </c>
+      <c r="M40" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N40" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O40" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P40" s="157" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q40" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R40" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S40" s="11">
+        <v>46073</v>
+      </c>
+      <c r="T40" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U40" s="81"/>
+      <c r="V40" s="439" t="s">
+        <v>1032</v>
+      </c>
+      <c r="W40" s="141"/>
+      <c r="X40" s="141"/>
+      <c r="Y40" s="84"/>
+    </row>
+    <row r="41" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
+      <c r="A41" s="443">
+        <v>8</v>
+      </c>
+      <c r="B41" s="625" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="441">
+        <v>15</v>
+      </c>
+      <c r="D41" s="447" t="s">
+        <v>140</v>
+      </c>
+      <c r="E41" s="449" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F41" s="457" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="449" t="s">
+        <v>663</v>
+      </c>
+      <c r="H41" s="457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="455">
+        <f t="shared" si="3"/>
+        <v>34.760000000000005</v>
+      </c>
+      <c r="J41" s="457">
+        <v>17.62</v>
+      </c>
+      <c r="K41" s="457">
+        <v>17.14</v>
+      </c>
+      <c r="L41" s="457">
+        <v>17.38</v>
+      </c>
+      <c r="M41" s="457" t="s">
+        <v>3</v>
+      </c>
+      <c r="N41" s="457" t="s">
+        <v>125</v>
+      </c>
+      <c r="O41" s="449" t="s">
+        <v>658</v>
+      </c>
+      <c r="P41" s="459" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q41" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R41" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S41" s="525">
+        <v>46073</v>
+      </c>
+      <c r="T41" s="527" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U41" s="457"/>
+      <c r="V41" s="449" t="s">
+        <v>1028</v>
+      </c>
+      <c r="W41" s="457"/>
+      <c r="X41" s="457"/>
+      <c r="Y41" s="441"/>
+    </row>
+    <row r="42" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
+      <c r="A42" s="444"/>
+      <c r="B42" s="626"/>
+      <c r="C42" s="442"/>
+      <c r="D42" s="448"/>
+      <c r="E42" s="450"/>
+      <c r="F42" s="458"/>
+      <c r="G42" s="450"/>
+      <c r="H42" s="458"/>
+      <c r="I42" s="456"/>
+      <c r="J42" s="458"/>
+      <c r="K42" s="458"/>
+      <c r="L42" s="458"/>
+      <c r="M42" s="458"/>
+      <c r="N42" s="458"/>
+      <c r="O42" s="450"/>
+      <c r="P42" s="460"/>
+      <c r="Q42" s="458"/>
+      <c r="R42" s="458"/>
+      <c r="S42" s="526"/>
+      <c r="T42" s="528"/>
+      <c r="U42" s="458"/>
+      <c r="V42" s="532"/>
+      <c r="W42" s="458"/>
+      <c r="X42" s="458"/>
+      <c r="Y42" s="616"/>
+    </row>
+    <row r="43" spans="1:25" s="36" customFormat="1" ht="243" customHeight="1">
+      <c r="A43" s="10">
+        <v>9</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="83">
+        <v>16</v>
+      </c>
+      <c r="D43" s="84" t="s">
+        <v>148</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F43" s="439" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G43" s="48" t="s">
+        <v>279</v>
+      </c>
+      <c r="H43" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="101">
+        <f>J43+K43</f>
+        <v>14.18</v>
+      </c>
+      <c r="J43" s="94">
+        <v>6.86</v>
+      </c>
+      <c r="K43" s="94">
+        <v>7.32</v>
+      </c>
+      <c r="L43" s="81">
+        <v>7.09</v>
+      </c>
+      <c r="M43" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N43" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O43" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P43" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q43" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R43" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S43" s="11">
+        <v>46073</v>
+      </c>
+      <c r="T43" s="440" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U43" s="81"/>
+      <c r="V43" s="439" t="s">
+        <v>1028</v>
+      </c>
+      <c r="W43" s="268"/>
+      <c r="X43" s="268"/>
+      <c r="Y43" s="270"/>
+    </row>
+    <row r="44" spans="1:25" s="36" customFormat="1" ht="240" customHeight="1">
+      <c r="A44" s="443">
         <v>10</v>
       </c>
-      <c r="B40" s="613" t="s">
+      <c r="B44" s="625" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="513">
+      <c r="C44" s="441">
         <v>18</v>
       </c>
-      <c r="D40" s="515" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="435" t="s">
+      <c r="D44" s="447" t="s">
+        <v>397</v>
+      </c>
+      <c r="E44" s="449" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F44" s="457" t="s">
         <v>17</v>
       </c>
-      <c r="G40" s="439" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="435" t="s">
+      <c r="G44" s="449" t="s">
+        <v>398</v>
+      </c>
+      <c r="H44" s="457" t="s">
         <v>17</v>
       </c>
-      <c r="I40" s="541">
-        <f>J40+K40</f>
+      <c r="I44" s="455">
+        <f>J44+K44</f>
         <v>34.659999999999997</v>
       </c>
-      <c r="J40" s="435">
+      <c r="J44" s="457">
         <v>17.04</v>
       </c>
-      <c r="K40" s="435">
+      <c r="K44" s="457">
         <v>17.62</v>
       </c>
-      <c r="L40" s="435">
+      <c r="L44" s="457">
         <v>17.329999999999998</v>
       </c>
-      <c r="M40" s="435" t="s">
+      <c r="M44" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N40" s="435" t="s">
+      <c r="N44" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O40" s="439" t="s">
-[...8 lines deleted...]
-      <c r="R40" s="435" t="s">
+      <c r="O44" s="449" t="s">
+        <v>658</v>
+      </c>
+      <c r="P44" s="459" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q44" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R44" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S44" s="525">
+        <v>46073</v>
+      </c>
+      <c r="T44" s="527" t="s">
+        <v>1041</v>
+      </c>
+      <c r="U44" s="457"/>
+      <c r="V44" s="449" t="s">
+        <v>1037</v>
+      </c>
+      <c r="W44" s="138"/>
+      <c r="X44" s="138"/>
+      <c r="Y44" s="441"/>
+    </row>
+    <row r="45" spans="1:25" s="36" customFormat="1" ht="225.75" customHeight="1">
+      <c r="A45" s="444"/>
+      <c r="B45" s="626"/>
+      <c r="C45" s="442"/>
+      <c r="D45" s="448"/>
+      <c r="E45" s="450"/>
+      <c r="F45" s="458"/>
+      <c r="G45" s="450"/>
+      <c r="H45" s="458"/>
+      <c r="I45" s="456"/>
+      <c r="J45" s="458"/>
+      <c r="K45" s="458"/>
+      <c r="L45" s="458"/>
+      <c r="M45" s="458"/>
+      <c r="N45" s="458"/>
+      <c r="O45" s="450"/>
+      <c r="P45" s="460"/>
+      <c r="Q45" s="458"/>
+      <c r="R45" s="458"/>
+      <c r="S45" s="526"/>
+      <c r="T45" s="528"/>
+      <c r="U45" s="458"/>
+      <c r="V45" s="450"/>
+      <c r="W45" s="139"/>
+      <c r="X45" s="139"/>
+      <c r="Y45" s="442"/>
+    </row>
+    <row r="46" spans="1:25" s="36" customFormat="1">
+      <c r="A46" s="621" t="s">
+        <v>170</v>
+      </c>
+      <c r="B46" s="621"/>
+      <c r="C46" s="621"/>
+      <c r="D46" s="621"/>
+      <c r="E46" s="621"/>
+      <c r="F46" s="621"/>
+      <c r="G46" s="621"/>
+      <c r="H46" s="621"/>
+      <c r="I46" s="621"/>
+      <c r="J46" s="621"/>
+      <c r="K46" s="621"/>
+      <c r="L46" s="621"/>
+      <c r="M46" s="621"/>
+      <c r="N46" s="621"/>
+      <c r="O46" s="159"/>
+      <c r="P46" s="162">
+        <v>103</v>
+      </c>
+      <c r="Q46" s="81"/>
+      <c r="R46" s="81"/>
+      <c r="S46" s="81"/>
+      <c r="T46" s="82"/>
+      <c r="U46" s="81"/>
+      <c r="V46" s="192"/>
+      <c r="W46" s="141"/>
+      <c r="X46" s="141"/>
+      <c r="Y46" s="84"/>
+    </row>
+    <row r="47" spans="1:25" s="36" customFormat="1">
+      <c r="A47" s="622" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="622"/>
+      <c r="C47" s="622"/>
+      <c r="D47" s="622"/>
+      <c r="E47" s="622"/>
+      <c r="F47" s="622"/>
+      <c r="G47" s="622"/>
+      <c r="H47" s="622"/>
+      <c r="I47" s="622"/>
+      <c r="J47" s="622"/>
+      <c r="K47" s="622"/>
+      <c r="L47" s="622"/>
+      <c r="M47" s="622"/>
+      <c r="N47" s="622"/>
+      <c r="O47" s="622"/>
+      <c r="P47" s="622"/>
+      <c r="Q47" s="622"/>
+      <c r="R47" s="622"/>
+      <c r="S47" s="622"/>
+      <c r="T47" s="622"/>
+      <c r="U47" s="622"/>
+      <c r="V47" s="622"/>
+      <c r="W47" s="622"/>
+      <c r="X47" s="622"/>
+      <c r="Y47" s="622"/>
+    </row>
+    <row r="48" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A48" s="260" t="s">
+        <v>274</v>
+      </c>
+      <c r="B48" s="261" t="s">
+        <v>242</v>
+      </c>
+      <c r="C48" s="262">
+        <v>1</v>
+      </c>
+      <c r="D48" s="263" t="s">
+        <v>243</v>
+      </c>
+      <c r="E48" s="264" t="s">
+        <v>391</v>
+      </c>
+      <c r="F48" s="261" t="s">
+        <v>392</v>
+      </c>
+      <c r="G48" s="264" t="s">
         <v>244</v>
       </c>
-      <c r="S40" s="497">
-[...11 lines deleted...]
-      <c r="Y40" s="513"/>
+      <c r="H48" s="264" t="s">
+        <v>245</v>
+      </c>
+      <c r="I48" s="265">
+        <f>J48+K48</f>
+        <v>24.4</v>
+      </c>
+      <c r="J48" s="265">
+        <v>12.2</v>
+      </c>
+      <c r="K48" s="265">
+        <v>12.2</v>
+      </c>
+      <c r="L48" s="266">
+        <v>12.2</v>
+      </c>
+      <c r="M48" s="391" t="s">
+        <v>3</v>
+      </c>
+      <c r="N48" s="391" t="s">
+        <v>125</v>
+      </c>
+      <c r="O48" s="264" t="s">
+        <v>655</v>
+      </c>
+      <c r="P48" s="264" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q48" s="388"/>
+      <c r="R48" s="388"/>
+      <c r="S48" s="392"/>
+      <c r="T48" s="393"/>
+      <c r="U48" s="388"/>
+      <c r="V48" s="394" t="s">
+        <v>246</v>
+      </c>
+      <c r="W48" s="394"/>
+      <c r="X48" s="394"/>
+      <c r="Y48" s="395"/>
     </row>
-    <row r="41" spans="1:25" s="36" customFormat="1" ht="210.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y41" s="514"/>
+    <row r="49" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A49" s="457">
+        <v>1</v>
+      </c>
+      <c r="B49" s="449" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="441">
+        <v>3</v>
+      </c>
+      <c r="D49" s="447" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" s="449" t="s">
+        <v>716</v>
+      </c>
+      <c r="F49" s="619" t="s">
+        <v>717</v>
+      </c>
+      <c r="G49" s="449" t="s">
+        <v>700</v>
+      </c>
+      <c r="H49" s="449" t="s">
+        <v>701</v>
+      </c>
+      <c r="I49" s="455">
+        <f>J49+K49</f>
+        <v>35</v>
+      </c>
+      <c r="J49" s="455">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="K49" s="455">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="L49" s="455">
+        <f>I49/2</f>
+        <v>17.5</v>
+      </c>
+      <c r="M49" s="457" t="s">
+        <v>3</v>
+      </c>
+      <c r="N49" s="457" t="s">
+        <v>125</v>
+      </c>
+      <c r="O49" s="449" t="s">
+        <v>697</v>
+      </c>
+      <c r="P49" s="459" t="s">
+        <v>1015</v>
+      </c>
+      <c r="Q49" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R49" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S49" s="469">
+        <v>46132</v>
+      </c>
+      <c r="T49" s="449" t="s">
+        <v>999</v>
+      </c>
+      <c r="U49" s="471"/>
+      <c r="V49" s="457" t="s">
+        <v>1016</v>
+      </c>
+      <c r="W49" s="471"/>
+      <c r="X49" s="471"/>
+      <c r="Y49" s="653"/>
     </row>
-    <row r="42" spans="1:25" s="36" customFormat="1">
-[...28 lines deleted...]
-      <c r="Y42" s="85"/>
+    <row r="50" spans="1:25" s="36" customFormat="1" ht="109.5" customHeight="1">
+      <c r="A50" s="458"/>
+      <c r="B50" s="450"/>
+      <c r="C50" s="442"/>
+      <c r="D50" s="448"/>
+      <c r="E50" s="450"/>
+      <c r="F50" s="620"/>
+      <c r="G50" s="450"/>
+      <c r="H50" s="450"/>
+      <c r="I50" s="456"/>
+      <c r="J50" s="456"/>
+      <c r="K50" s="456"/>
+      <c r="L50" s="456"/>
+      <c r="M50" s="458"/>
+      <c r="N50" s="458"/>
+      <c r="O50" s="450"/>
+      <c r="P50" s="460"/>
+      <c r="Q50" s="458"/>
+      <c r="R50" s="458"/>
+      <c r="S50" s="470"/>
+      <c r="T50" s="450"/>
+      <c r="U50" s="472"/>
+      <c r="V50" s="458"/>
+      <c r="W50" s="472"/>
+      <c r="X50" s="472"/>
+      <c r="Y50" s="654"/>
     </row>
-    <row r="43" spans="1:25" s="36" customFormat="1">
-      <c r="A43" s="612" t="s">
+    <row r="51" spans="1:25" ht="242.25" customHeight="1">
+      <c r="A51" s="457">
+        <v>2</v>
+      </c>
+      <c r="B51" s="527" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="441">
+        <v>5</v>
+      </c>
+      <c r="D51" s="447" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="449" t="s">
+        <v>399</v>
+      </c>
+      <c r="F51" s="449" t="s">
+        <v>400</v>
+      </c>
+      <c r="G51" s="449" t="s">
+        <v>702</v>
+      </c>
+      <c r="H51" s="457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="455">
+        <f>J51+K51</f>
+        <v>46.9</v>
+      </c>
+      <c r="J51" s="455">
+        <v>24.7</v>
+      </c>
+      <c r="K51" s="455">
+        <v>22.2</v>
+      </c>
+      <c r="L51" s="455">
+        <f>I51/2</f>
+        <v>23.45</v>
+      </c>
+      <c r="M51" s="457" t="s">
+        <v>3</v>
+      </c>
+      <c r="N51" s="457" t="s">
+        <v>125</v>
+      </c>
+      <c r="O51" s="449" t="s">
+        <v>623</v>
+      </c>
+      <c r="P51" s="459" t="s">
+        <v>898</v>
+      </c>
+      <c r="Q51" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R51" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S51" s="525">
+        <v>44793</v>
+      </c>
+      <c r="T51" s="527" t="s">
+        <v>933</v>
+      </c>
+      <c r="U51" s="473"/>
+      <c r="V51" s="449" t="s">
+        <v>899</v>
+      </c>
+      <c r="W51" s="131"/>
+      <c r="X51" s="131"/>
+      <c r="Y51" s="607"/>
+    </row>
+    <row r="52" spans="1:25" ht="307.5" customHeight="1">
+      <c r="A52" s="458"/>
+      <c r="B52" s="528"/>
+      <c r="C52" s="442"/>
+      <c r="D52" s="448"/>
+      <c r="E52" s="450"/>
+      <c r="F52" s="450"/>
+      <c r="G52" s="450"/>
+      <c r="H52" s="458"/>
+      <c r="I52" s="456"/>
+      <c r="J52" s="456"/>
+      <c r="K52" s="456"/>
+      <c r="L52" s="614"/>
+      <c r="M52" s="458"/>
+      <c r="N52" s="458"/>
+      <c r="O52" s="450"/>
+      <c r="P52" s="460"/>
+      <c r="Q52" s="458"/>
+      <c r="R52" s="458"/>
+      <c r="S52" s="526"/>
+      <c r="T52" s="528"/>
+      <c r="U52" s="474"/>
+      <c r="V52" s="450"/>
+      <c r="W52" s="132"/>
+      <c r="X52" s="132"/>
+      <c r="Y52" s="609"/>
+    </row>
+    <row r="53" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A53" s="457">
+        <v>3</v>
+      </c>
+      <c r="B53" s="527" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="441">
         <v>6</v>
       </c>
-      <c r="B43" s="612"/>
-[...22 lines deleted...]
-      <c r="Y43" s="612"/>
+      <c r="D53" s="447" t="s">
+        <v>401</v>
+      </c>
+      <c r="E53" s="449" t="s">
+        <v>517</v>
+      </c>
+      <c r="F53" s="449" t="s">
+        <v>402</v>
+      </c>
+      <c r="G53" s="449" t="s">
+        <v>403</v>
+      </c>
+      <c r="H53" s="449" t="s">
+        <v>404</v>
+      </c>
+      <c r="I53" s="455">
+        <f>J53+K53</f>
+        <v>54.7</v>
+      </c>
+      <c r="J53" s="455">
+        <v>27.6</v>
+      </c>
+      <c r="K53" s="455">
+        <v>27.1</v>
+      </c>
+      <c r="L53" s="455">
+        <v>27.35</v>
+      </c>
+      <c r="M53" s="468" t="s">
+        <v>3</v>
+      </c>
+      <c r="N53" s="468" t="s">
+        <v>125</v>
+      </c>
+      <c r="O53" s="449" t="s">
+        <v>624</v>
+      </c>
+      <c r="P53" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q53" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R53" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S53" s="11">
+        <v>44348</v>
+      </c>
+      <c r="T53" s="449" t="s">
+        <v>937</v>
+      </c>
+      <c r="U53" s="119"/>
+      <c r="V53" s="449" t="s">
+        <v>827</v>
+      </c>
+      <c r="W53" s="131"/>
+      <c r="X53" s="131"/>
+      <c r="Y53" s="650"/>
     </row>
-    <row r="44" spans="1:25" s="168" customFormat="1" ht="334.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M44" s="406" t="s">
+    <row r="54" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A54" s="551"/>
+      <c r="B54" s="615"/>
+      <c r="C54" s="616"/>
+      <c r="D54" s="617"/>
+      <c r="E54" s="532"/>
+      <c r="F54" s="532"/>
+      <c r="G54" s="532"/>
+      <c r="H54" s="532"/>
+      <c r="I54" s="614"/>
+      <c r="J54" s="614"/>
+      <c r="K54" s="614"/>
+      <c r="L54" s="614"/>
+      <c r="M54" s="468"/>
+      <c r="N54" s="468"/>
+      <c r="O54" s="532"/>
+      <c r="P54" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q54" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R54" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S54" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T54" s="450"/>
+      <c r="U54" s="119"/>
+      <c r="V54" s="532"/>
+      <c r="W54" s="140"/>
+      <c r="X54" s="140"/>
+      <c r="Y54" s="651"/>
+    </row>
+    <row r="55" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A55" s="551"/>
+      <c r="B55" s="615"/>
+      <c r="C55" s="616"/>
+      <c r="D55" s="617"/>
+      <c r="E55" s="532"/>
+      <c r="F55" s="532"/>
+      <c r="G55" s="532"/>
+      <c r="H55" s="532"/>
+      <c r="I55" s="614"/>
+      <c r="J55" s="614"/>
+      <c r="K55" s="614"/>
+      <c r="L55" s="614"/>
+      <c r="M55" s="468"/>
+      <c r="N55" s="468"/>
+      <c r="O55" s="532"/>
+      <c r="P55" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q55" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R55" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S55" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T55" s="407" t="s">
+        <v>939</v>
+      </c>
+      <c r="U55" s="119"/>
+      <c r="V55" s="532"/>
+      <c r="W55" s="140"/>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="651"/>
+    </row>
+    <row r="56" spans="1:25" ht="153" customHeight="1">
+      <c r="A56" s="551"/>
+      <c r="B56" s="615"/>
+      <c r="C56" s="616"/>
+      <c r="D56" s="617"/>
+      <c r="E56" s="532"/>
+      <c r="F56" s="532"/>
+      <c r="G56" s="532"/>
+      <c r="H56" s="532"/>
+      <c r="I56" s="614"/>
+      <c r="J56" s="614"/>
+      <c r="K56" s="614"/>
+      <c r="L56" s="614"/>
+      <c r="M56" s="468"/>
+      <c r="N56" s="468"/>
+      <c r="O56" s="532"/>
+      <c r="P56" s="157" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q56" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R56" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S56" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T56" s="613" t="s">
+        <v>940</v>
+      </c>
+      <c r="U56" s="119"/>
+      <c r="V56" s="532"/>
+      <c r="W56" s="140"/>
+      <c r="X56" s="140"/>
+      <c r="Y56" s="651"/>
+    </row>
+    <row r="57" spans="1:25" ht="180" customHeight="1">
+      <c r="A57" s="458"/>
+      <c r="B57" s="528"/>
+      <c r="C57" s="442"/>
+      <c r="D57" s="448"/>
+      <c r="E57" s="450"/>
+      <c r="F57" s="450"/>
+      <c r="G57" s="450"/>
+      <c r="H57" s="450"/>
+      <c r="I57" s="456"/>
+      <c r="J57" s="456"/>
+      <c r="K57" s="456"/>
+      <c r="L57" s="456"/>
+      <c r="M57" s="468"/>
+      <c r="N57" s="468"/>
+      <c r="O57" s="450"/>
+      <c r="P57" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q57" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R57" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S57" s="11">
+        <v>40674</v>
+      </c>
+      <c r="T57" s="613"/>
+      <c r="U57" s="128"/>
+      <c r="V57" s="450"/>
+      <c r="W57" s="132"/>
+      <c r="X57" s="132"/>
+      <c r="Y57" s="652"/>
+    </row>
+    <row r="58" spans="1:25" ht="153" customHeight="1">
+      <c r="A58" s="457">
+        <v>4</v>
+      </c>
+      <c r="B58" s="527" t="s">
+        <v>42</v>
+      </c>
+      <c r="C58" s="441">
+        <v>8</v>
+      </c>
+      <c r="D58" s="447" t="s">
+        <v>121</v>
+      </c>
+      <c r="E58" s="449" t="s">
+        <v>774</v>
+      </c>
+      <c r="F58" s="449" t="s">
+        <v>775</v>
+      </c>
+      <c r="G58" s="447" t="s">
+        <v>744</v>
+      </c>
+      <c r="H58" s="449" t="s">
+        <v>745</v>
+      </c>
+      <c r="I58" s="455">
+        <f>J58+K58</f>
+        <v>63.8</v>
+      </c>
+      <c r="J58" s="455">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="K58" s="455">
+        <v>31.5</v>
+      </c>
+      <c r="L58" s="455">
+        <v>31.9</v>
+      </c>
+      <c r="M58" s="457" t="s">
         <v>3</v>
       </c>
-      <c r="N44" s="406" t="s">
+      <c r="N58" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="O44" s="268" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="268" t="s">
+      <c r="O58" s="449" t="s">
+        <v>861</v>
+      </c>
+      <c r="P58" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q58" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R58" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S58" s="11">
+        <v>45505</v>
+      </c>
+      <c r="T58" s="407" t="s">
+        <v>941</v>
+      </c>
+      <c r="U58" s="51"/>
+      <c r="V58" s="449" t="s">
+        <v>778</v>
+      </c>
+      <c r="W58" s="473"/>
+      <c r="X58" s="473"/>
+      <c r="Y58" s="607"/>
+    </row>
+    <row r="59" spans="1:25" ht="114" customHeight="1">
+      <c r="A59" s="551"/>
+      <c r="B59" s="615"/>
+      <c r="C59" s="616"/>
+      <c r="D59" s="617"/>
+      <c r="E59" s="532"/>
+      <c r="F59" s="532"/>
+      <c r="G59" s="617"/>
+      <c r="H59" s="532"/>
+      <c r="I59" s="614"/>
+      <c r="J59" s="614"/>
+      <c r="K59" s="614"/>
+      <c r="L59" s="614"/>
+      <c r="M59" s="551"/>
+      <c r="N59" s="551"/>
+      <c r="O59" s="532"/>
+      <c r="P59" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q59" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R59" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S59" s="11">
+        <v>45523</v>
+      </c>
+      <c r="T59" s="512" t="s">
+        <v>944</v>
+      </c>
+      <c r="U59" s="549"/>
+      <c r="V59" s="532"/>
+      <c r="W59" s="501"/>
+      <c r="X59" s="501"/>
+      <c r="Y59" s="608"/>
+    </row>
+    <row r="60" spans="1:25" ht="99" customHeight="1">
+      <c r="A60" s="551"/>
+      <c r="B60" s="615"/>
+      <c r="C60" s="616"/>
+      <c r="D60" s="617"/>
+      <c r="E60" s="532"/>
+      <c r="F60" s="532"/>
+      <c r="G60" s="617"/>
+      <c r="H60" s="532"/>
+      <c r="I60" s="614"/>
+      <c r="J60" s="614"/>
+      <c r="K60" s="614"/>
+      <c r="L60" s="614"/>
+      <c r="M60" s="551"/>
+      <c r="N60" s="551"/>
+      <c r="O60" s="532"/>
+      <c r="P60" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q60" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R60" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S60" s="11">
+        <v>45597</v>
+      </c>
+      <c r="T60" s="514"/>
+      <c r="U60" s="550"/>
+      <c r="V60" s="532"/>
+      <c r="W60" s="501"/>
+      <c r="X60" s="501"/>
+      <c r="Y60" s="608"/>
+    </row>
+    <row r="61" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A61" s="551"/>
+      <c r="B61" s="615"/>
+      <c r="C61" s="616"/>
+      <c r="D61" s="617"/>
+      <c r="E61" s="532"/>
+      <c r="F61" s="532"/>
+      <c r="G61" s="617"/>
+      <c r="H61" s="532"/>
+      <c r="I61" s="614"/>
+      <c r="J61" s="614"/>
+      <c r="K61" s="614"/>
+      <c r="L61" s="614"/>
+      <c r="M61" s="551"/>
+      <c r="N61" s="551"/>
+      <c r="O61" s="532"/>
+      <c r="P61" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q61" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R61" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S61" s="11">
+        <v>46132</v>
+      </c>
+      <c r="T61" s="416" t="s">
+        <v>1000</v>
+      </c>
+      <c r="U61" s="50"/>
+      <c r="V61" s="532"/>
+      <c r="W61" s="501"/>
+      <c r="X61" s="501"/>
+      <c r="Y61" s="608"/>
+    </row>
+    <row r="62" spans="1:25" ht="85.5" customHeight="1">
+      <c r="A62" s="458"/>
+      <c r="B62" s="528"/>
+      <c r="C62" s="442"/>
+      <c r="D62" s="448"/>
+      <c r="E62" s="450"/>
+      <c r="F62" s="450"/>
+      <c r="G62" s="448"/>
+      <c r="H62" s="450"/>
+      <c r="I62" s="456"/>
+      <c r="J62" s="456"/>
+      <c r="K62" s="456"/>
+      <c r="L62" s="456"/>
+      <c r="M62" s="458"/>
+      <c r="N62" s="458"/>
+      <c r="O62" s="450"/>
+      <c r="P62" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q62" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R62" s="94" t="s">
+        <v>241</v>
+      </c>
+      <c r="S62" s="11">
+        <v>45609</v>
+      </c>
+      <c r="T62" s="406" t="s">
+        <v>946</v>
+      </c>
+      <c r="U62" s="272"/>
+      <c r="V62" s="450"/>
+      <c r="W62" s="474"/>
+      <c r="X62" s="474"/>
+      <c r="Y62" s="609"/>
+    </row>
+    <row r="63" spans="1:25" ht="185.25" customHeight="1">
+      <c r="A63" s="457">
+        <v>5</v>
+      </c>
+      <c r="B63" s="527" t="s">
+        <v>43</v>
+      </c>
+      <c r="C63" s="441">
+        <v>9</v>
+      </c>
+      <c r="D63" s="447" t="s">
+        <v>191</v>
+      </c>
+      <c r="E63" s="449" t="s">
+        <v>742</v>
+      </c>
+      <c r="F63" s="449" t="s">
+        <v>678</v>
+      </c>
+      <c r="G63" s="449" t="s">
+        <v>664</v>
+      </c>
+      <c r="H63" s="449" t="s">
+        <v>665</v>
+      </c>
+      <c r="I63" s="455">
+        <f>J63+K63</f>
+        <v>63.599999999999994</v>
+      </c>
+      <c r="J63" s="455">
+        <v>31.9</v>
+      </c>
+      <c r="K63" s="455">
+        <v>31.7</v>
+      </c>
+      <c r="L63" s="455">
+        <v>31.8</v>
+      </c>
+      <c r="M63" s="468" t="s">
+        <v>3</v>
+      </c>
+      <c r="N63" s="468" t="s">
+        <v>125</v>
+      </c>
+      <c r="O63" s="449" t="s">
+        <v>625</v>
+      </c>
+      <c r="P63" s="157" t="s">
         <v>319</v>
       </c>
-      <c r="Q44" s="402"/>
-[...693 lines deleted...]
-      <c r="S59" s="11">
+      <c r="Q63" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R63" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S63" s="11">
         <v>42249</v>
       </c>
-      <c r="T59" s="424" t="s">
-[...172 lines deleted...]
-      <c r="V63" s="504"/>
+      <c r="T63" s="407" t="s">
+        <v>949</v>
+      </c>
+      <c r="U63" s="51"/>
+      <c r="V63" s="449" t="s">
+        <v>712</v>
+      </c>
       <c r="W63" s="473"/>
       <c r="X63" s="473"/>
-      <c r="Y63" s="593"/>
+      <c r="Y63" s="607"/>
     </row>
-    <row r="64" spans="1:25" ht="62.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="P64" s="159" t="s">
+    <row r="64" spans="1:25" ht="198" customHeight="1">
+      <c r="A64" s="551"/>
+      <c r="B64" s="615"/>
+      <c r="C64" s="616"/>
+      <c r="D64" s="617"/>
+      <c r="E64" s="532"/>
+      <c r="F64" s="532"/>
+      <c r="G64" s="532"/>
+      <c r="H64" s="618"/>
+      <c r="I64" s="614"/>
+      <c r="J64" s="614"/>
+      <c r="K64" s="614"/>
+      <c r="L64" s="614"/>
+      <c r="M64" s="468"/>
+      <c r="N64" s="468"/>
+      <c r="O64" s="532"/>
+      <c r="P64" s="157" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q64" s="124"/>
+      <c r="R64" s="81"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="377" t="s">
+        <v>146</v>
+      </c>
+      <c r="U64" s="51"/>
+      <c r="V64" s="532"/>
+      <c r="W64" s="501"/>
+      <c r="X64" s="501"/>
+      <c r="Y64" s="608"/>
+    </row>
+    <row r="65" spans="1:25" ht="228.75" customHeight="1">
+      <c r="A65" s="551"/>
+      <c r="B65" s="615"/>
+      <c r="C65" s="616"/>
+      <c r="D65" s="617"/>
+      <c r="E65" s="532"/>
+      <c r="F65" s="532"/>
+      <c r="G65" s="532"/>
+      <c r="H65" s="618"/>
+      <c r="I65" s="456"/>
+      <c r="J65" s="456"/>
+      <c r="K65" s="456"/>
+      <c r="L65" s="614"/>
+      <c r="M65" s="468"/>
+      <c r="N65" s="468"/>
+      <c r="O65" s="532"/>
+      <c r="P65" s="157" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q65" s="81"/>
+      <c r="R65" s="81"/>
+      <c r="S65" s="11"/>
+      <c r="T65" s="82" t="s">
+        <v>146</v>
+      </c>
+      <c r="U65" s="59"/>
+      <c r="V65" s="450"/>
+      <c r="W65" s="474"/>
+      <c r="X65" s="474"/>
+      <c r="Y65" s="609"/>
+    </row>
+    <row r="66" spans="1:25" ht="108" customHeight="1">
+      <c r="A66" s="457">
+        <v>6</v>
+      </c>
+      <c r="B66" s="527" t="s">
+        <v>44</v>
+      </c>
+      <c r="C66" s="441">
+        <v>11</v>
+      </c>
+      <c r="D66" s="447" t="s">
+        <v>518</v>
+      </c>
+      <c r="E66" s="465" t="s">
+        <v>776</v>
+      </c>
+      <c r="F66" s="465" t="s">
+        <v>777</v>
+      </c>
+      <c r="G66" s="465" t="s">
+        <v>407</v>
+      </c>
+      <c r="H66" s="457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="455">
+        <f>J66+K66</f>
+        <v>58.1</v>
+      </c>
+      <c r="J66" s="455">
+        <v>29.3</v>
+      </c>
+      <c r="K66" s="455">
+        <v>28.8</v>
+      </c>
+      <c r="L66" s="467">
+        <v>29.05</v>
+      </c>
+      <c r="M66" s="468" t="s">
+        <v>3</v>
+      </c>
+      <c r="N66" s="468" t="s">
+        <v>125</v>
+      </c>
+      <c r="O66" s="449" t="s">
+        <v>626</v>
+      </c>
+      <c r="P66" s="157" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q66" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R66" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S66" s="74">
+        <v>45530</v>
+      </c>
+      <c r="T66" s="449" t="s">
+        <v>938</v>
+      </c>
+      <c r="U66" s="51"/>
+      <c r="V66" s="449" t="s">
+        <v>778</v>
+      </c>
+      <c r="W66" s="473"/>
+      <c r="X66" s="473"/>
+      <c r="Y66" s="607"/>
+    </row>
+    <row r="67" spans="1:25" ht="102" customHeight="1">
+      <c r="A67" s="551"/>
+      <c r="B67" s="615"/>
+      <c r="C67" s="616"/>
+      <c r="D67" s="617"/>
+      <c r="E67" s="465"/>
+      <c r="F67" s="465"/>
+      <c r="G67" s="465"/>
+      <c r="H67" s="551"/>
+      <c r="I67" s="614"/>
+      <c r="J67" s="614"/>
+      <c r="K67" s="614"/>
+      <c r="L67" s="467"/>
+      <c r="M67" s="468"/>
+      <c r="N67" s="468"/>
+      <c r="O67" s="532"/>
+      <c r="P67" s="157" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q67" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R67" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S67" s="74">
+        <v>44799</v>
+      </c>
+      <c r="T67" s="532"/>
+      <c r="U67" s="51"/>
+      <c r="V67" s="532"/>
+      <c r="W67" s="501"/>
+      <c r="X67" s="501"/>
+      <c r="Y67" s="608"/>
+    </row>
+    <row r="68" spans="1:25" ht="62.25" customHeight="1">
+      <c r="A68" s="551"/>
+      <c r="B68" s="615"/>
+      <c r="C68" s="616"/>
+      <c r="D68" s="617"/>
+      <c r="E68" s="465"/>
+      <c r="F68" s="465"/>
+      <c r="G68" s="465"/>
+      <c r="H68" s="551"/>
+      <c r="I68" s="614"/>
+      <c r="J68" s="614"/>
+      <c r="K68" s="614"/>
+      <c r="L68" s="467"/>
+      <c r="M68" s="468"/>
+      <c r="N68" s="468"/>
+      <c r="O68" s="532"/>
+      <c r="P68" s="157" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q68" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R68" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S68" s="106">
+        <v>45627</v>
+      </c>
+      <c r="T68" s="450"/>
+      <c r="U68" s="51"/>
+      <c r="V68" s="532"/>
+      <c r="W68" s="501"/>
+      <c r="X68" s="501"/>
+      <c r="Y68" s="608"/>
+    </row>
+    <row r="69" spans="1:25" ht="114.75" customHeight="1">
+      <c r="A69" s="458"/>
+      <c r="B69" s="528"/>
+      <c r="C69" s="442"/>
+      <c r="D69" s="448"/>
+      <c r="E69" s="465"/>
+      <c r="F69" s="462"/>
+      <c r="G69" s="465"/>
+      <c r="H69" s="458"/>
+      <c r="I69" s="456"/>
+      <c r="J69" s="456"/>
+      <c r="K69" s="456"/>
+      <c r="L69" s="467"/>
+      <c r="M69" s="468"/>
+      <c r="N69" s="468"/>
+      <c r="O69" s="450"/>
+      <c r="P69" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q69" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R69" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S69" s="74">
+        <v>45505</v>
+      </c>
+      <c r="T69" s="402" t="s">
+        <v>945</v>
+      </c>
+      <c r="U69" s="61"/>
+      <c r="V69" s="450"/>
+      <c r="W69" s="474"/>
+      <c r="X69" s="474"/>
+      <c r="Y69" s="609"/>
+    </row>
+    <row r="70" spans="1:25" ht="330" customHeight="1">
+      <c r="A70" s="72">
+        <v>7</v>
+      </c>
+      <c r="B70" s="86" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="87">
+        <v>12</v>
+      </c>
+      <c r="D70" s="170" t="s">
+        <v>429</v>
+      </c>
+      <c r="E70" s="169" t="s">
+        <v>393</v>
+      </c>
+      <c r="F70" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="169" t="s">
+        <v>408</v>
+      </c>
+      <c r="H70" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="104">
+        <f>J70+K70</f>
+        <v>10.5</v>
+      </c>
+      <c r="J70" s="104">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="K70" s="104">
+        <v>5.65</v>
+      </c>
+      <c r="L70" s="104">
+        <v>5.25</v>
+      </c>
+      <c r="M70" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="N70" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="O70" s="424" t="s">
+        <v>1005</v>
+      </c>
+      <c r="P70" s="157" t="s">
+        <v>1006</v>
+      </c>
+      <c r="Q70" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R70" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S70" s="11">
+        <v>46132</v>
+      </c>
+      <c r="T70" s="407" t="s">
+        <v>950</v>
+      </c>
+      <c r="U70" s="61"/>
+      <c r="V70" s="424" t="s">
+        <v>1007</v>
+      </c>
+      <c r="W70" s="131"/>
+      <c r="X70" s="131"/>
+      <c r="Y70" s="80"/>
+    </row>
+    <row r="71" spans="1:25" ht="398.25" customHeight="1">
+      <c r="A71" s="457">
+        <v>8</v>
+      </c>
+      <c r="B71" s="613" t="s">
+        <v>45</v>
+      </c>
+      <c r="C71" s="463">
+        <v>13</v>
+      </c>
+      <c r="D71" s="464" t="s">
+        <v>430</v>
+      </c>
+      <c r="E71" s="465" t="s">
+        <v>718</v>
+      </c>
+      <c r="F71" s="465" t="s">
+        <v>710</v>
+      </c>
+      <c r="G71" s="465" t="s">
+        <v>711</v>
+      </c>
+      <c r="H71" s="457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="455">
+        <f>J71+K71</f>
+        <v>68.599999999999994</v>
+      </c>
+      <c r="J71" s="455">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K71" s="455">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="L71" s="467">
+        <f>I71/2</f>
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M71" s="468" t="s">
+        <v>3</v>
+      </c>
+      <c r="N71" s="468" t="s">
+        <v>125</v>
+      </c>
+      <c r="O71" s="449" t="s">
+        <v>624</v>
+      </c>
+      <c r="P71" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q71" s="123" t="s">
+        <v>275</v>
+      </c>
+      <c r="R71" s="73" t="s">
+        <v>241</v>
+      </c>
+      <c r="S71" s="18">
+        <v>45480</v>
+      </c>
+      <c r="T71" s="403" t="s">
+        <v>953</v>
+      </c>
+      <c r="U71" s="61"/>
+      <c r="V71" s="449" t="s">
+        <v>828</v>
+      </c>
+      <c r="W71" s="131"/>
+      <c r="X71" s="131"/>
+      <c r="Y71" s="607"/>
+    </row>
+    <row r="72" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A72" s="458"/>
+      <c r="B72" s="613"/>
+      <c r="C72" s="463"/>
+      <c r="D72" s="464"/>
+      <c r="E72" s="465"/>
+      <c r="F72" s="465"/>
+      <c r="G72" s="465"/>
+      <c r="H72" s="458"/>
+      <c r="I72" s="456"/>
+      <c r="J72" s="456"/>
+      <c r="K72" s="456"/>
+      <c r="L72" s="467"/>
+      <c r="M72" s="468"/>
+      <c r="N72" s="468"/>
+      <c r="O72" s="450"/>
+      <c r="P72" s="157" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q72" s="122" t="s">
+        <v>275</v>
+      </c>
+      <c r="R72" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S72" s="74">
+        <v>45480</v>
+      </c>
+      <c r="T72" s="408" t="s">
+        <v>957</v>
+      </c>
+      <c r="U72" s="59"/>
+      <c r="V72" s="450"/>
+      <c r="W72" s="132"/>
+      <c r="X72" s="132"/>
+      <c r="Y72" s="609"/>
+    </row>
+    <row r="73" spans="1:25" ht="354" customHeight="1">
+      <c r="A73" s="519">
+        <v>9</v>
+      </c>
+      <c r="B73" s="544" t="s">
+        <v>46</v>
+      </c>
+      <c r="C73" s="545">
+        <v>14</v>
+      </c>
+      <c r="D73" s="515" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73" s="491" t="s">
+        <v>519</v>
+      </c>
+      <c r="F73" s="491" t="s">
+        <v>409</v>
+      </c>
+      <c r="G73" s="491" t="s">
+        <v>703</v>
+      </c>
+      <c r="H73" s="491" t="s">
+        <v>719</v>
+      </c>
+      <c r="I73" s="498">
+        <f>J73+K73</f>
+        <v>65.599999999999994</v>
+      </c>
+      <c r="J73" s="498">
+        <v>34</v>
+      </c>
+      <c r="K73" s="498">
+        <v>31.6</v>
+      </c>
+      <c r="L73" s="498">
+        <f>I73/2</f>
+        <v>32.799999999999997</v>
+      </c>
+      <c r="M73" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N73" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O73" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P73" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q73" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R73" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S73" s="52">
+        <v>41481</v>
+      </c>
+      <c r="T73" s="477" t="s">
+        <v>945</v>
+      </c>
+      <c r="U73" s="473"/>
+      <c r="V73" s="449" t="s">
+        <v>829</v>
+      </c>
+      <c r="W73" s="131"/>
+      <c r="X73" s="131"/>
+      <c r="Y73" s="607"/>
+    </row>
+    <row r="74" spans="1:25" ht="363" customHeight="1">
+      <c r="A74" s="520"/>
+      <c r="B74" s="509"/>
+      <c r="C74" s="511"/>
+      <c r="D74" s="517"/>
+      <c r="E74" s="492"/>
+      <c r="F74" s="492"/>
+      <c r="G74" s="492"/>
+      <c r="H74" s="492"/>
+      <c r="I74" s="518"/>
+      <c r="J74" s="518"/>
+      <c r="K74" s="518"/>
+      <c r="L74" s="518"/>
+      <c r="M74" s="474"/>
+      <c r="N74" s="474"/>
+      <c r="O74" s="492"/>
+      <c r="P74" s="39" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q74" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R74" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S74" s="52">
+        <v>45597</v>
+      </c>
+      <c r="T74" s="478"/>
+      <c r="U74" s="474"/>
+      <c r="V74" s="450"/>
+      <c r="W74" s="132"/>
+      <c r="X74" s="132"/>
+      <c r="Y74" s="609"/>
+    </row>
+    <row r="75" spans="1:25" ht="311.25" customHeight="1">
+      <c r="A75" s="219">
+        <v>10</v>
+      </c>
+      <c r="B75" s="217" t="s">
+        <v>47</v>
+      </c>
+      <c r="C75" s="218">
+        <v>16</v>
+      </c>
+      <c r="D75" s="215" t="s">
+        <v>117</v>
+      </c>
+      <c r="E75" s="288" t="s">
+        <v>520</v>
+      </c>
+      <c r="F75" s="325" t="s">
+        <v>792</v>
+      </c>
+      <c r="G75" s="212" t="s">
+        <v>410</v>
+      </c>
+      <c r="H75" s="212" t="s">
+        <v>521</v>
+      </c>
+      <c r="I75" s="220">
+        <f>J75+K75</f>
+        <v>27.200000000000003</v>
+      </c>
+      <c r="J75" s="220">
+        <v>14.4</v>
+      </c>
+      <c r="K75" s="220">
+        <v>12.8</v>
+      </c>
+      <c r="L75" s="220">
+        <v>13.6</v>
+      </c>
+      <c r="M75" s="213" t="s">
+        <v>3</v>
+      </c>
+      <c r="N75" s="213" t="s">
+        <v>125</v>
+      </c>
+      <c r="O75" s="373" t="s">
+        <v>633</v>
+      </c>
+      <c r="P75" s="224" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q75" s="436" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R75" s="341" t="s">
+        <v>796</v>
+      </c>
+      <c r="S75" s="214">
+        <v>46235</v>
+      </c>
+      <c r="T75" s="404" t="s">
+        <v>945</v>
+      </c>
+      <c r="U75" s="214">
+        <v>46326</v>
+      </c>
+      <c r="V75" s="267" t="s">
+        <v>712</v>
+      </c>
+      <c r="W75" s="131"/>
+      <c r="X75" s="131"/>
+      <c r="Y75" s="19"/>
+    </row>
+    <row r="76" spans="1:25" ht="231.75" customHeight="1">
+      <c r="A76" s="519">
+        <v>11</v>
+      </c>
+      <c r="B76" s="508" t="s">
+        <v>48</v>
+      </c>
+      <c r="C76" s="510">
+        <v>18</v>
+      </c>
+      <c r="D76" s="515" t="s">
+        <v>293</v>
+      </c>
+      <c r="E76" s="490" t="s">
+        <v>720</v>
+      </c>
+      <c r="F76" s="490" t="s">
+        <v>721</v>
+      </c>
+      <c r="G76" s="490" t="s">
+        <v>722</v>
+      </c>
+      <c r="H76" s="490" t="s">
+        <v>723</v>
+      </c>
+      <c r="I76" s="498">
+        <f>J76+K76</f>
+        <v>65.5</v>
+      </c>
+      <c r="J76" s="498">
+        <v>32.1</v>
+      </c>
+      <c r="K76" s="498">
+        <v>33.4</v>
+      </c>
+      <c r="L76" s="498">
+        <f>I76/2</f>
+        <v>32.75</v>
+      </c>
+      <c r="M76" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N76" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O76" s="490" t="s">
+        <v>627</v>
+      </c>
+      <c r="P76" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q76" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R76" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S76" s="109">
+        <v>42424</v>
+      </c>
+      <c r="T76" s="31" t="s">
+        <v>939</v>
+      </c>
+      <c r="U76" s="51"/>
+      <c r="V76" s="449" t="s">
+        <v>830</v>
+      </c>
+      <c r="W76" s="137"/>
+      <c r="X76" s="137"/>
+      <c r="Y76" s="19"/>
+    </row>
+    <row r="77" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A77" s="547"/>
+      <c r="B77" s="544"/>
+      <c r="C77" s="545"/>
+      <c r="D77" s="516"/>
+      <c r="E77" s="491"/>
+      <c r="F77" s="491"/>
+      <c r="G77" s="491"/>
+      <c r="H77" s="491"/>
+      <c r="I77" s="499"/>
+      <c r="J77" s="499"/>
+      <c r="K77" s="499"/>
+      <c r="L77" s="499"/>
+      <c r="M77" s="501"/>
+      <c r="N77" s="501"/>
+      <c r="O77" s="491"/>
+      <c r="P77" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q77" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R77" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S77" s="71">
+        <v>42443</v>
+      </c>
+      <c r="T77" s="477" t="s">
+        <v>938</v>
+      </c>
+      <c r="U77" s="473"/>
+      <c r="V77" s="532"/>
+      <c r="W77" s="131"/>
+      <c r="X77" s="131"/>
+      <c r="Y77" s="479"/>
+    </row>
+    <row r="78" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A78" s="520"/>
+      <c r="B78" s="509"/>
+      <c r="C78" s="511"/>
+      <c r="D78" s="517"/>
+      <c r="E78" s="492"/>
+      <c r="F78" s="492"/>
+      <c r="G78" s="492"/>
+      <c r="H78" s="492"/>
+      <c r="I78" s="518"/>
+      <c r="J78" s="518"/>
+      <c r="K78" s="518"/>
+      <c r="L78" s="518"/>
+      <c r="M78" s="474"/>
+      <c r="N78" s="474"/>
+      <c r="O78" s="492"/>
+      <c r="P78" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q78" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R78" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S78" s="71">
+        <v>42446</v>
+      </c>
+      <c r="T78" s="478"/>
+      <c r="U78" s="474"/>
+      <c r="V78" s="450"/>
+      <c r="W78" s="132"/>
+      <c r="X78" s="132"/>
+      <c r="Y78" s="480"/>
+    </row>
+    <row r="79" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A79" s="67">
+        <v>12</v>
+      </c>
+      <c r="B79" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C79" s="64">
+        <v>19</v>
+      </c>
+      <c r="D79" s="171" t="s">
+        <v>431</v>
+      </c>
+      <c r="E79" s="288" t="s">
+        <v>432</v>
+      </c>
+      <c r="F79" s="288" t="s">
+        <v>724</v>
+      </c>
+      <c r="G79" s="176" t="s">
+        <v>522</v>
+      </c>
+      <c r="H79" s="176" t="s">
+        <v>523</v>
+      </c>
+      <c r="I79" s="105">
+        <f>J79+K79</f>
+        <v>19.3</v>
+      </c>
+      <c r="J79" s="105">
+        <v>8.5</v>
+      </c>
+      <c r="K79" s="105">
+        <v>10.8</v>
+      </c>
+      <c r="L79" s="105">
+        <v>9.65</v>
+      </c>
+      <c r="M79" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N79" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O79" s="185" t="s">
+        <v>628</v>
+      </c>
+      <c r="P79" s="155" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q79" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R79" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S79" s="70">
+        <v>46132</v>
+      </c>
+      <c r="T79" s="353" t="s">
+        <v>951</v>
+      </c>
+      <c r="U79" s="51"/>
+      <c r="V79" s="269" t="s">
+        <v>713</v>
+      </c>
+      <c r="W79" s="137"/>
+      <c r="X79" s="137"/>
+      <c r="Y79" s="20"/>
+    </row>
+    <row r="80" spans="1:25" ht="223.5" customHeight="1">
+      <c r="A80" s="519">
+        <v>13</v>
+      </c>
+      <c r="B80" s="508" t="s">
+        <v>50</v>
+      </c>
+      <c r="C80" s="510">
+        <v>21</v>
+      </c>
+      <c r="D80" s="515" t="s">
+        <v>411</v>
+      </c>
+      <c r="E80" s="490" t="s">
+        <v>679</v>
+      </c>
+      <c r="F80" s="490" t="s">
+        <v>680</v>
+      </c>
+      <c r="G80" s="490" t="s">
+        <v>524</v>
+      </c>
+      <c r="H80" s="490" t="s">
+        <v>525</v>
+      </c>
+      <c r="I80" s="498">
+        <f>J80+K80</f>
+        <v>40.1</v>
+      </c>
+      <c r="J80" s="498">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="K80" s="498">
+        <v>20</v>
+      </c>
+      <c r="L80" s="498">
+        <v>20.05</v>
+      </c>
+      <c r="M80" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N80" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O80" s="490" t="s">
+        <v>623</v>
+      </c>
+      <c r="P80" s="529" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q80" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R80" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S80" s="475">
+        <v>41481</v>
+      </c>
+      <c r="T80" s="490" t="s">
+        <v>934</v>
+      </c>
+      <c r="U80" s="473"/>
+      <c r="V80" s="449" t="s">
+        <v>901</v>
+      </c>
+      <c r="W80" s="131"/>
+      <c r="X80" s="131"/>
+      <c r="Y80" s="479"/>
+    </row>
+    <row r="81" spans="1:25" ht="225" customHeight="1">
+      <c r="A81" s="520"/>
+      <c r="B81" s="509"/>
+      <c r="C81" s="511"/>
+      <c r="D81" s="517"/>
+      <c r="E81" s="492"/>
+      <c r="F81" s="492"/>
+      <c r="G81" s="492"/>
+      <c r="H81" s="492"/>
+      <c r="I81" s="518"/>
+      <c r="J81" s="518"/>
+      <c r="K81" s="518"/>
+      <c r="L81" s="518"/>
+      <c r="M81" s="474"/>
+      <c r="N81" s="474"/>
+      <c r="O81" s="492"/>
+      <c r="P81" s="530"/>
+      <c r="Q81" s="474"/>
+      <c r="R81" s="474"/>
+      <c r="S81" s="476"/>
+      <c r="T81" s="492"/>
+      <c r="U81" s="474"/>
+      <c r="V81" s="450"/>
+      <c r="W81" s="132"/>
+      <c r="X81" s="132"/>
+      <c r="Y81" s="480"/>
+    </row>
+    <row r="82" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A82" s="519">
+        <v>14</v>
+      </c>
+      <c r="B82" s="512" t="s">
+        <v>51</v>
+      </c>
+      <c r="C82" s="510">
+        <v>23</v>
+      </c>
+      <c r="D82" s="515" t="s">
+        <v>419</v>
+      </c>
+      <c r="E82" s="490" t="s">
+        <v>798</v>
+      </c>
+      <c r="F82" s="490" t="s">
+        <v>799</v>
+      </c>
+      <c r="G82" s="490" t="s">
+        <v>175</v>
+      </c>
+      <c r="H82" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" s="498">
+        <f>J82+K82</f>
+        <v>52.2</v>
+      </c>
+      <c r="J82" s="498">
+        <v>26.1</v>
+      </c>
+      <c r="K82" s="498">
+        <v>26.1</v>
+      </c>
+      <c r="L82" s="498">
+        <v>26.1</v>
+      </c>
+      <c r="M82" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N82" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O82" s="490" t="s">
+        <v>623</v>
+      </c>
+      <c r="P82" s="529" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q82" s="473" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R82" s="473" t="s">
+        <v>1014</v>
+      </c>
+      <c r="S82" s="475">
+        <v>46235</v>
+      </c>
+      <c r="T82" s="490" t="s">
+        <v>935</v>
+      </c>
+      <c r="U82" s="475">
+        <v>46326</v>
+      </c>
+      <c r="V82" s="449" t="s">
+        <v>806</v>
+      </c>
+      <c r="W82" s="131"/>
+      <c r="X82" s="131"/>
+      <c r="Y82" s="479"/>
+    </row>
+    <row r="83" spans="1:25" ht="82.5" customHeight="1">
+      <c r="A83" s="520"/>
+      <c r="B83" s="514"/>
+      <c r="C83" s="511"/>
+      <c r="D83" s="517"/>
+      <c r="E83" s="492"/>
+      <c r="F83" s="492"/>
+      <c r="G83" s="492"/>
+      <c r="H83" s="474"/>
+      <c r="I83" s="518"/>
+      <c r="J83" s="518"/>
+      <c r="K83" s="518"/>
+      <c r="L83" s="518"/>
+      <c r="M83" s="474"/>
+      <c r="N83" s="474"/>
+      <c r="O83" s="492"/>
+      <c r="P83" s="530"/>
+      <c r="Q83" s="474"/>
+      <c r="R83" s="474"/>
+      <c r="S83" s="476"/>
+      <c r="T83" s="492"/>
+      <c r="U83" s="474"/>
+      <c r="V83" s="450"/>
+      <c r="W83" s="132"/>
+      <c r="X83" s="132"/>
+      <c r="Y83" s="480"/>
+    </row>
+    <row r="84" spans="1:25" ht="215.25" customHeight="1">
+      <c r="A84" s="67">
+        <v>15</v>
+      </c>
+      <c r="B84" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="C84" s="64">
+        <v>24</v>
+      </c>
+      <c r="D84" s="171" t="s">
+        <v>421</v>
+      </c>
+      <c r="E84" s="378" t="s">
+        <v>875</v>
+      </c>
+      <c r="F84" s="378" t="s">
+        <v>876</v>
+      </c>
+      <c r="G84" s="378" t="s">
+        <v>877</v>
+      </c>
+      <c r="H84" s="380" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" s="105">
+        <f>J84+K84</f>
+        <v>18.2</v>
+      </c>
+      <c r="J84" s="105">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K84" s="105">
+        <v>9</v>
+      </c>
+      <c r="L84" s="105">
+        <f>I84/2</f>
+        <v>9.1</v>
+      </c>
+      <c r="M84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N84" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O84" s="185" t="s">
+        <v>629</v>
+      </c>
+      <c r="P84" s="155" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q84" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="R84" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S84" s="58">
+        <v>44034</v>
+      </c>
+      <c r="T84" s="353" t="s">
+        <v>955</v>
+      </c>
+      <c r="U84" s="51"/>
+      <c r="V84" s="379" t="s">
+        <v>878</v>
+      </c>
+      <c r="W84" s="131"/>
+      <c r="X84" s="131"/>
+      <c r="Y84" s="24"/>
+    </row>
+    <row r="85" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A85" s="67">
+        <v>16</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="C85" s="64">
+        <v>25</v>
+      </c>
+      <c r="D85" s="171" t="s">
+        <v>433</v>
+      </c>
+      <c r="E85" s="45" t="s">
+        <v>725</v>
+      </c>
+      <c r="F85" s="288" t="s">
+        <v>595</v>
+      </c>
+      <c r="G85" s="178" t="s">
+        <v>526</v>
+      </c>
+      <c r="H85" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="105">
+        <f>J85+K85</f>
+        <v>30.700000000000003</v>
+      </c>
+      <c r="J85" s="105">
+        <v>15.4</v>
+      </c>
+      <c r="K85" s="105">
+        <v>15.3</v>
+      </c>
+      <c r="L85" s="105">
+        <v>15.35</v>
+      </c>
+      <c r="M85" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N85" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O85" s="185" t="s">
+        <v>647</v>
+      </c>
+      <c r="P85" s="155" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q85" s="51"/>
+      <c r="R85" s="51"/>
+      <c r="S85" s="52"/>
+      <c r="T85" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U85" s="51"/>
+      <c r="V85" s="309" t="s">
+        <v>712</v>
+      </c>
+      <c r="W85" s="137"/>
+      <c r="X85" s="137"/>
+      <c r="Y85" s="20"/>
+    </row>
+    <row r="86" spans="1:25" ht="72" customHeight="1">
+      <c r="A86" s="519">
+        <v>17</v>
+      </c>
+      <c r="B86" s="508" t="s">
+        <v>53</v>
+      </c>
+      <c r="C86" s="510">
+        <v>27</v>
+      </c>
+      <c r="D86" s="515" t="s">
+        <v>190</v>
+      </c>
+      <c r="E86" s="490" t="s">
+        <v>434</v>
+      </c>
+      <c r="F86" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="490" t="s">
+        <v>178</v>
+      </c>
+      <c r="H86" s="490" t="s">
+        <v>189</v>
+      </c>
+      <c r="I86" s="498">
+        <f>J86+K86</f>
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J86" s="498">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K86" s="498">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L86" s="498">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M86" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N86" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O86" s="490" t="s">
+        <v>630</v>
+      </c>
+      <c r="P86" s="39" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q86" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R86" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S86" s="74">
+        <v>46000</v>
+      </c>
+      <c r="T86" s="610" t="s">
+        <v>958</v>
+      </c>
+      <c r="U86" s="536"/>
+      <c r="V86" s="459" t="s">
+        <v>831</v>
+      </c>
+      <c r="W86" s="135"/>
+      <c r="X86" s="135"/>
+      <c r="Y86" s="607"/>
+    </row>
+    <row r="87" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A87" s="547"/>
+      <c r="B87" s="544"/>
+      <c r="C87" s="545"/>
+      <c r="D87" s="516"/>
+      <c r="E87" s="491"/>
+      <c r="F87" s="501"/>
+      <c r="G87" s="491"/>
+      <c r="H87" s="491"/>
+      <c r="I87" s="499"/>
+      <c r="J87" s="499"/>
+      <c r="K87" s="499"/>
+      <c r="L87" s="499"/>
+      <c r="M87" s="501"/>
+      <c r="N87" s="501"/>
+      <c r="O87" s="491"/>
+      <c r="P87" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q87" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R87" s="107" t="s">
+        <v>241</v>
+      </c>
+      <c r="S87" s="11">
+        <v>43517</v>
+      </c>
+      <c r="T87" s="611"/>
+      <c r="U87" s="604"/>
+      <c r="V87" s="494"/>
+      <c r="W87" s="143"/>
+      <c r="X87" s="143"/>
+      <c r="Y87" s="608"/>
+    </row>
+    <row r="88" spans="1:25" ht="78.75" customHeight="1">
+      <c r="A88" s="547"/>
+      <c r="B88" s="544"/>
+      <c r="C88" s="545"/>
+      <c r="D88" s="516"/>
+      <c r="E88" s="491"/>
+      <c r="F88" s="501"/>
+      <c r="G88" s="491"/>
+      <c r="H88" s="491"/>
+      <c r="I88" s="499"/>
+      <c r="J88" s="499"/>
+      <c r="K88" s="499"/>
+      <c r="L88" s="499"/>
+      <c r="M88" s="501"/>
+      <c r="N88" s="501"/>
+      <c r="O88" s="491"/>
+      <c r="P88" s="39" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q88" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R88" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S88" s="11">
+        <v>45530</v>
+      </c>
+      <c r="T88" s="612"/>
+      <c r="U88" s="531"/>
+      <c r="V88" s="494"/>
+      <c r="W88" s="143"/>
+      <c r="X88" s="143"/>
+      <c r="Y88" s="608"/>
+    </row>
+    <row r="89" spans="1:25" ht="130.5" customHeight="1">
+      <c r="A89" s="520"/>
+      <c r="B89" s="544"/>
+      <c r="C89" s="545"/>
+      <c r="D89" s="516"/>
+      <c r="E89" s="491"/>
+      <c r="F89" s="474"/>
+      <c r="G89" s="491"/>
+      <c r="H89" s="491"/>
+      <c r="I89" s="518"/>
+      <c r="J89" s="518"/>
+      <c r="K89" s="518"/>
+      <c r="L89" s="499"/>
+      <c r="M89" s="501"/>
+      <c r="N89" s="501"/>
+      <c r="O89" s="492"/>
+      <c r="P89" s="39" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q89" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R89" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S89" s="58">
+        <v>45609</v>
+      </c>
+      <c r="T89" s="404" t="s">
+        <v>947</v>
+      </c>
+      <c r="U89" s="59"/>
+      <c r="V89" s="460"/>
+      <c r="W89" s="136"/>
+      <c r="X89" s="136"/>
+      <c r="Y89" s="609"/>
+    </row>
+    <row r="90" spans="1:25" ht="386.25" customHeight="1">
+      <c r="A90" s="519">
+        <v>18</v>
+      </c>
+      <c r="B90" s="508" t="s">
+        <v>54</v>
+      </c>
+      <c r="C90" s="510">
+        <v>28</v>
+      </c>
+      <c r="D90" s="515" t="s">
+        <v>435</v>
+      </c>
+      <c r="E90" s="490" t="s">
+        <v>527</v>
+      </c>
+      <c r="F90" s="490" t="s">
+        <v>803</v>
+      </c>
+      <c r="G90" s="490" t="s">
+        <v>278</v>
+      </c>
+      <c r="H90" s="510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="498">
+        <f>J90+K90</f>
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J90" s="498">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="K90" s="498">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="L90" s="498">
+        <v>35.549999999999997</v>
+      </c>
+      <c r="M90" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N90" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O90" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P90" s="39" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q90" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R90" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S90" s="58">
+        <v>45505</v>
+      </c>
+      <c r="T90" s="404" t="s">
+        <v>942</v>
+      </c>
+      <c r="U90" s="61"/>
+      <c r="V90" s="449" t="s">
+        <v>808</v>
+      </c>
+      <c r="W90" s="131"/>
+      <c r="X90" s="131"/>
+      <c r="Y90" s="479"/>
+    </row>
+    <row r="91" spans="1:25" ht="358.5" customHeight="1">
+      <c r="A91" s="520"/>
+      <c r="B91" s="509"/>
+      <c r="C91" s="511"/>
+      <c r="D91" s="517"/>
+      <c r="E91" s="492"/>
+      <c r="F91" s="492"/>
+      <c r="G91" s="492"/>
+      <c r="H91" s="511"/>
+      <c r="I91" s="518"/>
+      <c r="J91" s="518"/>
+      <c r="K91" s="518"/>
+      <c r="L91" s="518"/>
+      <c r="M91" s="501"/>
+      <c r="N91" s="501"/>
+      <c r="O91" s="492"/>
+      <c r="P91" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q91" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R91" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S91" s="58">
+        <v>45505</v>
+      </c>
+      <c r="T91" s="404" t="s">
+        <v>945</v>
+      </c>
+      <c r="U91" s="61"/>
+      <c r="V91" s="450"/>
+      <c r="W91" s="132"/>
+      <c r="X91" s="132"/>
+      <c r="Y91" s="480"/>
+    </row>
+    <row r="92" spans="1:25" ht="129" customHeight="1">
+      <c r="A92" s="519">
+        <v>19</v>
+      </c>
+      <c r="B92" s="508" t="s">
+        <v>55</v>
+      </c>
+      <c r="C92" s="510">
+        <v>29</v>
+      </c>
+      <c r="D92" s="515" t="s">
+        <v>436</v>
+      </c>
+      <c r="E92" s="490" t="s">
+        <v>596</v>
+      </c>
+      <c r="F92" s="490" t="s">
+        <v>770</v>
+      </c>
+      <c r="G92" s="490" t="s">
+        <v>406</v>
+      </c>
+      <c r="H92" s="490"/>
+      <c r="I92" s="498">
+        <f>J92+K92</f>
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J92" s="498">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K92" s="498">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L92" s="498">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M92" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N92" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O92" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P92" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q92" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R92" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S92" s="52">
+        <v>46129</v>
+      </c>
+      <c r="T92" s="119" t="s">
+        <v>960</v>
+      </c>
+      <c r="U92" s="59"/>
+      <c r="V92" s="459" t="s">
+        <v>771</v>
+      </c>
+      <c r="W92" s="536"/>
+      <c r="X92" s="536"/>
+      <c r="Y92" s="479"/>
+    </row>
+    <row r="93" spans="1:25" ht="284.25" customHeight="1">
+      <c r="A93" s="547"/>
+      <c r="B93" s="544"/>
+      <c r="C93" s="545"/>
+      <c r="D93" s="516"/>
+      <c r="E93" s="491"/>
+      <c r="F93" s="491"/>
+      <c r="G93" s="491"/>
+      <c r="H93" s="492"/>
+      <c r="I93" s="518"/>
+      <c r="J93" s="518"/>
+      <c r="K93" s="518"/>
+      <c r="L93" s="499"/>
+      <c r="M93" s="501"/>
+      <c r="N93" s="501"/>
+      <c r="O93" s="491"/>
+      <c r="P93" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q93" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R93" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S93" s="74">
+        <v>46129</v>
+      </c>
+      <c r="T93" s="404" t="s">
+        <v>954</v>
+      </c>
+      <c r="U93" s="61"/>
+      <c r="V93" s="460"/>
+      <c r="W93" s="531"/>
+      <c r="X93" s="531"/>
+      <c r="Y93" s="480"/>
+    </row>
+    <row r="94" spans="1:25" ht="93.75" customHeight="1">
+      <c r="A94" s="519">
+        <v>20</v>
+      </c>
+      <c r="B94" s="508" t="s">
+        <v>56</v>
+      </c>
+      <c r="C94" s="510">
+        <v>30</v>
+      </c>
+      <c r="D94" s="515" t="s">
+        <v>160</v>
+      </c>
+      <c r="E94" s="490" t="s">
+        <v>882</v>
+      </c>
+      <c r="F94" s="490" t="s">
+        <v>883</v>
+      </c>
+      <c r="G94" s="490" t="s">
+        <v>438</v>
+      </c>
+      <c r="H94" s="490" t="s">
+        <v>437</v>
+      </c>
+      <c r="I94" s="498">
+        <f>J94+K94</f>
+        <v>39.4</v>
+      </c>
+      <c r="J94" s="498">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="K94" s="498">
+        <v>20</v>
+      </c>
+      <c r="L94" s="498">
+        <f>I94/2</f>
+        <v>19.7</v>
+      </c>
+      <c r="M94" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N94" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O94" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P94" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q94" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R94" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S94" s="58">
+        <v>44165</v>
+      </c>
+      <c r="T94" s="411" t="s">
+        <v>966</v>
+      </c>
+      <c r="U94" s="59"/>
+      <c r="V94" s="459" t="s">
+        <v>884</v>
+      </c>
+      <c r="W94" s="135"/>
+      <c r="X94" s="135"/>
+      <c r="Y94" s="479"/>
+    </row>
+    <row r="95" spans="1:25" ht="119.25" customHeight="1">
+      <c r="A95" s="547"/>
+      <c r="B95" s="544"/>
+      <c r="C95" s="545"/>
+      <c r="D95" s="516"/>
+      <c r="E95" s="491"/>
+      <c r="F95" s="491"/>
+      <c r="G95" s="491"/>
+      <c r="H95" s="491"/>
+      <c r="I95" s="499"/>
+      <c r="J95" s="499"/>
+      <c r="K95" s="499"/>
+      <c r="L95" s="499"/>
+      <c r="M95" s="501"/>
+      <c r="N95" s="501"/>
+      <c r="O95" s="491"/>
+      <c r="P95" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q95" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R95" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S95" s="52">
+        <v>46006</v>
+      </c>
+      <c r="T95" s="411" t="s">
+        <v>968</v>
+      </c>
+      <c r="U95" s="59"/>
+      <c r="V95" s="494"/>
+      <c r="W95" s="143"/>
+      <c r="X95" s="143"/>
+      <c r="Y95" s="493"/>
+    </row>
+    <row r="96" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A96" s="547"/>
+      <c r="B96" s="544"/>
+      <c r="C96" s="545"/>
+      <c r="D96" s="516"/>
+      <c r="E96" s="491"/>
+      <c r="F96" s="491"/>
+      <c r="G96" s="491"/>
+      <c r="H96" s="491"/>
+      <c r="I96" s="499"/>
+      <c r="J96" s="499"/>
+      <c r="K96" s="499"/>
+      <c r="L96" s="499"/>
+      <c r="M96" s="501"/>
+      <c r="N96" s="501"/>
+      <c r="O96" s="491"/>
+      <c r="P96" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q96" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R96" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S96" s="52">
+        <v>41429</v>
+      </c>
+      <c r="T96" s="477" t="s">
+        <v>969</v>
+      </c>
+      <c r="U96" s="473"/>
+      <c r="V96" s="494"/>
+      <c r="W96" s="143"/>
+      <c r="X96" s="143"/>
+      <c r="Y96" s="493"/>
+    </row>
+    <row r="97" spans="1:25" ht="170.25" customHeight="1">
+      <c r="A97" s="547"/>
+      <c r="B97" s="544"/>
+      <c r="C97" s="545"/>
+      <c r="D97" s="516"/>
+      <c r="E97" s="491"/>
+      <c r="F97" s="491"/>
+      <c r="G97" s="491"/>
+      <c r="H97" s="491"/>
+      <c r="I97" s="518"/>
+      <c r="J97" s="518"/>
+      <c r="K97" s="518"/>
+      <c r="L97" s="499"/>
+      <c r="M97" s="501"/>
+      <c r="N97" s="501"/>
+      <c r="O97" s="491"/>
+      <c r="P97" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q97" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R97" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S97" s="58">
+        <v>45449</v>
+      </c>
+      <c r="T97" s="606"/>
+      <c r="U97" s="501"/>
+      <c r="V97" s="460"/>
+      <c r="W97" s="136"/>
+      <c r="X97" s="136"/>
+      <c r="Y97" s="480"/>
+    </row>
+    <row r="98" spans="1:25" ht="124.5" customHeight="1">
+      <c r="A98" s="519">
+        <v>21</v>
+      </c>
+      <c r="B98" s="508" t="s">
+        <v>57</v>
+      </c>
+      <c r="C98" s="510">
+        <v>31</v>
+      </c>
+      <c r="D98" s="515" t="s">
+        <v>439</v>
+      </c>
+      <c r="E98" s="490" t="s">
+        <v>666</v>
+      </c>
+      <c r="F98" s="490"/>
+      <c r="G98" s="490" t="s">
+        <v>528</v>
+      </c>
+      <c r="H98" s="490"/>
+      <c r="I98" s="498">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J98" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L98" s="498">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="M98" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N98" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O98" s="490" t="s">
+        <v>631</v>
+      </c>
+      <c r="P98" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q98" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R98" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S98" s="52">
+        <v>45449</v>
+      </c>
+      <c r="T98" s="404" t="s">
+        <v>943</v>
+      </c>
+      <c r="U98" s="61"/>
+      <c r="V98" s="527" t="s">
+        <v>712</v>
+      </c>
+      <c r="W98" s="473"/>
+      <c r="X98" s="473"/>
+      <c r="Y98" s="479"/>
+    </row>
+    <row r="99" spans="1:25" ht="125.25" customHeight="1">
+      <c r="A99" s="547"/>
+      <c r="B99" s="544"/>
+      <c r="C99" s="545"/>
+      <c r="D99" s="516"/>
+      <c r="E99" s="491"/>
+      <c r="F99" s="491"/>
+      <c r="G99" s="491"/>
+      <c r="H99" s="491"/>
+      <c r="I99" s="499"/>
+      <c r="J99" s="499"/>
+      <c r="K99" s="499"/>
+      <c r="L99" s="499"/>
+      <c r="M99" s="501"/>
+      <c r="N99" s="501"/>
+      <c r="O99" s="491"/>
+      <c r="P99" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q99" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R99" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S99" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T99" s="119" t="s">
+        <v>954</v>
+      </c>
+      <c r="U99" s="51"/>
+      <c r="V99" s="615"/>
+      <c r="W99" s="501"/>
+      <c r="X99" s="501"/>
+      <c r="Y99" s="493"/>
+    </row>
+    <row r="100" spans="1:25" ht="125.25" customHeight="1">
+      <c r="A100" s="547"/>
+      <c r="B100" s="544"/>
+      <c r="C100" s="545"/>
+      <c r="D100" s="516"/>
+      <c r="E100" s="491"/>
+      <c r="F100" s="491"/>
+      <c r="G100" s="491"/>
+      <c r="H100" s="491"/>
+      <c r="I100" s="499"/>
+      <c r="J100" s="499"/>
+      <c r="K100" s="499"/>
+      <c r="L100" s="499"/>
+      <c r="M100" s="501"/>
+      <c r="N100" s="501"/>
+      <c r="O100" s="491"/>
+      <c r="P100" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q100" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R100" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S100" s="52">
+        <v>45483</v>
+      </c>
+      <c r="T100" s="119" t="s">
+        <v>970</v>
+      </c>
+      <c r="U100" s="51"/>
+      <c r="V100" s="615"/>
+      <c r="W100" s="501"/>
+      <c r="X100" s="501"/>
+      <c r="Y100" s="493"/>
+    </row>
+    <row r="101" spans="1:25" ht="141" customHeight="1">
+      <c r="A101" s="520"/>
+      <c r="B101" s="509"/>
+      <c r="C101" s="511"/>
+      <c r="D101" s="517"/>
+      <c r="E101" s="492"/>
+      <c r="F101" s="492"/>
+      <c r="G101" s="492"/>
+      <c r="H101" s="492"/>
+      <c r="I101" s="518"/>
+      <c r="J101" s="518"/>
+      <c r="K101" s="518"/>
+      <c r="L101" s="518"/>
+      <c r="M101" s="501"/>
+      <c r="N101" s="501"/>
+      <c r="O101" s="492"/>
+      <c r="P101" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q101" s="51"/>
+      <c r="R101" s="51"/>
+      <c r="S101" s="58"/>
+      <c r="T101" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="U101" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="V101" s="528"/>
+      <c r="W101" s="474"/>
+      <c r="X101" s="474"/>
+      <c r="Y101" s="480"/>
+    </row>
+    <row r="102" spans="1:25" s="297" customFormat="1" ht="384" customHeight="1">
+      <c r="A102" s="298" t="s">
+        <v>274</v>
+      </c>
+      <c r="B102" s="292" t="s">
+        <v>217</v>
+      </c>
+      <c r="C102" s="293">
+        <v>33</v>
+      </c>
+      <c r="D102" s="294" t="s">
+        <v>229</v>
+      </c>
+      <c r="E102" s="291" t="s">
+        <v>715</v>
+      </c>
+      <c r="F102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="291" t="s">
+        <v>218</v>
+      </c>
+      <c r="H102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" s="295">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="J102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="K102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="L102" s="295">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="M102" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N102" s="231" t="s">
+        <v>125</v>
+      </c>
+      <c r="O102" s="291" t="s">
+        <v>647</v>
+      </c>
+      <c r="P102" s="230" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q102" s="231"/>
+      <c r="R102" s="231"/>
+      <c r="S102" s="278"/>
+      <c r="T102" s="315"/>
+      <c r="U102" s="277"/>
+      <c r="V102" s="349" t="s">
+        <v>832</v>
+      </c>
+      <c r="W102" s="277"/>
+      <c r="X102" s="277"/>
+      <c r="Y102" s="296"/>
+    </row>
+    <row r="103" spans="1:25" ht="210.75" customHeight="1">
+      <c r="A103" s="519">
+        <v>22</v>
+      </c>
+      <c r="B103" s="508" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="510">
+        <v>34</v>
+      </c>
+      <c r="D103" s="515" t="s">
+        <v>199</v>
+      </c>
+      <c r="E103" s="490" t="s">
+        <v>529</v>
+      </c>
+      <c r="F103" s="490" t="s">
+        <v>440</v>
+      </c>
+      <c r="G103" s="490" t="s">
+        <v>467</v>
+      </c>
+      <c r="H103" s="490" t="s">
+        <v>441</v>
+      </c>
+      <c r="I103" s="498">
+        <f>J103+K103</f>
+        <v>38.5</v>
+      </c>
+      <c r="J103" s="498">
+        <v>20</v>
+      </c>
+      <c r="K103" s="498">
+        <v>18.5</v>
+      </c>
+      <c r="L103" s="498">
+        <f>I103/2</f>
+        <v>19.25</v>
+      </c>
+      <c r="M103" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N103" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O103" s="490" t="s">
+        <v>632</v>
+      </c>
+      <c r="P103" s="351" t="s">
         <v>323</v>
       </c>
-      <c r="Q64" s="126" t="s">
-[...13 lines deleted...]
-      <c r="Y64" s="593"/>
+      <c r="Q103" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R103" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S103" s="52">
+        <v>46000</v>
+      </c>
+      <c r="T103" s="353" t="s">
+        <v>959</v>
+      </c>
+      <c r="U103" s="352"/>
+      <c r="V103" s="459" t="s">
+        <v>712</v>
+      </c>
+      <c r="W103" s="536"/>
+      <c r="X103" s="536"/>
+      <c r="Y103" s="479"/>
     </row>
-    <row r="65" spans="1:25" ht="114.75" customHeight="1">
-[...34 lines deleted...]
-      <c r="Y65" s="594"/>
+    <row r="104" spans="1:25" ht="267" customHeight="1">
+      <c r="A104" s="520"/>
+      <c r="B104" s="509"/>
+      <c r="C104" s="511"/>
+      <c r="D104" s="517"/>
+      <c r="E104" s="492"/>
+      <c r="F104" s="492"/>
+      <c r="G104" s="492"/>
+      <c r="H104" s="492"/>
+      <c r="I104" s="518"/>
+      <c r="J104" s="518"/>
+      <c r="K104" s="518"/>
+      <c r="L104" s="518"/>
+      <c r="M104" s="503"/>
+      <c r="N104" s="503"/>
+      <c r="O104" s="492"/>
+      <c r="P104" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q104" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R104" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S104" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T104" s="119" t="s">
+        <v>954</v>
+      </c>
+      <c r="U104" s="54"/>
+      <c r="V104" s="460"/>
+      <c r="W104" s="531"/>
+      <c r="X104" s="531"/>
+      <c r="Y104" s="480"/>
     </row>
-    <row r="66" spans="1:25" ht="330" customHeight="1">
-[...37 lines deleted...]
-      <c r="M66" s="79" t="s">
+    <row r="105" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A105" s="473">
+        <v>23</v>
+      </c>
+      <c r="B105" s="477" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="510">
+        <v>35</v>
+      </c>
+      <c r="D105" s="515" t="s">
+        <v>200</v>
+      </c>
+      <c r="E105" s="490" t="s">
+        <v>442</v>
+      </c>
+      <c r="F105" s="490" t="s">
+        <v>690</v>
+      </c>
+      <c r="G105" s="490" t="s">
+        <v>443</v>
+      </c>
+      <c r="H105" s="490" t="s">
+        <v>444</v>
+      </c>
+      <c r="I105" s="498">
+        <f>J105+K105</f>
+        <v>46.2</v>
+      </c>
+      <c r="J105" s="498">
+        <v>23.3</v>
+      </c>
+      <c r="K105" s="498">
+        <v>22.9</v>
+      </c>
+      <c r="L105" s="498">
+        <v>23.1</v>
+      </c>
+      <c r="M105" s="503" t="s">
         <v>3</v>
       </c>
-      <c r="N66" s="79" t="s">
+      <c r="N105" s="503" t="s">
         <v>125</v>
       </c>
-      <c r="O66" s="401" t="s">
-[...838 lines deleted...]
-      <c r="P81" s="157" t="s">
+      <c r="O105" s="490" t="s">
+        <v>644</v>
+      </c>
+      <c r="P105" s="529" t="s">
         <v>334</v>
       </c>
-      <c r="Q81" s="52"/>
-[...1086 lines deleted...]
-      <c r="P105" s="525"/>
       <c r="Q105" s="473"/>
       <c r="R105" s="473"/>
       <c r="S105" s="473"/>
-      <c r="T105" s="587"/>
-[...4 lines deleted...]
-      <c r="Y105" s="590"/>
+      <c r="T105" s="601" t="s">
+        <v>146</v>
+      </c>
+      <c r="U105" s="536"/>
+      <c r="V105" s="459" t="s">
+        <v>833</v>
+      </c>
+      <c r="W105" s="135"/>
+      <c r="X105" s="135"/>
+      <c r="Y105" s="599"/>
     </row>
-    <row r="106" spans="1:25" ht="76.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y106" s="585"/>
+    <row r="106" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A106" s="501"/>
+      <c r="B106" s="606"/>
+      <c r="C106" s="545"/>
+      <c r="D106" s="516"/>
+      <c r="E106" s="491"/>
+      <c r="F106" s="491"/>
+      <c r="G106" s="491"/>
+      <c r="H106" s="491"/>
+      <c r="I106" s="499"/>
+      <c r="J106" s="499"/>
+      <c r="K106" s="499"/>
+      <c r="L106" s="499"/>
+      <c r="M106" s="503"/>
+      <c r="N106" s="503"/>
+      <c r="O106" s="491"/>
+      <c r="P106" s="543"/>
+      <c r="Q106" s="501"/>
+      <c r="R106" s="501"/>
+      <c r="S106" s="501"/>
+      <c r="T106" s="602"/>
+      <c r="U106" s="604"/>
+      <c r="V106" s="494"/>
+      <c r="W106" s="143"/>
+      <c r="X106" s="143"/>
+      <c r="Y106" s="605"/>
     </row>
-    <row r="107" spans="1:25" ht="162" customHeight="1">
-      <c r="A107" s="491">
+    <row r="107" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A107" s="501"/>
+      <c r="B107" s="606"/>
+      <c r="C107" s="545"/>
+      <c r="D107" s="516"/>
+      <c r="E107" s="491"/>
+      <c r="F107" s="491"/>
+      <c r="G107" s="491"/>
+      <c r="H107" s="491"/>
+      <c r="I107" s="499"/>
+      <c r="J107" s="499"/>
+      <c r="K107" s="499"/>
+      <c r="L107" s="499"/>
+      <c r="M107" s="503"/>
+      <c r="N107" s="503"/>
+      <c r="O107" s="491"/>
+      <c r="P107" s="543"/>
+      <c r="Q107" s="501"/>
+      <c r="R107" s="501"/>
+      <c r="S107" s="501"/>
+      <c r="T107" s="602"/>
+      <c r="U107" s="604"/>
+      <c r="V107" s="494"/>
+      <c r="W107" s="143"/>
+      <c r="X107" s="143"/>
+      <c r="Y107" s="605"/>
+    </row>
+    <row r="108" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A108" s="501"/>
+      <c r="B108" s="606"/>
+      <c r="C108" s="545"/>
+      <c r="D108" s="516"/>
+      <c r="E108" s="491"/>
+      <c r="F108" s="491"/>
+      <c r="G108" s="491"/>
+      <c r="H108" s="491"/>
+      <c r="I108" s="499"/>
+      <c r="J108" s="499"/>
+      <c r="K108" s="499"/>
+      <c r="L108" s="499"/>
+      <c r="M108" s="503"/>
+      <c r="N108" s="503"/>
+      <c r="O108" s="491"/>
+      <c r="P108" s="543"/>
+      <c r="Q108" s="501"/>
+      <c r="R108" s="501"/>
+      <c r="S108" s="501"/>
+      <c r="T108" s="602"/>
+      <c r="U108" s="604"/>
+      <c r="V108" s="494"/>
+      <c r="W108" s="143"/>
+      <c r="X108" s="143"/>
+      <c r="Y108" s="605"/>
+    </row>
+    <row r="109" spans="1:25" ht="115.5" customHeight="1">
+      <c r="A109" s="501"/>
+      <c r="B109" s="606"/>
+      <c r="C109" s="545"/>
+      <c r="D109" s="516"/>
+      <c r="E109" s="491"/>
+      <c r="F109" s="491"/>
+      <c r="G109" s="491"/>
+      <c r="H109" s="491"/>
+      <c r="I109" s="499"/>
+      <c r="J109" s="499"/>
+      <c r="K109" s="499"/>
+      <c r="L109" s="499"/>
+      <c r="M109" s="503"/>
+      <c r="N109" s="503"/>
+      <c r="O109" s="491"/>
+      <c r="P109" s="543"/>
+      <c r="Q109" s="501"/>
+      <c r="R109" s="501"/>
+      <c r="S109" s="501"/>
+      <c r="T109" s="602"/>
+      <c r="U109" s="604"/>
+      <c r="V109" s="494"/>
+      <c r="W109" s="143"/>
+      <c r="X109" s="143"/>
+      <c r="Y109" s="605"/>
+    </row>
+    <row r="110" spans="1:25" ht="76.5" customHeight="1">
+      <c r="A110" s="474"/>
+      <c r="B110" s="606"/>
+      <c r="C110" s="545"/>
+      <c r="D110" s="516"/>
+      <c r="E110" s="491"/>
+      <c r="F110" s="491"/>
+      <c r="G110" s="491"/>
+      <c r="H110" s="491"/>
+      <c r="I110" s="518"/>
+      <c r="J110" s="518"/>
+      <c r="K110" s="518"/>
+      <c r="L110" s="499"/>
+      <c r="M110" s="473"/>
+      <c r="N110" s="473"/>
+      <c r="O110" s="491"/>
+      <c r="P110" s="530"/>
+      <c r="Q110" s="474"/>
+      <c r="R110" s="474"/>
+      <c r="S110" s="474"/>
+      <c r="T110" s="603"/>
+      <c r="U110" s="531"/>
+      <c r="V110" s="460"/>
+      <c r="W110" s="136"/>
+      <c r="X110" s="136"/>
+      <c r="Y110" s="600"/>
+    </row>
+    <row r="111" spans="1:25" ht="162" customHeight="1">
+      <c r="A111" s="519">
         <v>24</v>
       </c>
-      <c r="B107" s="480" t="s">
+      <c r="B111" s="508" t="s">
         <v>60</v>
       </c>
-      <c r="C107" s="482">
+      <c r="C111" s="510">
         <v>36</v>
       </c>
-      <c r="D107" s="487" t="s">
-[...11 lines deleted...]
-      <c r="H107" s="531" t="s">
+      <c r="D111" s="515" t="s">
+        <v>445</v>
+      </c>
+      <c r="E111" s="490" t="s">
+        <v>779</v>
+      </c>
+      <c r="F111" s="593" t="s">
+        <v>780</v>
+      </c>
+      <c r="G111" s="490" t="s">
+        <v>530</v>
+      </c>
+      <c r="H111" s="549" t="s">
         <v>17</v>
       </c>
-      <c r="I107" s="470">
-        <f>J107+K107</f>
+      <c r="I111" s="498">
+        <f>J111+K111</f>
         <v>67.2</v>
       </c>
-      <c r="J107" s="470">
+      <c r="J111" s="498">
         <v>33.6</v>
       </c>
-      <c r="K107" s="470">
+      <c r="K111" s="498">
         <v>33.6</v>
       </c>
-      <c r="L107" s="470">
+      <c r="L111" s="498">
         <v>33.6</v>
       </c>
-      <c r="M107" s="443" t="s">
+      <c r="M111" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N107" s="443" t="s">
+      <c r="N111" s="473" t="s">
         <v>125</v>
       </c>
-      <c r="O107" s="460" t="s">
-[...11 lines deleted...]
-      <c r="S107" s="445">
+      <c r="O111" s="490" t="s">
+        <v>623</v>
+      </c>
+      <c r="P111" s="529" t="s">
+        <v>902</v>
+      </c>
+      <c r="Q111" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R111" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S111" s="475">
         <v>41429</v>
       </c>
-      <c r="T107" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y107" s="584"/>
+      <c r="T111" s="477" t="s">
+        <v>934</v>
+      </c>
+      <c r="U111" s="473"/>
+      <c r="V111" s="449" t="s">
+        <v>903</v>
+      </c>
+      <c r="W111" s="131"/>
+      <c r="X111" s="131"/>
+      <c r="Y111" s="599"/>
     </row>
-    <row r="108" spans="1:25" ht="363" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y108" s="585"/>
+    <row r="112" spans="1:25" ht="363" customHeight="1">
+      <c r="A112" s="520"/>
+      <c r="B112" s="509"/>
+      <c r="C112" s="511"/>
+      <c r="D112" s="517"/>
+      <c r="E112" s="492"/>
+      <c r="F112" s="594"/>
+      <c r="G112" s="492"/>
+      <c r="H112" s="550"/>
+      <c r="I112" s="518"/>
+      <c r="J112" s="518"/>
+      <c r="K112" s="518"/>
+      <c r="L112" s="518"/>
+      <c r="M112" s="474"/>
+      <c r="N112" s="474"/>
+      <c r="O112" s="492"/>
+      <c r="P112" s="530"/>
+      <c r="Q112" s="474"/>
+      <c r="R112" s="474"/>
+      <c r="S112" s="476"/>
+      <c r="T112" s="478"/>
+      <c r="U112" s="474"/>
+      <c r="V112" s="450"/>
+      <c r="W112" s="132"/>
+      <c r="X112" s="132"/>
+      <c r="Y112" s="600"/>
     </row>
-    <row r="109" spans="1:25" ht="183" customHeight="1">
-      <c r="A109" s="491">
+    <row r="113" spans="1:25" ht="183" customHeight="1">
+      <c r="A113" s="519">
         <v>25</v>
       </c>
-      <c r="B109" s="484" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="482">
+      <c r="B113" s="512" t="s">
+        <v>174</v>
+      </c>
+      <c r="C113" s="510">
         <v>38</v>
       </c>
-      <c r="D109" s="487" t="s">
-[...11 lines deleted...]
-      <c r="H109" s="531" t="s">
+      <c r="D113" s="515" t="s">
+        <v>412</v>
+      </c>
+      <c r="E113" s="490" t="s">
+        <v>781</v>
+      </c>
+      <c r="F113" s="593" t="s">
+        <v>782</v>
+      </c>
+      <c r="G113" s="490" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" s="549" t="s">
         <v>17</v>
       </c>
-      <c r="I109" s="470">
-        <f>J109+K109</f>
+      <c r="I113" s="498">
+        <f>J113+K113</f>
         <v>53.8</v>
       </c>
-      <c r="J109" s="470">
+      <c r="J113" s="498">
         <v>27.3</v>
       </c>
-      <c r="K109" s="470">
+      <c r="K113" s="498">
         <v>26.5</v>
       </c>
-      <c r="L109" s="470">
+      <c r="L113" s="498">
         <v>26.9</v>
       </c>
-      <c r="M109" s="443" t="s">
+      <c r="M113" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N109" s="443" t="s">
+      <c r="N113" s="473" t="s">
         <v>125</v>
       </c>
-      <c r="O109" s="460" t="s">
-[...11 lines deleted...]
-      <c r="S109" s="445">
+      <c r="O113" s="490" t="s">
+        <v>633</v>
+      </c>
+      <c r="P113" s="529" t="s">
+        <v>904</v>
+      </c>
+      <c r="Q113" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R113" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S113" s="475">
         <v>44392</v>
       </c>
-      <c r="T109" s="460" t="s">
-[...8 lines deleted...]
-      <c r="Y109" s="584"/>
+      <c r="T113" s="490" t="s">
+        <v>934</v>
+      </c>
+      <c r="U113" s="473"/>
+      <c r="V113" s="449" t="s">
+        <v>905</v>
+      </c>
+      <c r="W113" s="131"/>
+      <c r="X113" s="131"/>
+      <c r="Y113" s="599"/>
     </row>
-    <row r="110" spans="1:25" ht="286.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y110" s="585"/>
+    <row r="114" spans="1:25" ht="286.5" customHeight="1">
+      <c r="A114" s="520"/>
+      <c r="B114" s="514"/>
+      <c r="C114" s="511"/>
+      <c r="D114" s="517"/>
+      <c r="E114" s="492"/>
+      <c r="F114" s="594"/>
+      <c r="G114" s="492"/>
+      <c r="H114" s="550"/>
+      <c r="I114" s="518"/>
+      <c r="J114" s="518"/>
+      <c r="K114" s="518"/>
+      <c r="L114" s="518"/>
+      <c r="M114" s="474"/>
+      <c r="N114" s="474"/>
+      <c r="O114" s="492"/>
+      <c r="P114" s="530"/>
+      <c r="Q114" s="474"/>
+      <c r="R114" s="474"/>
+      <c r="S114" s="476"/>
+      <c r="T114" s="492"/>
+      <c r="U114" s="474"/>
+      <c r="V114" s="450"/>
+      <c r="W114" s="132"/>
+      <c r="X114" s="132"/>
+      <c r="Y114" s="600"/>
     </row>
-    <row r="111" spans="1:25" ht="276.75" customHeight="1">
-      <c r="A111" s="491">
+    <row r="115" spans="1:25" ht="276.75" customHeight="1">
+      <c r="A115" s="519">
         <v>26</v>
       </c>
-      <c r="B111" s="480" t="s">
+      <c r="B115" s="508" t="s">
         <v>61</v>
       </c>
-      <c r="C111" s="482">
+      <c r="C115" s="510">
         <v>39</v>
       </c>
-      <c r="D111" s="487" t="s">
-[...15 lines deleted...]
-        <f>J111+K111</f>
+      <c r="D115" s="515" t="s">
+        <v>201</v>
+      </c>
+      <c r="E115" s="490" t="s">
+        <v>447</v>
+      </c>
+      <c r="F115" s="490" t="s">
+        <v>667</v>
+      </c>
+      <c r="G115" s="490" t="s">
+        <v>684</v>
+      </c>
+      <c r="H115" s="490" t="s">
+        <v>685</v>
+      </c>
+      <c r="I115" s="498">
+        <f>J115+K115</f>
         <v>70.300000000000011</v>
       </c>
-      <c r="J111" s="470">
+      <c r="J115" s="498">
         <v>34.85</v>
       </c>
-      <c r="K111" s="470">
+      <c r="K115" s="498">
         <v>35.450000000000003</v>
       </c>
-      <c r="L111" s="470">
-        <f>I111/2</f>
+      <c r="L115" s="498">
+        <f>I115/2</f>
         <v>35.150000000000006</v>
       </c>
-      <c r="M111" s="443" t="s">
+      <c r="M115" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N111" s="443" t="s">
+      <c r="N115" s="473" t="s">
         <v>125</v>
       </c>
-      <c r="O111" s="460" t="s">
-[...11 lines deleted...]
-      <c r="S111" s="457">
+      <c r="O115" s="490" t="s">
+        <v>627</v>
+      </c>
+      <c r="P115" s="529" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q115" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R115" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S115" s="487">
         <v>45463</v>
       </c>
-      <c r="T111" s="460" t="s">
-[...8 lines deleted...]
-      <c r="Y111" s="449"/>
+      <c r="T115" s="490" t="s">
+        <v>971</v>
+      </c>
+      <c r="U115" s="473"/>
+      <c r="V115" s="449" t="s">
+        <v>712</v>
+      </c>
+      <c r="W115" s="131"/>
+      <c r="X115" s="131"/>
+      <c r="Y115" s="479"/>
     </row>
-    <row r="112" spans="1:25" ht="309.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y112" s="463"/>
+    <row r="116" spans="1:25" ht="309.75" customHeight="1">
+      <c r="A116" s="547"/>
+      <c r="B116" s="544"/>
+      <c r="C116" s="545"/>
+      <c r="D116" s="516"/>
+      <c r="E116" s="491"/>
+      <c r="F116" s="491"/>
+      <c r="G116" s="491"/>
+      <c r="H116" s="597"/>
+      <c r="I116" s="499"/>
+      <c r="J116" s="499"/>
+      <c r="K116" s="499"/>
+      <c r="L116" s="499"/>
+      <c r="M116" s="501"/>
+      <c r="N116" s="501"/>
+      <c r="O116" s="491"/>
+      <c r="P116" s="543"/>
+      <c r="Q116" s="501"/>
+      <c r="R116" s="501"/>
+      <c r="S116" s="488"/>
+      <c r="T116" s="491"/>
+      <c r="U116" s="501"/>
+      <c r="V116" s="532"/>
+      <c r="W116" s="140"/>
+      <c r="X116" s="140"/>
+      <c r="Y116" s="493"/>
     </row>
-    <row r="113" spans="1:25" ht="266.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y113" s="450"/>
+    <row r="117" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A117" s="520"/>
+      <c r="B117" s="509"/>
+      <c r="C117" s="511"/>
+      <c r="D117" s="517"/>
+      <c r="E117" s="492"/>
+      <c r="F117" s="492"/>
+      <c r="G117" s="492"/>
+      <c r="H117" s="598"/>
+      <c r="I117" s="518"/>
+      <c r="J117" s="518"/>
+      <c r="K117" s="518"/>
+      <c r="L117" s="518"/>
+      <c r="M117" s="474"/>
+      <c r="N117" s="474"/>
+      <c r="O117" s="492"/>
+      <c r="P117" s="530"/>
+      <c r="Q117" s="474"/>
+      <c r="R117" s="474"/>
+      <c r="S117" s="489"/>
+      <c r="T117" s="492"/>
+      <c r="U117" s="474"/>
+      <c r="V117" s="450"/>
+      <c r="W117" s="132"/>
+      <c r="X117" s="132"/>
+      <c r="Y117" s="480"/>
     </row>
-    <row r="114" spans="1:25" ht="166.5" customHeight="1">
-      <c r="A114" s="491">
+    <row r="118" spans="1:25" ht="166.5" customHeight="1">
+      <c r="A118" s="519">
         <v>27</v>
       </c>
-      <c r="B114" s="480" t="s">
+      <c r="B118" s="508" t="s">
         <v>62</v>
       </c>
-      <c r="C114" s="580">
+      <c r="C118" s="595">
         <v>42</v>
       </c>
-      <c r="D114" s="487" t="s">
-[...5 lines deleted...]
-      <c r="F114" s="482" t="s">
+      <c r="D118" s="515" t="s">
+        <v>448</v>
+      </c>
+      <c r="E118" s="490" t="s">
+        <v>450</v>
+      </c>
+      <c r="F118" s="510" t="s">
         <v>17</v>
       </c>
-      <c r="G114" s="460" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="482" t="s">
+      <c r="G118" s="490" t="s">
+        <v>449</v>
+      </c>
+      <c r="H118" s="510" t="s">
         <v>17</v>
       </c>
-      <c r="I114" s="470">
-        <f>J114+K114</f>
+      <c r="I118" s="498">
+        <f>J118+K118</f>
         <v>35.599999999999994</v>
       </c>
-      <c r="J114" s="470">
+      <c r="J118" s="498">
         <v>17.7</v>
       </c>
-      <c r="K114" s="470">
+      <c r="K118" s="498">
         <v>17.899999999999999</v>
       </c>
-      <c r="L114" s="470">
-        <f>I114/2</f>
+      <c r="L118" s="498">
+        <f>I118/2</f>
         <v>17.799999999999997</v>
       </c>
-      <c r="M114" s="475" t="s">
+      <c r="M118" s="503" t="s">
         <v>3</v>
       </c>
-      <c r="N114" s="475" t="s">
+      <c r="N118" s="503" t="s">
         <v>125</v>
       </c>
-      <c r="O114" s="460" t="s">
-[...11 lines deleted...]
-      <c r="S114" s="53">
+      <c r="O118" s="490" t="s">
+        <v>635</v>
+      </c>
+      <c r="P118" s="161" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q118" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R118" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S118" s="52">
         <v>44165</v>
       </c>
-      <c r="T114" s="364" t="s">
-[...8 lines deleted...]
-      <c r="Y114" s="20"/>
+      <c r="T118" s="353" t="s">
+        <v>967</v>
+      </c>
+      <c r="U118" s="54"/>
+      <c r="V118" s="459" t="s">
+        <v>712</v>
+      </c>
+      <c r="W118" s="146"/>
+      <c r="X118" s="146"/>
+      <c r="Y118" s="20"/>
     </row>
-    <row r="115" spans="1:25" ht="138.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="S115" s="53">
+    <row r="119" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A119" s="520"/>
+      <c r="B119" s="509"/>
+      <c r="C119" s="596"/>
+      <c r="D119" s="517"/>
+      <c r="E119" s="492"/>
+      <c r="F119" s="511"/>
+      <c r="G119" s="492"/>
+      <c r="H119" s="511"/>
+      <c r="I119" s="518"/>
+      <c r="J119" s="518"/>
+      <c r="K119" s="518"/>
+      <c r="L119" s="518"/>
+      <c r="M119" s="503"/>
+      <c r="N119" s="503"/>
+      <c r="O119" s="492"/>
+      <c r="P119" s="161" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q119" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R119" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S119" s="52">
         <v>45449</v>
       </c>
-      <c r="T115" s="121" t="s">
-[...248 lines deleted...]
-      <c r="X119" s="139"/>
+      <c r="T119" s="119" t="s">
+        <v>969</v>
+      </c>
+      <c r="U119" s="51"/>
+      <c r="V119" s="460"/>
+      <c r="W119" s="137"/>
+      <c r="X119" s="137"/>
       <c r="Y119" s="20"/>
     </row>
-    <row r="120" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B120" s="83" t="s">
+    <row r="120" spans="1:25" ht="339.75" customHeight="1">
+      <c r="A120" s="519">
+        <v>28</v>
+      </c>
+      <c r="B120" s="508" t="s">
+        <v>63</v>
+      </c>
+      <c r="C120" s="595">
+        <v>43</v>
+      </c>
+      <c r="D120" s="515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="490" t="s">
+        <v>870</v>
+      </c>
+      <c r="F120" s="490" t="s">
+        <v>871</v>
+      </c>
+      <c r="G120" s="490" t="s">
+        <v>452</v>
+      </c>
+      <c r="H120" s="490" t="s">
+        <v>451</v>
+      </c>
+      <c r="I120" s="498">
+        <f>J120+K120</f>
+        <v>46.1</v>
+      </c>
+      <c r="J120" s="498">
+        <v>22.85</v>
+      </c>
+      <c r="K120" s="498">
+        <v>23.25</v>
+      </c>
+      <c r="L120" s="498">
+        <v>23.05</v>
+      </c>
+      <c r="M120" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N120" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O120" s="490" t="s">
+        <v>636</v>
+      </c>
+      <c r="P120" s="39" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q120" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R120" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S120" s="52">
+        <v>45707</v>
+      </c>
+      <c r="T120" s="119" t="s">
+        <v>954</v>
+      </c>
+      <c r="U120" s="51"/>
+      <c r="V120" s="449" t="s">
+        <v>872</v>
+      </c>
+      <c r="W120" s="137"/>
+      <c r="X120" s="137"/>
+      <c r="Y120" s="20"/>
+    </row>
+    <row r="121" spans="1:25" ht="268.5" customHeight="1">
+      <c r="A121" s="520"/>
+      <c r="B121" s="509"/>
+      <c r="C121" s="596"/>
+      <c r="D121" s="517"/>
+      <c r="E121" s="492"/>
+      <c r="F121" s="492"/>
+      <c r="G121" s="492"/>
+      <c r="H121" s="492"/>
+      <c r="I121" s="518"/>
+      <c r="J121" s="518"/>
+      <c r="K121" s="518"/>
+      <c r="L121" s="518"/>
+      <c r="M121" s="503"/>
+      <c r="N121" s="503"/>
+      <c r="O121" s="492"/>
+      <c r="P121" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q121" s="51"/>
+      <c r="R121" s="51"/>
+      <c r="S121" s="52"/>
+      <c r="T121" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U121" s="51"/>
+      <c r="V121" s="450"/>
+      <c r="W121" s="137"/>
+      <c r="X121" s="137"/>
+      <c r="Y121" s="20"/>
+    </row>
+    <row r="122" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
+      <c r="A122" s="67">
+        <v>29</v>
+      </c>
+      <c r="B122" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="C122" s="79">
+        <v>44</v>
+      </c>
+      <c r="D122" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="E122" s="288" t="s">
+        <v>531</v>
+      </c>
+      <c r="F122" s="288" t="s">
+        <v>532</v>
+      </c>
+      <c r="G122" s="176" t="s">
+        <v>453</v>
+      </c>
+      <c r="H122" s="176" t="s">
+        <v>533</v>
+      </c>
+      <c r="I122" s="105">
+        <f>J122+K122</f>
+        <v>15.4</v>
+      </c>
+      <c r="J122" s="105">
+        <v>7.9</v>
+      </c>
+      <c r="K122" s="105">
+        <v>7.5</v>
+      </c>
+      <c r="L122" s="105">
+        <v>7.7</v>
+      </c>
+      <c r="M122" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N122" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O122" s="185" t="s">
+        <v>637</v>
+      </c>
+      <c r="P122" s="155" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q122" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R122" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S122" s="52">
+        <v>45593</v>
+      </c>
+      <c r="T122" s="119" t="s">
+        <v>972</v>
+      </c>
+      <c r="U122" s="51"/>
+      <c r="V122" s="348" t="s">
+        <v>834</v>
+      </c>
+      <c r="W122" s="137"/>
+      <c r="X122" s="137"/>
+      <c r="Y122" s="47"/>
+    </row>
+    <row r="123" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A123" s="62">
+        <v>30</v>
+      </c>
+      <c r="B123" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="C120" s="84" t="s">
-[...30 lines deleted...]
-      <c r="M120" s="82" t="s">
+      <c r="C123" s="55">
+        <v>45</v>
+      </c>
+      <c r="D123" s="56" t="s">
+        <v>118</v>
+      </c>
+      <c r="E123" s="289" t="s">
+        <v>454</v>
+      </c>
+      <c r="F123" s="289" t="s">
+        <v>455</v>
+      </c>
+      <c r="G123" s="289" t="s">
+        <v>456</v>
+      </c>
+      <c r="H123" s="289" t="s">
+        <v>534</v>
+      </c>
+      <c r="I123" s="108">
+        <f>J123+K123</f>
+        <v>46.900000000000006</v>
+      </c>
+      <c r="J123" s="108">
+        <v>24.1</v>
+      </c>
+      <c r="K123" s="108">
+        <v>22.8</v>
+      </c>
+      <c r="L123" s="108">
+        <v>23.45</v>
+      </c>
+      <c r="M123" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N120" s="82" t="s">
+      <c r="N123" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O120" s="190" t="s">
-[...200 lines deleted...]
-      <c r="X123" s="139"/>
+      <c r="O123" s="187" t="s">
+        <v>633</v>
+      </c>
+      <c r="P123" s="155" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q123" s="436" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R123" s="436" t="s">
+        <v>1014</v>
+      </c>
+      <c r="S123" s="52">
+        <v>46235</v>
+      </c>
+      <c r="T123" s="119" t="s">
+        <v>934</v>
+      </c>
+      <c r="U123" s="52">
+        <v>46326</v>
+      </c>
+      <c r="V123" s="269" t="s">
+        <v>712</v>
+      </c>
+      <c r="W123" s="137"/>
+      <c r="X123" s="137"/>
       <c r="Y123" s="20"/>
     </row>
-    <row r="124" spans="1:25" ht="162" customHeight="1">
-[...15 lines deleted...]
-      <c r="F124" s="7" t="s">
+    <row r="124" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
+      <c r="A124" s="81">
+        <v>31</v>
+      </c>
+      <c r="B124" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="C124" s="83" t="s">
+        <v>181</v>
+      </c>
+      <c r="D124" s="84" t="s">
+        <v>182</v>
+      </c>
+      <c r="E124" s="401" t="s">
+        <v>932</v>
+      </c>
+      <c r="F124" s="397" t="s">
+        <v>928</v>
+      </c>
+      <c r="G124" s="174" t="s">
+        <v>183</v>
+      </c>
+      <c r="H124" s="174" t="s">
+        <v>457</v>
+      </c>
+      <c r="I124" s="102">
+        <f>J124+K124</f>
+        <v>44.1</v>
+      </c>
+      <c r="J124" s="102">
+        <v>21.1</v>
+      </c>
+      <c r="K124" s="102">
+        <v>23</v>
+      </c>
+      <c r="L124" s="102">
+        <v>22.05</v>
+      </c>
+      <c r="M124" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="N124" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O124" s="186" t="s">
+        <v>638</v>
+      </c>
+      <c r="P124" s="157" t="s">
+        <v>931</v>
+      </c>
+      <c r="Q124" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R124" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S124" s="11">
+        <v>44616</v>
+      </c>
+      <c r="T124" s="407" t="s">
+        <v>934</v>
+      </c>
+      <c r="U124" s="51"/>
+      <c r="V124" s="397" t="s">
+        <v>929</v>
+      </c>
+      <c r="W124" s="137"/>
+      <c r="X124" s="137"/>
+      <c r="Y124" s="16"/>
+    </row>
+    <row r="125" spans="1:25" ht="183" customHeight="1">
+      <c r="A125" s="519">
+        <v>32</v>
+      </c>
+      <c r="B125" s="508" t="s">
+        <v>66</v>
+      </c>
+      <c r="C125" s="510">
+        <v>46</v>
+      </c>
+      <c r="D125" s="515" t="s">
+        <v>733</v>
+      </c>
+      <c r="E125" s="490" t="s">
+        <v>865</v>
+      </c>
+      <c r="F125" s="490" t="s">
+        <v>866</v>
+      </c>
+      <c r="G125" s="490" t="s">
+        <v>867</v>
+      </c>
+      <c r="H125" s="490" t="s">
+        <v>868</v>
+      </c>
+      <c r="I125" s="498">
+        <f>J125+K125</f>
+        <v>44.8</v>
+      </c>
+      <c r="J125" s="498">
+        <v>22.35</v>
+      </c>
+      <c r="K125" s="498">
+        <v>22.45</v>
+      </c>
+      <c r="L125" s="498">
+        <f>I125/2</f>
+        <v>22.4</v>
+      </c>
+      <c r="M125" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N125" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O125" s="490" t="s">
+        <v>628</v>
+      </c>
+      <c r="P125" s="376" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q125" s="374" t="s">
+        <v>275</v>
+      </c>
+      <c r="R125" s="374" t="s">
+        <v>241</v>
+      </c>
+      <c r="S125" s="375">
+        <v>45530</v>
+      </c>
+      <c r="T125" s="119" t="s">
+        <v>938</v>
+      </c>
+      <c r="U125" s="51"/>
+      <c r="V125" s="449" t="s">
+        <v>869</v>
+      </c>
+      <c r="W125" s="473"/>
+      <c r="X125" s="473"/>
+      <c r="Y125" s="479"/>
+    </row>
+    <row r="126" spans="1:25" ht="212.25" customHeight="1">
+      <c r="A126" s="520"/>
+      <c r="B126" s="509"/>
+      <c r="C126" s="511"/>
+      <c r="D126" s="517"/>
+      <c r="E126" s="492"/>
+      <c r="F126" s="492"/>
+      <c r="G126" s="492"/>
+      <c r="H126" s="492"/>
+      <c r="I126" s="518"/>
+      <c r="J126" s="518"/>
+      <c r="K126" s="518"/>
+      <c r="L126" s="518"/>
+      <c r="M126" s="503"/>
+      <c r="N126" s="503"/>
+      <c r="O126" s="492"/>
+      <c r="P126" s="376" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q126" s="374" t="s">
         <v>17</v>
       </c>
-      <c r="G124" s="195" t="s">
-[...2 lines deleted...]
-      <c r="H124" s="7" t="s">
+      <c r="R126" s="374" t="s">
         <v>17</v>
       </c>
-      <c r="I124" s="110">
-[...12 lines deleted...]
-      <c r="M124" s="52" t="s">
+      <c r="S126" s="375" t="s">
+        <v>17</v>
+      </c>
+      <c r="T126" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U126" s="59"/>
+      <c r="V126" s="450"/>
+      <c r="W126" s="474"/>
+      <c r="X126" s="474"/>
+      <c r="Y126" s="480"/>
+    </row>
+    <row r="127" spans="1:25" ht="363" customHeight="1">
+      <c r="A127" s="67">
+        <v>33</v>
+      </c>
+      <c r="B127" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" s="64">
+        <v>50</v>
+      </c>
+      <c r="D127" s="167" t="s">
+        <v>413</v>
+      </c>
+      <c r="E127" s="288" t="s">
+        <v>668</v>
+      </c>
+      <c r="F127" s="288" t="s">
+        <v>458</v>
+      </c>
+      <c r="G127" s="166" t="s">
+        <v>414</v>
+      </c>
+      <c r="H127" s="173" t="s">
+        <v>459</v>
+      </c>
+      <c r="I127" s="105">
+        <f>J127+K127</f>
+        <v>32.799999999999997</v>
+      </c>
+      <c r="J127" s="105">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K127" s="105">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="L127" s="105">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="M127" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N124" s="52" t="s">
+      <c r="N127" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O124" s="253" t="s">
-[...191 lines deleted...]
-      <c r="X127" s="133"/>
+      <c r="O127" s="186" t="s">
+        <v>623</v>
+      </c>
+      <c r="P127" s="399" t="s">
+        <v>907</v>
+      </c>
+      <c r="Q127" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R127" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S127" s="52">
+        <v>41534</v>
+      </c>
+      <c r="T127" s="119" t="s">
+        <v>934</v>
+      </c>
+      <c r="U127" s="51"/>
+      <c r="V127" s="397" t="s">
+        <v>908</v>
+      </c>
+      <c r="W127" s="137"/>
+      <c r="X127" s="137"/>
       <c r="Y127" s="20"/>
     </row>
-    <row r="128" spans="1:25" ht="294.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="I128" s="224">
+    <row r="128" spans="1:25" ht="162" customHeight="1">
+      <c r="A128" s="62">
+        <v>34</v>
+      </c>
+      <c r="B128" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="C128" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="147" t="s">
+        <v>285</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="F128" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="191" t="s">
+        <v>677</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128" s="108">
         <f>J128+K128</f>
-        <v>39.6</v>
-[...10 lines deleted...]
-      <c r="M128" s="220" t="s">
+        <v>8.5</v>
+      </c>
+      <c r="J128" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="K128" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="L128" s="108">
+        <v>4.25</v>
+      </c>
+      <c r="M128" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N128" s="220" t="s">
+      <c r="N128" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O128" s="216" t="s">
-[...21 lines deleted...]
-        <v>863</v>
+      <c r="O128" s="249" t="s">
+        <v>641</v>
+      </c>
+      <c r="P128" s="39" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q128" s="386" t="s">
+        <v>275</v>
+      </c>
+      <c r="R128" s="386" t="s">
+        <v>241</v>
+      </c>
+      <c r="S128" s="387">
+        <v>46130</v>
+      </c>
+      <c r="T128" s="409" t="s">
+        <v>934</v>
+      </c>
+      <c r="U128" s="387">
+        <v>46313</v>
+      </c>
+      <c r="V128" s="269" t="s">
+        <v>712</v>
       </c>
       <c r="W128" s="137"/>
       <c r="X128" s="137"/>
-      <c r="Y128" s="225"/>
+      <c r="Y128" s="20"/>
     </row>
-    <row r="129" spans="1:25" ht="255" customHeight="1">
-      <c r="A129" s="491">
+    <row r="129" spans="1:25" ht="162" customHeight="1">
+      <c r="A129" s="519">
+        <v>35</v>
+      </c>
+      <c r="B129" s="519" t="s">
+        <v>68</v>
+      </c>
+      <c r="C129" s="510">
+        <v>52</v>
+      </c>
+      <c r="D129" s="515" t="s">
+        <v>461</v>
+      </c>
+      <c r="E129" s="490" t="s">
+        <v>809</v>
+      </c>
+      <c r="F129" s="490" t="s">
+        <v>810</v>
+      </c>
+      <c r="G129" s="490" t="s">
+        <v>463</v>
+      </c>
+      <c r="H129" s="510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" s="498">
+        <f>J129+K129</f>
+        <v>47.5</v>
+      </c>
+      <c r="J129" s="498">
+        <v>24</v>
+      </c>
+      <c r="K129" s="498">
+        <v>23.5</v>
+      </c>
+      <c r="L129" s="498">
+        <v>23.75</v>
+      </c>
+      <c r="M129" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N129" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O129" s="490" t="s">
+        <v>639</v>
+      </c>
+      <c r="P129" s="529" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q129" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R129" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S129" s="475">
+        <v>44799</v>
+      </c>
+      <c r="T129" s="490" t="s">
+        <v>934</v>
+      </c>
+      <c r="U129" s="473"/>
+      <c r="V129" s="449" t="s">
+        <v>811</v>
+      </c>
+      <c r="W129" s="473"/>
+      <c r="X129" s="473"/>
+      <c r="Y129" s="479"/>
+    </row>
+    <row r="130" spans="1:25" ht="306" customHeight="1">
+      <c r="A130" s="520"/>
+      <c r="B130" s="520"/>
+      <c r="C130" s="511"/>
+      <c r="D130" s="517"/>
+      <c r="E130" s="492"/>
+      <c r="F130" s="492"/>
+      <c r="G130" s="492"/>
+      <c r="H130" s="511"/>
+      <c r="I130" s="518"/>
+      <c r="J130" s="518"/>
+      <c r="K130" s="518"/>
+      <c r="L130" s="518"/>
+      <c r="M130" s="474"/>
+      <c r="N130" s="474"/>
+      <c r="O130" s="492"/>
+      <c r="P130" s="530"/>
+      <c r="Q130" s="474"/>
+      <c r="R130" s="474"/>
+      <c r="S130" s="476"/>
+      <c r="T130" s="492"/>
+      <c r="U130" s="474"/>
+      <c r="V130" s="450"/>
+      <c r="W130" s="474"/>
+      <c r="X130" s="474"/>
+      <c r="Y130" s="480"/>
+    </row>
+    <row r="131" spans="1:25" ht="281.25">
+      <c r="A131" s="62">
+        <v>36</v>
+      </c>
+      <c r="B131" s="63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C131" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="E131" s="288" t="s">
+        <v>462</v>
+      </c>
+      <c r="F131" s="288" t="s">
+        <v>464</v>
+      </c>
+      <c r="G131" s="288" t="s">
+        <v>465</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" s="105">
+        <f>J131+K131</f>
+        <v>31.4</v>
+      </c>
+      <c r="J131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="K131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="L131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="M131" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N131" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O131" s="185" t="s">
+        <v>628</v>
+      </c>
+      <c r="P131" s="155" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q131" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R131" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S131" s="52">
+        <v>45627</v>
+      </c>
+      <c r="T131" s="404" t="s">
+        <v>943</v>
+      </c>
+      <c r="U131" s="61"/>
+      <c r="V131" s="267" t="s">
+        <v>712</v>
+      </c>
+      <c r="W131" s="131"/>
+      <c r="X131" s="131"/>
+      <c r="Y131" s="20"/>
+    </row>
+    <row r="132" spans="1:25" ht="294.75" customHeight="1">
+      <c r="A132" s="219">
+        <v>37</v>
+      </c>
+      <c r="B132" s="217" t="s">
+        <v>69</v>
+      </c>
+      <c r="C132" s="218">
+        <v>53</v>
+      </c>
+      <c r="D132" s="215" t="s">
+        <v>203</v>
+      </c>
+      <c r="E132" s="288" t="s">
+        <v>468</v>
+      </c>
+      <c r="F132" s="288" t="s">
+        <v>469</v>
+      </c>
+      <c r="G132" s="288" t="s">
+        <v>381</v>
+      </c>
+      <c r="H132" s="212" t="s">
+        <v>382</v>
+      </c>
+      <c r="I132" s="220">
+        <f>J132+K132</f>
+        <v>39.6</v>
+      </c>
+      <c r="J132" s="220">
+        <v>19.3</v>
+      </c>
+      <c r="K132" s="220">
+        <v>20.3</v>
+      </c>
+      <c r="L132" s="220">
+        <v>19.8</v>
+      </c>
+      <c r="M132" s="216" t="s">
+        <v>3</v>
+      </c>
+      <c r="N132" s="216" t="s">
+        <v>125</v>
+      </c>
+      <c r="O132" s="212" t="s">
+        <v>697</v>
+      </c>
+      <c r="P132" s="222" t="s">
+        <v>698</v>
+      </c>
+      <c r="Q132" s="436" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R132" s="341" t="s">
+        <v>797</v>
+      </c>
+      <c r="S132" s="223">
+        <v>46235</v>
+      </c>
+      <c r="T132" s="353" t="s">
+        <v>959</v>
+      </c>
+      <c r="U132" s="4">
+        <v>46326</v>
+      </c>
+      <c r="V132" s="346" t="s">
+        <v>835</v>
+      </c>
+      <c r="W132" s="135"/>
+      <c r="X132" s="135"/>
+      <c r="Y132" s="221"/>
+    </row>
+    <row r="133" spans="1:25" ht="255" customHeight="1">
+      <c r="A133" s="519">
         <v>38</v>
       </c>
-      <c r="B129" s="480" t="s">
+      <c r="B133" s="508" t="s">
         <v>70</v>
       </c>
-      <c r="C129" s="482">
+      <c r="C133" s="510">
         <v>54</v>
       </c>
-      <c r="D129" s="487" t="s">
+      <c r="D133" s="515" t="s">
+        <v>204</v>
+      </c>
+      <c r="E133" s="490" t="s">
+        <v>726</v>
+      </c>
+      <c r="F133" s="593" t="s">
+        <v>727</v>
+      </c>
+      <c r="G133" s="490" t="s">
+        <v>470</v>
+      </c>
+      <c r="H133" s="490" t="s">
+        <v>471</v>
+      </c>
+      <c r="I133" s="498">
+        <f>J133+K133</f>
+        <v>49.2</v>
+      </c>
+      <c r="J133" s="498">
+        <v>25.3</v>
+      </c>
+      <c r="K133" s="498">
+        <v>23.9</v>
+      </c>
+      <c r="L133" s="498">
+        <v>24.6</v>
+      </c>
+      <c r="M133" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N133" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O133" s="490" t="s">
+        <v>623</v>
+      </c>
+      <c r="P133" s="529" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q133" s="473" t="s">
+        <v>1011</v>
+      </c>
+      <c r="R133" s="473" t="s">
+        <v>1014</v>
+      </c>
+      <c r="S133" s="475">
+        <v>46235</v>
+      </c>
+      <c r="T133" s="529" t="s">
+        <v>934</v>
+      </c>
+      <c r="U133" s="487">
+        <v>46326</v>
+      </c>
+      <c r="V133" s="459" t="s">
+        <v>836</v>
+      </c>
+      <c r="W133" s="135"/>
+      <c r="X133" s="135"/>
+      <c r="Y133" s="479"/>
+    </row>
+    <row r="134" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A134" s="520"/>
+      <c r="B134" s="509"/>
+      <c r="C134" s="511"/>
+      <c r="D134" s="517"/>
+      <c r="E134" s="492"/>
+      <c r="F134" s="594"/>
+      <c r="G134" s="492"/>
+      <c r="H134" s="492"/>
+      <c r="I134" s="518"/>
+      <c r="J134" s="518"/>
+      <c r="K134" s="518"/>
+      <c r="L134" s="518"/>
+      <c r="M134" s="474"/>
+      <c r="N134" s="474"/>
+      <c r="O134" s="492"/>
+      <c r="P134" s="530"/>
+      <c r="Q134" s="474"/>
+      <c r="R134" s="474"/>
+      <c r="S134" s="476"/>
+      <c r="T134" s="530"/>
+      <c r="U134" s="531"/>
+      <c r="V134" s="460"/>
+      <c r="W134" s="136"/>
+      <c r="X134" s="136"/>
+      <c r="Y134" s="480"/>
+    </row>
+    <row r="135" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A135" s="62">
+        <v>39</v>
+      </c>
+      <c r="B135" s="40" t="s">
+        <v>186</v>
+      </c>
+      <c r="C135" s="55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D135" s="290" t="s">
+        <v>728</v>
+      </c>
+      <c r="E135" s="301" t="s">
+        <v>729</v>
+      </c>
+      <c r="F135" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="H135" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" s="108">
+        <f>J135+K135</f>
+        <v>14</v>
+      </c>
+      <c r="J135" s="108">
+        <v>7</v>
+      </c>
+      <c r="K135" s="108">
+        <v>7</v>
+      </c>
+      <c r="L135" s="108">
+        <v>7</v>
+      </c>
+      <c r="M135" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N135" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O135" s="187" t="s">
+        <v>640</v>
+      </c>
+      <c r="P135" s="389" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q135" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R135" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S135" s="52">
+        <v>44655</v>
+      </c>
+      <c r="T135" s="119" t="s">
+        <v>936</v>
+      </c>
+      <c r="U135" s="51"/>
+      <c r="V135" s="390" t="s">
+        <v>896</v>
+      </c>
+      <c r="W135" s="137"/>
+      <c r="X135" s="137"/>
+      <c r="Y135" s="42"/>
+    </row>
+    <row r="136" spans="1:25" ht="242.25" customHeight="1">
+      <c r="A136" s="547">
+        <v>40</v>
+      </c>
+      <c r="B136" s="513" t="s">
+        <v>71</v>
+      </c>
+      <c r="C136" s="545">
+        <v>55</v>
+      </c>
+      <c r="D136" s="516" t="s">
+        <v>214</v>
+      </c>
+      <c r="E136" s="491" t="s">
+        <v>535</v>
+      </c>
+      <c r="F136" s="491" t="s">
+        <v>734</v>
+      </c>
+      <c r="G136" s="491" t="s">
+        <v>472</v>
+      </c>
+      <c r="H136" s="491" t="s">
+        <v>473</v>
+      </c>
+      <c r="I136" s="498">
+        <f>J136+K136</f>
+        <v>52.7</v>
+      </c>
+      <c r="J136" s="498">
+        <v>27.35</v>
+      </c>
+      <c r="K136" s="498">
+        <v>25.35</v>
+      </c>
+      <c r="L136" s="499">
+        <v>26.35</v>
+      </c>
+      <c r="M136" s="501" t="s">
+        <v>3</v>
+      </c>
+      <c r="N136" s="501" t="s">
+        <v>125</v>
+      </c>
+      <c r="O136" s="491" t="s">
+        <v>628</v>
+      </c>
+      <c r="P136" s="543" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q136" s="501" t="s">
+        <v>275</v>
+      </c>
+      <c r="R136" s="501" t="s">
+        <v>241</v>
+      </c>
+      <c r="S136" s="533">
+        <v>46129</v>
+      </c>
+      <c r="T136" s="491" t="s">
+        <v>954</v>
+      </c>
+      <c r="U136" s="501"/>
+      <c r="V136" s="449" t="s">
+        <v>712</v>
+      </c>
+      <c r="W136" s="140"/>
+      <c r="X136" s="140"/>
+      <c r="Y136" s="493"/>
+    </row>
+    <row r="137" spans="1:25" ht="345" customHeight="1">
+      <c r="A137" s="520"/>
+      <c r="B137" s="514"/>
+      <c r="C137" s="511"/>
+      <c r="D137" s="517"/>
+      <c r="E137" s="492"/>
+      <c r="F137" s="492"/>
+      <c r="G137" s="492"/>
+      <c r="H137" s="492"/>
+      <c r="I137" s="518"/>
+      <c r="J137" s="518"/>
+      <c r="K137" s="518"/>
+      <c r="L137" s="518"/>
+      <c r="M137" s="474"/>
+      <c r="N137" s="474"/>
+      <c r="O137" s="492"/>
+      <c r="P137" s="530"/>
+      <c r="Q137" s="474"/>
+      <c r="R137" s="474"/>
+      <c r="S137" s="476"/>
+      <c r="T137" s="492"/>
+      <c r="U137" s="474"/>
+      <c r="V137" s="450"/>
+      <c r="W137" s="132"/>
+      <c r="X137" s="132"/>
+      <c r="Y137" s="480"/>
+    </row>
+    <row r="138" spans="1:25" ht="221.25" customHeight="1">
+      <c r="A138" s="519">
+        <v>41</v>
+      </c>
+      <c r="B138" s="544" t="s">
+        <v>72</v>
+      </c>
+      <c r="C138" s="510">
+        <v>57</v>
+      </c>
+      <c r="D138" s="515" t="s">
+        <v>205</v>
+      </c>
+      <c r="E138" s="490" t="s">
+        <v>772</v>
+      </c>
+      <c r="F138" s="490" t="s">
+        <v>670</v>
+      </c>
+      <c r="G138" s="490" t="s">
+        <v>474</v>
+      </c>
+      <c r="H138" s="490" t="s">
+        <v>475</v>
+      </c>
+      <c r="I138" s="498">
+        <f>J138+K138</f>
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J138" s="498">
+        <v>17</v>
+      </c>
+      <c r="K138" s="498">
+        <v>17.2</v>
+      </c>
+      <c r="L138" s="498">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M138" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N138" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O138" s="490" t="s">
+        <v>632</v>
+      </c>
+      <c r="P138" s="154" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q138" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R138" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S138" s="52">
+        <v>45593</v>
+      </c>
+      <c r="T138" s="412" t="s">
+        <v>973</v>
+      </c>
+      <c r="U138" s="61"/>
+      <c r="V138" s="449" t="s">
+        <v>773</v>
+      </c>
+      <c r="W138" s="473"/>
+      <c r="X138" s="473"/>
+      <c r="Y138" s="479"/>
+    </row>
+    <row r="139" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A139" s="520"/>
+      <c r="B139" s="509"/>
+      <c r="C139" s="511"/>
+      <c r="D139" s="517"/>
+      <c r="E139" s="492"/>
+      <c r="F139" s="492"/>
+      <c r="G139" s="492"/>
+      <c r="H139" s="492"/>
+      <c r="I139" s="518"/>
+      <c r="J139" s="518"/>
+      <c r="K139" s="518"/>
+      <c r="L139" s="518"/>
+      <c r="M139" s="503"/>
+      <c r="N139" s="503"/>
+      <c r="O139" s="492"/>
+      <c r="P139" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q139" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R139" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S139" s="52">
+        <v>45609</v>
+      </c>
+      <c r="T139" s="119" t="s">
+        <v>948</v>
+      </c>
+      <c r="U139" s="51"/>
+      <c r="V139" s="450"/>
+      <c r="W139" s="474"/>
+      <c r="X139" s="474"/>
+      <c r="Y139" s="480"/>
+    </row>
+    <row r="140" spans="1:25" ht="120" customHeight="1">
+      <c r="A140" s="519">
+        <v>42</v>
+      </c>
+      <c r="B140" s="508" t="s">
+        <v>73</v>
+      </c>
+      <c r="C140" s="510">
+        <v>60</v>
+      </c>
+      <c r="D140" s="515" t="s">
+        <v>206</v>
+      </c>
+      <c r="E140" s="490" t="s">
+        <v>476</v>
+      </c>
+      <c r="F140" s="490" t="s">
+        <v>477</v>
+      </c>
+      <c r="G140" s="490" t="s">
+        <v>478</v>
+      </c>
+      <c r="H140" s="490" t="s">
+        <v>536</v>
+      </c>
+      <c r="I140" s="498">
+        <f>J140+K140</f>
+        <v>25.9</v>
+      </c>
+      <c r="J140" s="498">
+        <v>12.8</v>
+      </c>
+      <c r="K140" s="498">
+        <v>13.1</v>
+      </c>
+      <c r="L140" s="498">
+        <f>I140/2</f>
+        <v>12.95</v>
+      </c>
+      <c r="M140" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N140" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O140" s="490" t="s">
+        <v>634</v>
+      </c>
+      <c r="P140" s="154" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q140" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R140" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S140" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T140" s="119" t="s">
+        <v>954</v>
+      </c>
+      <c r="U140" s="51"/>
+      <c r="V140" s="449" t="s">
+        <v>712</v>
+      </c>
+      <c r="W140" s="473"/>
+      <c r="X140" s="473"/>
+      <c r="Y140" s="479"/>
+    </row>
+    <row r="141" spans="1:25" ht="116.25" customHeight="1">
+      <c r="A141" s="547"/>
+      <c r="B141" s="544"/>
+      <c r="C141" s="545"/>
+      <c r="D141" s="516"/>
+      <c r="E141" s="491"/>
+      <c r="F141" s="491"/>
+      <c r="G141" s="491"/>
+      <c r="H141" s="491"/>
+      <c r="I141" s="499"/>
+      <c r="J141" s="499"/>
+      <c r="K141" s="499"/>
+      <c r="L141" s="499"/>
+      <c r="M141" s="503"/>
+      <c r="N141" s="503"/>
+      <c r="O141" s="491"/>
+      <c r="P141" s="154" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q141" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R141" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S141" s="52">
+        <v>45479</v>
+      </c>
+      <c r="T141" s="119" t="s">
+        <v>974</v>
+      </c>
+      <c r="U141" s="61"/>
+      <c r="V141" s="532"/>
+      <c r="W141" s="501"/>
+      <c r="X141" s="501"/>
+      <c r="Y141" s="493"/>
+    </row>
+    <row r="142" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A142" s="520"/>
+      <c r="B142" s="509"/>
+      <c r="C142" s="511"/>
+      <c r="D142" s="517"/>
+      <c r="E142" s="492"/>
+      <c r="F142" s="492"/>
+      <c r="G142" s="492"/>
+      <c r="H142" s="492"/>
+      <c r="I142" s="518"/>
+      <c r="J142" s="518"/>
+      <c r="K142" s="518"/>
+      <c r="L142" s="518"/>
+      <c r="M142" s="503"/>
+      <c r="N142" s="503"/>
+      <c r="O142" s="492"/>
+      <c r="P142" s="154" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q142" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R142" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S142" s="11">
+        <v>43517</v>
+      </c>
+      <c r="T142" s="407" t="s">
+        <v>959</v>
+      </c>
+      <c r="U142" s="59"/>
+      <c r="V142" s="450"/>
+      <c r="W142" s="474"/>
+      <c r="X142" s="474"/>
+      <c r="Y142" s="480"/>
+    </row>
+    <row r="143" spans="1:25" ht="331.5" customHeight="1">
+      <c r="A143" s="457">
+        <v>43</v>
+      </c>
+      <c r="B143" s="508" t="s">
+        <v>74</v>
+      </c>
+      <c r="C143" s="510">
+        <v>64</v>
+      </c>
+      <c r="D143" s="515" t="s">
         <v>207</v>
       </c>
-      <c r="E129" s="460" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="460" t="s">
+      <c r="E143" s="490" t="s">
+        <v>479</v>
+      </c>
+      <c r="F143" s="490" t="s">
+        <v>480</v>
+      </c>
+      <c r="G143" s="490" t="s">
+        <v>541</v>
+      </c>
+      <c r="H143" s="490" t="s">
+        <v>542</v>
+      </c>
+      <c r="I143" s="498">
+        <f>J143+K143</f>
+        <v>67.8</v>
+      </c>
+      <c r="J143" s="498">
+        <v>33.4</v>
+      </c>
+      <c r="K143" s="498">
+        <v>34.4</v>
+      </c>
+      <c r="L143" s="498">
+        <f>I143/2</f>
+        <v>33.9</v>
+      </c>
+      <c r="M143" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N143" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O143" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P143" s="154" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q143" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R143" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S143" s="52">
+        <v>45530</v>
+      </c>
+      <c r="T143" s="407" t="s">
+        <v>938</v>
+      </c>
+      <c r="U143" s="51"/>
+      <c r="V143" s="449" t="s">
+        <v>712</v>
+      </c>
+      <c r="W143" s="473"/>
+      <c r="X143" s="473"/>
+      <c r="Y143" s="479"/>
+    </row>
+    <row r="144" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A144" s="551"/>
+      <c r="B144" s="544"/>
+      <c r="C144" s="545"/>
+      <c r="D144" s="516"/>
+      <c r="E144" s="491"/>
+      <c r="F144" s="491"/>
+      <c r="G144" s="491"/>
+      <c r="H144" s="491"/>
+      <c r="I144" s="499"/>
+      <c r="J144" s="499"/>
+      <c r="K144" s="499"/>
+      <c r="L144" s="499"/>
+      <c r="M144" s="503"/>
+      <c r="N144" s="503"/>
+      <c r="O144" s="491"/>
+      <c r="P144" s="154" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q144" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R144" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S144" s="52">
+        <v>45530</v>
+      </c>
+      <c r="T144" s="119" t="s">
+        <v>959</v>
+      </c>
+      <c r="U144" s="51"/>
+      <c r="V144" s="450"/>
+      <c r="W144" s="474"/>
+      <c r="X144" s="474"/>
+      <c r="Y144" s="480"/>
+    </row>
+    <row r="145" spans="1:25" ht="245.25" customHeight="1">
+      <c r="A145" s="519">
+        <v>44</v>
+      </c>
+      <c r="B145" s="512" t="s">
+        <v>75</v>
+      </c>
+      <c r="C145" s="510">
+        <v>65</v>
+      </c>
+      <c r="D145" s="515" t="s">
+        <v>415</v>
+      </c>
+      <c r="E145" s="490" t="s">
+        <v>812</v>
+      </c>
+      <c r="F145" s="549" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="490" t="s">
+        <v>481</v>
+      </c>
+      <c r="H145" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" s="498">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="J145" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K145" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L145" s="498">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M145" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N145" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O145" s="490" t="s">
+        <v>641</v>
+      </c>
+      <c r="P145" s="529" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q145" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R145" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S145" s="475">
+        <v>46008</v>
+      </c>
+      <c r="T145" s="490" t="s">
+        <v>936</v>
+      </c>
+      <c r="U145" s="473"/>
+      <c r="V145" s="449" t="s">
+        <v>811</v>
+      </c>
+      <c r="W145" s="131"/>
+      <c r="X145" s="131"/>
+      <c r="Y145" s="479"/>
+    </row>
+    <row r="146" spans="1:25" ht="323.25" customHeight="1">
+      <c r="A146" s="520"/>
+      <c r="B146" s="514"/>
+      <c r="C146" s="511"/>
+      <c r="D146" s="517"/>
+      <c r="E146" s="492"/>
+      <c r="F146" s="550"/>
+      <c r="G146" s="492"/>
+      <c r="H146" s="474"/>
+      <c r="I146" s="518"/>
+      <c r="J146" s="518"/>
+      <c r="K146" s="518"/>
+      <c r="L146" s="518"/>
+      <c r="M146" s="474"/>
+      <c r="N146" s="474"/>
+      <c r="O146" s="492"/>
+      <c r="P146" s="530"/>
+      <c r="Q146" s="474"/>
+      <c r="R146" s="474"/>
+      <c r="S146" s="476"/>
+      <c r="T146" s="492"/>
+      <c r="U146" s="474"/>
+      <c r="V146" s="450"/>
+      <c r="W146" s="132"/>
+      <c r="X146" s="132"/>
+      <c r="Y146" s="480"/>
+    </row>
+    <row r="147" spans="1:25" ht="210.75" customHeight="1">
+      <c r="A147" s="519">
+        <v>45</v>
+      </c>
+      <c r="B147" s="508" t="s">
+        <v>76</v>
+      </c>
+      <c r="C147" s="510">
+        <v>68</v>
+      </c>
+      <c r="D147" s="515" t="s">
+        <v>730</v>
+      </c>
+      <c r="E147" s="490" t="s">
+        <v>731</v>
+      </c>
+      <c r="F147" s="490" t="s">
+        <v>732</v>
+      </c>
+      <c r="G147" s="490" t="s">
+        <v>184</v>
+      </c>
+      <c r="H147" s="490" t="s">
+        <v>482</v>
+      </c>
+      <c r="I147" s="498">
+        <f>J147+K147</f>
+        <v>51.8</v>
+      </c>
+      <c r="J147" s="498">
+        <v>25.8</v>
+      </c>
+      <c r="K147" s="498">
+        <v>26</v>
+      </c>
+      <c r="L147" s="498">
+        <v>25.9</v>
+      </c>
+      <c r="M147" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N147" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O147" s="490" t="s">
+        <v>638</v>
+      </c>
+      <c r="P147" s="529" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q147" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R147" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S147" s="475">
+        <v>41481</v>
+      </c>
+      <c r="T147" s="534" t="s">
+        <v>934</v>
+      </c>
+      <c r="U147" s="536"/>
+      <c r="V147" s="459" t="s">
+        <v>906</v>
+      </c>
+      <c r="W147" s="536"/>
+      <c r="X147" s="536"/>
+      <c r="Y147" s="479"/>
+    </row>
+    <row r="148" spans="1:25" ht="222.75" customHeight="1">
+      <c r="A148" s="520"/>
+      <c r="B148" s="509"/>
+      <c r="C148" s="511"/>
+      <c r="D148" s="517"/>
+      <c r="E148" s="492"/>
+      <c r="F148" s="492"/>
+      <c r="G148" s="492"/>
+      <c r="H148" s="492"/>
+      <c r="I148" s="518"/>
+      <c r="J148" s="518"/>
+      <c r="K148" s="518"/>
+      <c r="L148" s="518"/>
+      <c r="M148" s="474"/>
+      <c r="N148" s="474"/>
+      <c r="O148" s="492"/>
+      <c r="P148" s="530"/>
+      <c r="Q148" s="474"/>
+      <c r="R148" s="474"/>
+      <c r="S148" s="476"/>
+      <c r="T148" s="535"/>
+      <c r="U148" s="531"/>
+      <c r="V148" s="460"/>
+      <c r="W148" s="531"/>
+      <c r="X148" s="531"/>
+      <c r="Y148" s="480"/>
+    </row>
+    <row r="149" spans="1:25" ht="315" customHeight="1">
+      <c r="A149" s="68">
+        <v>46</v>
+      </c>
+      <c r="B149" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="C149" s="55">
+        <v>72</v>
+      </c>
+      <c r="D149" s="168" t="s">
+        <v>416</v>
+      </c>
+      <c r="E149" s="301" t="s">
+        <v>483</v>
+      </c>
+      <c r="F149" s="301" t="s">
+        <v>484</v>
+      </c>
+      <c r="G149" s="301" t="s">
+        <v>485</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" s="108">
+        <f>J149+K149</f>
+        <v>27.8</v>
+      </c>
+      <c r="J149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="K149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="L149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="M149" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N149" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O149" s="187" t="s">
+        <v>642</v>
+      </c>
+      <c r="P149" s="400" t="s">
+        <v>910</v>
+      </c>
+      <c r="Q149" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R149" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S149" s="52">
+        <v>41429</v>
+      </c>
+      <c r="T149" s="119" t="s">
+        <v>934</v>
+      </c>
+      <c r="U149" s="51"/>
+      <c r="V149" s="398" t="s">
+        <v>906</v>
+      </c>
+      <c r="W149" s="137"/>
+      <c r="X149" s="137"/>
+      <c r="Y149" s="20"/>
+    </row>
+    <row r="150" spans="1:25" ht="303.75">
+      <c r="A150" s="67">
+        <v>47</v>
+      </c>
+      <c r="B150" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="C150" s="64">
+        <v>73</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="E150" s="299" t="s">
         <v>487</v>
       </c>
-      <c r="H129" s="460" t="s">
+      <c r="F150" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="I129" s="470">
-[...12 lines deleted...]
-      <c r="M129" s="443" t="s">
+      <c r="G150" s="299" t="s">
+        <v>671</v>
+      </c>
+      <c r="H150" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="I150" s="108">
+        <f>J150+K150</f>
+        <v>19.5</v>
+      </c>
+      <c r="J150" s="105">
+        <v>7.3</v>
+      </c>
+      <c r="K150" s="105">
+        <v>12.2</v>
+      </c>
+      <c r="L150" s="105">
+        <v>9.75</v>
+      </c>
+      <c r="M150" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N129" s="443" t="s">
+      <c r="N150" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O129" s="460" t="s">
-[...14 lines deleted...]
-      <c r="T129" s="501" t="s">
+      <c r="O150" s="187" t="s">
+        <v>643</v>
+      </c>
+      <c r="P150" s="39" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q150" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R150" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S150" s="4">
+        <v>43445</v>
+      </c>
+      <c r="T150" s="353" t="s">
+        <v>975</v>
+      </c>
+      <c r="U150" s="54"/>
+      <c r="V150" s="195" t="s">
+        <v>712</v>
+      </c>
+      <c r="W150" s="146"/>
+      <c r="X150" s="146"/>
+      <c r="Y150" s="20"/>
+    </row>
+    <row r="151" spans="1:25" s="35" customFormat="1" ht="337.5" customHeight="1">
+      <c r="A151" s="322">
+        <v>48</v>
+      </c>
+      <c r="B151" s="246" t="s">
+        <v>79</v>
+      </c>
+      <c r="C151" s="244">
+        <v>75</v>
+      </c>
+      <c r="D151" s="245" t="s">
+        <v>704</v>
+      </c>
+      <c r="E151" s="299" t="s">
+        <v>735</v>
+      </c>
+      <c r="F151" s="299" t="s">
+        <v>705</v>
+      </c>
+      <c r="G151" s="241" t="s">
+        <v>706</v>
+      </c>
+      <c r="H151" s="241" t="s">
+        <v>707</v>
+      </c>
+      <c r="I151" s="243">
+        <f>J151+K151</f>
+        <v>21.1</v>
+      </c>
+      <c r="J151" s="243">
+        <v>11.9</v>
+      </c>
+      <c r="K151" s="243">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L151" s="243">
+        <f>I151/2</f>
+        <v>10.55</v>
+      </c>
+      <c r="M151" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="N151" s="238" t="s">
+        <v>125</v>
+      </c>
+      <c r="O151" s="241" t="s">
+        <v>708</v>
+      </c>
+      <c r="P151" s="242" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q151" s="248" t="s">
+        <v>275</v>
+      </c>
+      <c r="R151" s="248" t="s">
+        <v>241</v>
+      </c>
+      <c r="S151" s="240">
+        <v>46122</v>
+      </c>
+      <c r="T151" s="405" t="s">
+        <v>938</v>
+      </c>
+      <c r="U151" s="247"/>
+      <c r="V151" s="347" t="s">
+        <v>837</v>
+      </c>
+      <c r="W151" s="135"/>
+      <c r="X151" s="135"/>
+      <c r="Y151" s="239"/>
+    </row>
+    <row r="152" spans="1:25" ht="247.5" customHeight="1">
+      <c r="A152" s="68">
+        <v>49</v>
+      </c>
+      <c r="B152" s="40" t="s">
+        <v>155</v>
+      </c>
+      <c r="C152" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="G152" s="180" t="s">
+        <v>537</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="I152" s="108">
+        <f>J152+K152</f>
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J152" s="108">
+        <v>9.5</v>
+      </c>
+      <c r="K152" s="108">
+        <v>9.6</v>
+      </c>
+      <c r="L152" s="108">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="M152" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N152" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O152" s="249" t="s">
+        <v>623</v>
+      </c>
+      <c r="P152" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q152" s="386" t="s">
+        <v>275</v>
+      </c>
+      <c r="R152" s="386" t="s">
+        <v>241</v>
+      </c>
+      <c r="S152" s="387">
+        <v>46130</v>
+      </c>
+      <c r="T152" s="409" t="s">
+        <v>934</v>
+      </c>
+      <c r="U152" s="387">
+        <v>46313</v>
+      </c>
+      <c r="V152" s="342" t="s">
+        <v>806</v>
+      </c>
+      <c r="W152" s="137"/>
+      <c r="X152" s="137"/>
+      <c r="Y152" s="20"/>
+    </row>
+    <row r="153" spans="1:25" ht="259.5" customHeight="1">
+      <c r="A153" s="519">
+        <v>50</v>
+      </c>
+      <c r="B153" s="508" t="s">
+        <v>80</v>
+      </c>
+      <c r="C153" s="510">
+        <v>79</v>
+      </c>
+      <c r="D153" s="515" t="s">
+        <v>916</v>
+      </c>
+      <c r="E153" s="490" t="s">
+        <v>917</v>
+      </c>
+      <c r="F153" s="490" t="s">
+        <v>930</v>
+      </c>
+      <c r="G153" s="490" t="s">
+        <v>539</v>
+      </c>
+      <c r="H153" s="490" t="s">
+        <v>540</v>
+      </c>
+      <c r="I153" s="498">
+        <f>J153+K153</f>
+        <v>37.799999999999997</v>
+      </c>
+      <c r="J153" s="498">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="K153" s="498">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L153" s="498">
+        <f>I153/2</f>
+        <v>18.899999999999999</v>
+      </c>
+      <c r="M153" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N153" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O153" s="490" t="s">
+        <v>645</v>
+      </c>
+      <c r="P153" s="529" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q153" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R153" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S153" s="475">
+        <v>45483</v>
+      </c>
+      <c r="T153" s="477" t="s">
         <v>970</v>
       </c>
-      <c r="U129" s="457">
-[...7 lines deleted...]
-      <c r="Y129" s="449"/>
+      <c r="U153" s="473"/>
+      <c r="V153" s="449" t="s">
+        <v>915</v>
+      </c>
+      <c r="W153" s="131"/>
+      <c r="X153" s="131"/>
+      <c r="Y153" s="479"/>
     </row>
-    <row r="130" spans="1:25" ht="254.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y130" s="450"/>
+    <row r="154" spans="1:25" ht="259.5" customHeight="1">
+      <c r="A154" s="520"/>
+      <c r="B154" s="509"/>
+      <c r="C154" s="511"/>
+      <c r="D154" s="517"/>
+      <c r="E154" s="492"/>
+      <c r="F154" s="492"/>
+      <c r="G154" s="492"/>
+      <c r="H154" s="492"/>
+      <c r="I154" s="518"/>
+      <c r="J154" s="518"/>
+      <c r="K154" s="518"/>
+      <c r="L154" s="518"/>
+      <c r="M154" s="474"/>
+      <c r="N154" s="474"/>
+      <c r="O154" s="492"/>
+      <c r="P154" s="530"/>
+      <c r="Q154" s="474"/>
+      <c r="R154" s="474"/>
+      <c r="S154" s="476"/>
+      <c r="T154" s="478"/>
+      <c r="U154" s="474"/>
+      <c r="V154" s="450"/>
+      <c r="W154" s="132"/>
+      <c r="X154" s="132"/>
+      <c r="Y154" s="480"/>
     </row>
-    <row r="131" spans="1:25" ht="254.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B131" s="40" t="s">
+    <row r="155" spans="1:25" ht="315.75" customHeight="1">
+      <c r="A155" s="313">
+        <v>51</v>
+      </c>
+      <c r="B155" s="318" t="s">
+        <v>747</v>
+      </c>
+      <c r="C155" s="310">
+        <v>80</v>
+      </c>
+      <c r="D155" s="314" t="s">
+        <v>748</v>
+      </c>
+      <c r="E155" s="321" t="s">
+        <v>756</v>
+      </c>
+      <c r="F155" s="321" t="s">
+        <v>757</v>
+      </c>
+      <c r="G155" s="321" t="s">
+        <v>758</v>
+      </c>
+      <c r="H155" s="321" t="s">
+        <v>759</v>
+      </c>
+      <c r="I155" s="311">
+        <v>30.1</v>
+      </c>
+      <c r="J155" s="311">
+        <v>15.2</v>
+      </c>
+      <c r="K155" s="311">
+        <v>14.9</v>
+      </c>
+      <c r="L155" s="311">
+        <v>15.05</v>
+      </c>
+      <c r="M155" s="307" t="s">
+        <v>3</v>
+      </c>
+      <c r="N155" s="307" t="s">
+        <v>125</v>
+      </c>
+      <c r="O155" s="382" t="s">
+        <v>881</v>
+      </c>
+      <c r="P155" s="383" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q155" s="307"/>
+      <c r="R155" s="307"/>
+      <c r="S155" s="316"/>
+      <c r="T155" s="312" t="s">
+        <v>146</v>
+      </c>
+      <c r="U155" s="307"/>
+      <c r="V155" s="381" t="s">
+        <v>760</v>
+      </c>
+      <c r="W155" s="307"/>
+      <c r="X155" s="307"/>
+      <c r="Y155" s="308"/>
+    </row>
+    <row r="156" spans="1:25" ht="239.25" customHeight="1">
+      <c r="A156" s="519">
+        <v>52</v>
+      </c>
+      <c r="B156" s="508" t="s">
+        <v>81</v>
+      </c>
+      <c r="C156" s="510">
+        <v>88</v>
+      </c>
+      <c r="D156" s="515" t="s">
+        <v>420</v>
+      </c>
+      <c r="E156" s="490" t="s">
+        <v>873</v>
+      </c>
+      <c r="F156" s="490" t="s">
+        <v>874</v>
+      </c>
+      <c r="G156" s="490" t="s">
+        <v>672</v>
+      </c>
+      <c r="H156" s="490" t="s">
         <v>188</v>
       </c>
-      <c r="C131" s="56" t="s">
-[...30 lines deleted...]
-      <c r="M131" s="52" t="s">
+      <c r="I156" s="504">
+        <f>J156+K156</f>
+        <v>54</v>
+      </c>
+      <c r="J156" s="504">
+        <v>27.8</v>
+      </c>
+      <c r="K156" s="504">
+        <v>26.2</v>
+      </c>
+      <c r="L156" s="504">
+        <v>27</v>
+      </c>
+      <c r="M156" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N131" s="52" t="s">
+      <c r="N156" s="473" t="s">
         <v>125</v>
       </c>
-      <c r="O131" s="191" t="s">
-[...23 lines deleted...]
-      <c r="Y131" s="42"/>
+      <c r="O156" s="490" t="s">
+        <v>646</v>
+      </c>
+      <c r="P156" s="529" t="s">
+        <v>911</v>
+      </c>
+      <c r="Q156" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R156" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S156" s="475">
+        <v>44578</v>
+      </c>
+      <c r="T156" s="490" t="s">
+        <v>936</v>
+      </c>
+      <c r="U156" s="473"/>
+      <c r="V156" s="449" t="s">
+        <v>912</v>
+      </c>
+      <c r="W156" s="131"/>
+      <c r="X156" s="131"/>
+      <c r="Y156" s="479"/>
     </row>
-    <row r="132" spans="1:25" ht="242.25" customHeight="1">
-[...1373 lines deleted...]
-      <c r="L157" s="472"/>
+    <row r="157" spans="1:25" ht="269.25" customHeight="1">
+      <c r="A157" s="520"/>
+      <c r="B157" s="509"/>
+      <c r="C157" s="511"/>
+      <c r="D157" s="517"/>
+      <c r="E157" s="492"/>
+      <c r="F157" s="492"/>
+      <c r="G157" s="492"/>
+      <c r="H157" s="492"/>
+      <c r="I157" s="505"/>
+      <c r="J157" s="505"/>
+      <c r="K157" s="505"/>
+      <c r="L157" s="505"/>
       <c r="M157" s="474"/>
       <c r="N157" s="474"/>
-      <c r="O157" s="528"/>
-[...9 lines deleted...]
-      <c r="S157" s="53">
+      <c r="O157" s="492"/>
+      <c r="P157" s="530"/>
+      <c r="Q157" s="474"/>
+      <c r="R157" s="474"/>
+      <c r="S157" s="476"/>
+      <c r="T157" s="492"/>
+      <c r="U157" s="474"/>
+      <c r="V157" s="450"/>
+      <c r="W157" s="132"/>
+      <c r="X157" s="132"/>
+      <c r="Y157" s="480"/>
+    </row>
+    <row r="158" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A158" s="68">
+        <v>53</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="C158" s="64">
+        <v>91</v>
+      </c>
+      <c r="D158" s="175" t="s">
+        <v>489</v>
+      </c>
+      <c r="E158" s="299" t="s">
+        <v>673</v>
+      </c>
+      <c r="F158" s="302" t="s">
+        <v>490</v>
+      </c>
+      <c r="G158" s="190" t="s">
+        <v>491</v>
+      </c>
+      <c r="H158" s="97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" s="105">
+        <f>J158+K158</f>
+        <v>29.200000000000003</v>
+      </c>
+      <c r="J158" s="105">
+        <v>14.8</v>
+      </c>
+      <c r="K158" s="105">
+        <v>14.4</v>
+      </c>
+      <c r="L158" s="105">
+        <v>14.6</v>
+      </c>
+      <c r="M158" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N158" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O158" s="185" t="s">
+        <v>647</v>
+      </c>
+      <c r="P158" s="155" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q158" s="51"/>
+      <c r="R158" s="51"/>
+      <c r="S158" s="66"/>
+      <c r="T158" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="U158" s="54"/>
+      <c r="V158" s="157" t="s">
+        <v>712</v>
+      </c>
+      <c r="W158" s="146"/>
+      <c r="X158" s="146"/>
+      <c r="Y158" s="20"/>
+    </row>
+    <row r="159" spans="1:25" ht="89.25" customHeight="1">
+      <c r="A159" s="519">
+        <v>54</v>
+      </c>
+      <c r="B159" s="512" t="s">
+        <v>167</v>
+      </c>
+      <c r="C159" s="510">
+        <v>94</v>
+      </c>
+      <c r="D159" s="515" t="s">
+        <v>492</v>
+      </c>
+      <c r="E159" s="490" t="s">
+        <v>493</v>
+      </c>
+      <c r="F159" s="512" t="s">
+        <v>674</v>
+      </c>
+      <c r="G159" s="490" t="s">
+        <v>494</v>
+      </c>
+      <c r="H159" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" s="498">
+        <f>J159+K159</f>
+        <v>17.600000000000001</v>
+      </c>
+      <c r="J159" s="498">
+        <v>8.5</v>
+      </c>
+      <c r="K159" s="498">
+        <v>9.1</v>
+      </c>
+      <c r="L159" s="498">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M159" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N159" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O159" s="490" t="s">
+        <v>862</v>
+      </c>
+      <c r="P159" s="353" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q159" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R159" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S159" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T159" s="410" t="s">
+        <v>954</v>
+      </c>
+      <c r="U159" s="54"/>
+      <c r="V159" s="459" t="s">
+        <v>863</v>
+      </c>
+      <c r="W159" s="536"/>
+      <c r="X159" s="536"/>
+      <c r="Y159" s="479"/>
+    </row>
+    <row r="160" spans="1:25" ht="89.25" customHeight="1">
+      <c r="A160" s="547"/>
+      <c r="B160" s="513"/>
+      <c r="C160" s="545"/>
+      <c r="D160" s="516"/>
+      <c r="E160" s="491"/>
+      <c r="F160" s="513"/>
+      <c r="G160" s="491"/>
+      <c r="H160" s="501"/>
+      <c r="I160" s="499"/>
+      <c r="J160" s="499"/>
+      <c r="K160" s="499"/>
+      <c r="L160" s="499"/>
+      <c r="M160" s="501"/>
+      <c r="N160" s="501"/>
+      <c r="O160" s="491"/>
+      <c r="P160" s="154" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q160" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R160" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S160" s="52">
+        <v>44951</v>
+      </c>
+      <c r="T160" s="410" t="s">
+        <v>954</v>
+      </c>
+      <c r="U160" s="54"/>
+      <c r="V160" s="494"/>
+      <c r="W160" s="604"/>
+      <c r="X160" s="604"/>
+      <c r="Y160" s="493"/>
+    </row>
+    <row r="161" spans="1:25" ht="126.75" customHeight="1">
+      <c r="A161" s="520"/>
+      <c r="B161" s="514"/>
+      <c r="C161" s="511"/>
+      <c r="D161" s="517"/>
+      <c r="E161" s="546"/>
+      <c r="F161" s="546"/>
+      <c r="G161" s="546"/>
+      <c r="H161" s="502"/>
+      <c r="I161" s="518"/>
+      <c r="J161" s="518"/>
+      <c r="K161" s="518"/>
+      <c r="L161" s="500"/>
+      <c r="M161" s="502"/>
+      <c r="N161" s="502"/>
+      <c r="O161" s="546"/>
+      <c r="P161" s="154" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q161" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R161" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S161" s="52">
         <v>44424</v>
       </c>
-      <c r="T157" s="427" t="s">
-[...6 lines deleted...]
-      <c r="Y157" s="450"/>
+      <c r="T161" s="410" t="s">
+        <v>954</v>
+      </c>
+      <c r="U161" s="60"/>
+      <c r="V161" s="460"/>
+      <c r="W161" s="531"/>
+      <c r="X161" s="531"/>
+      <c r="Y161" s="480"/>
     </row>
-    <row r="158" spans="1:25" ht="265.5" customHeight="1">
-      <c r="A158" s="491">
+    <row r="162" spans="1:25" ht="265.5" customHeight="1">
+      <c r="A162" s="519">
         <v>55</v>
       </c>
-      <c r="B158" s="480" t="s">
+      <c r="B162" s="508" t="s">
         <v>83</v>
       </c>
-      <c r="C158" s="482">
+      <c r="C162" s="510">
         <v>95</v>
       </c>
-      <c r="D158" s="487" t="s">
+      <c r="D162" s="515" t="s">
+        <v>161</v>
+      </c>
+      <c r="E162" s="490" t="s">
+        <v>495</v>
+      </c>
+      <c r="F162" s="490" t="s">
+        <v>496</v>
+      </c>
+      <c r="G162" s="490" t="s">
+        <v>543</v>
+      </c>
+      <c r="H162" s="510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="498">
+        <f>J162+K162</f>
+        <v>38.1</v>
+      </c>
+      <c r="J162" s="498">
+        <v>19</v>
+      </c>
+      <c r="K162" s="498">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="L162" s="498">
+        <f>I162/2</f>
+        <v>19.05</v>
+      </c>
+      <c r="M162" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N162" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O162" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P162" s="154" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q162" s="129" t="s">
+        <v>275</v>
+      </c>
+      <c r="R162" s="129" t="s">
+        <v>241</v>
+      </c>
+      <c r="S162" s="130">
+        <v>45466</v>
+      </c>
+      <c r="T162" s="490" t="s">
+        <v>977</v>
+      </c>
+      <c r="U162" s="473"/>
+      <c r="V162" s="449" t="s">
+        <v>838</v>
+      </c>
+      <c r="W162" s="473"/>
+      <c r="X162" s="473"/>
+      <c r="Y162" s="479"/>
+    </row>
+    <row r="163" spans="1:25" ht="270.75" customHeight="1">
+      <c r="A163" s="520"/>
+      <c r="B163" s="509"/>
+      <c r="C163" s="511"/>
+      <c r="D163" s="517"/>
+      <c r="E163" s="492"/>
+      <c r="F163" s="492"/>
+      <c r="G163" s="492"/>
+      <c r="H163" s="511"/>
+      <c r="I163" s="518"/>
+      <c r="J163" s="518"/>
+      <c r="K163" s="518"/>
+      <c r="L163" s="518"/>
+      <c r="M163" s="503"/>
+      <c r="N163" s="503"/>
+      <c r="O163" s="492"/>
+      <c r="P163" s="211" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q163" s="209" t="s">
+        <v>275</v>
+      </c>
+      <c r="R163" s="209" t="s">
+        <v>241</v>
+      </c>
+      <c r="S163" s="210">
+        <v>45744</v>
+      </c>
+      <c r="T163" s="492"/>
+      <c r="U163" s="474"/>
+      <c r="V163" s="450"/>
+      <c r="W163" s="474"/>
+      <c r="X163" s="474"/>
+      <c r="Y163" s="480"/>
+    </row>
+    <row r="164" spans="1:25" ht="382.5" customHeight="1">
+      <c r="A164" s="519">
+        <v>56</v>
+      </c>
+      <c r="B164" s="508" t="s">
+        <v>84</v>
+      </c>
+      <c r="C164" s="510">
+        <v>96</v>
+      </c>
+      <c r="D164" s="515" t="s">
+        <v>497</v>
+      </c>
+      <c r="E164" s="490" t="s">
+        <v>498</v>
+      </c>
+      <c r="F164" s="490" t="s">
+        <v>691</v>
+      </c>
+      <c r="G164" s="490" t="s">
+        <v>675</v>
+      </c>
+      <c r="H164" s="490" t="s">
+        <v>499</v>
+      </c>
+      <c r="I164" s="498">
+        <f>J164+K164</f>
+        <v>60.2</v>
+      </c>
+      <c r="J164" s="498">
+        <v>30.2</v>
+      </c>
+      <c r="K164" s="498">
+        <v>30</v>
+      </c>
+      <c r="L164" s="498">
+        <v>30.1</v>
+      </c>
+      <c r="M164" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N164" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O164" s="490" t="s">
+        <v>633</v>
+      </c>
+      <c r="P164" s="529" t="s">
+        <v>913</v>
+      </c>
+      <c r="Q164" s="457" t="s">
+        <v>275</v>
+      </c>
+      <c r="R164" s="457" t="s">
+        <v>241</v>
+      </c>
+      <c r="S164" s="525">
+        <v>44800</v>
+      </c>
+      <c r="T164" s="527" t="s">
+        <v>936</v>
+      </c>
+      <c r="U164" s="473"/>
+      <c r="V164" s="449" t="s">
+        <v>914</v>
+      </c>
+      <c r="W164" s="131"/>
+      <c r="X164" s="131"/>
+      <c r="Y164" s="479"/>
+    </row>
+    <row r="165" spans="1:25" ht="399" customHeight="1">
+      <c r="A165" s="520"/>
+      <c r="B165" s="544"/>
+      <c r="C165" s="545"/>
+      <c r="D165" s="516"/>
+      <c r="E165" s="491"/>
+      <c r="F165" s="491"/>
+      <c r="G165" s="491"/>
+      <c r="H165" s="491"/>
+      <c r="I165" s="518"/>
+      <c r="J165" s="518"/>
+      <c r="K165" s="518"/>
+      <c r="L165" s="499"/>
+      <c r="M165" s="503"/>
+      <c r="N165" s="503"/>
+      <c r="O165" s="492"/>
+      <c r="P165" s="543"/>
+      <c r="Q165" s="458"/>
+      <c r="R165" s="458"/>
+      <c r="S165" s="526"/>
+      <c r="T165" s="528"/>
+      <c r="U165" s="474"/>
+      <c r="V165" s="450"/>
+      <c r="W165" s="132"/>
+      <c r="X165" s="132"/>
+      <c r="Y165" s="480"/>
+    </row>
+    <row r="166" spans="1:25" ht="368.25" customHeight="1">
+      <c r="A166" s="519">
+        <v>57</v>
+      </c>
+      <c r="B166" s="508" t="s">
+        <v>85</v>
+      </c>
+      <c r="C166" s="510">
+        <v>97</v>
+      </c>
+      <c r="D166" s="515" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166" s="548" t="s">
+        <v>918</v>
+      </c>
+      <c r="F166" s="490" t="s">
+        <v>919</v>
+      </c>
+      <c r="G166" s="490" t="s">
+        <v>676</v>
+      </c>
+      <c r="H166" s="510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="498">
+        <f>J166+K166</f>
+        <v>61.2</v>
+      </c>
+      <c r="J166" s="498">
+        <v>30.2</v>
+      </c>
+      <c r="K166" s="498">
+        <v>31</v>
+      </c>
+      <c r="L166" s="498">
+        <v>30.6</v>
+      </c>
+      <c r="M166" s="503" t="s">
+        <v>3</v>
+      </c>
+      <c r="N166" s="503" t="s">
+        <v>125</v>
+      </c>
+      <c r="O166" s="490" t="s">
+        <v>648</v>
+      </c>
+      <c r="P166" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q166" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R166" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S166" s="52">
+        <v>45463</v>
+      </c>
+      <c r="T166" s="119" t="s">
+        <v>971</v>
+      </c>
+      <c r="U166" s="51"/>
+      <c r="V166" s="449" t="s">
+        <v>920</v>
+      </c>
+      <c r="W166" s="131"/>
+      <c r="X166" s="131"/>
+      <c r="Y166" s="479"/>
+    </row>
+    <row r="167" spans="1:25" ht="395.25" customHeight="1">
+      <c r="A167" s="520"/>
+      <c r="B167" s="509"/>
+      <c r="C167" s="511"/>
+      <c r="D167" s="517"/>
+      <c r="E167" s="548"/>
+      <c r="F167" s="492"/>
+      <c r="G167" s="492"/>
+      <c r="H167" s="511"/>
+      <c r="I167" s="518"/>
+      <c r="J167" s="518"/>
+      <c r="K167" s="518"/>
+      <c r="L167" s="518"/>
+      <c r="M167" s="503"/>
+      <c r="N167" s="503"/>
+      <c r="O167" s="492"/>
+      <c r="P167" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q167" s="51"/>
+      <c r="R167" s="51"/>
+      <c r="S167" s="52"/>
+      <c r="T167" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U167" s="51"/>
+      <c r="V167" s="450"/>
+      <c r="W167" s="132"/>
+      <c r="X167" s="132"/>
+      <c r="Y167" s="480"/>
+    </row>
+    <row r="168" spans="1:25" ht="261.75" customHeight="1">
+      <c r="A168" s="519">
+        <v>58</v>
+      </c>
+      <c r="B168" s="512" t="s">
+        <v>86</v>
+      </c>
+      <c r="C168" s="510">
+        <v>98</v>
+      </c>
+      <c r="D168" s="515" t="s">
         <v>162</v>
       </c>
-      <c r="E158" s="460" t="s">
-[...5 lines deleted...]
-      <c r="G158" s="460" t="s">
+      <c r="E168" s="490" t="s">
+        <v>501</v>
+      </c>
+      <c r="F168" s="490" t="s">
+        <v>544</v>
+      </c>
+      <c r="G168" s="591" t="s">
+        <v>502</v>
+      </c>
+      <c r="H168" s="591" t="s">
+        <v>503</v>
+      </c>
+      <c r="I168" s="637">
+        <f>J168+K168</f>
+        <v>38.900000000000006</v>
+      </c>
+      <c r="J168" s="637">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="K168" s="637">
+        <v>19.8</v>
+      </c>
+      <c r="L168" s="498">
+        <f>I168/2</f>
+        <v>19.450000000000003</v>
+      </c>
+      <c r="M168" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N168" s="473" t="s">
+        <v>125</v>
+      </c>
+      <c r="O168" s="490" t="s">
+        <v>624</v>
+      </c>
+      <c r="P168" s="529" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q168" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R168" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S168" s="475">
+        <v>45449</v>
+      </c>
+      <c r="T168" s="490" t="s">
+        <v>943</v>
+      </c>
+      <c r="U168" s="473"/>
+      <c r="V168" s="449" t="s">
+        <v>839</v>
+      </c>
+      <c r="W168" s="131"/>
+      <c r="X168" s="131"/>
+      <c r="Y168" s="519"/>
+    </row>
+    <row r="169" spans="1:25" ht="244.5" customHeight="1">
+      <c r="A169" s="520"/>
+      <c r="B169" s="514"/>
+      <c r="C169" s="511"/>
+      <c r="D169" s="517"/>
+      <c r="E169" s="492"/>
+      <c r="F169" s="492"/>
+      <c r="G169" s="592"/>
+      <c r="H169" s="592"/>
+      <c r="I169" s="638"/>
+      <c r="J169" s="638"/>
+      <c r="K169" s="638"/>
+      <c r="L169" s="518"/>
+      <c r="M169" s="474"/>
+      <c r="N169" s="474"/>
+      <c r="O169" s="492"/>
+      <c r="P169" s="530"/>
+      <c r="Q169" s="474"/>
+      <c r="R169" s="474"/>
+      <c r="S169" s="476"/>
+      <c r="T169" s="492"/>
+      <c r="U169" s="474"/>
+      <c r="V169" s="450"/>
+      <c r="W169" s="132"/>
+      <c r="X169" s="132"/>
+      <c r="Y169" s="520"/>
+    </row>
+    <row r="170" spans="1:25" ht="207" customHeight="1">
+      <c r="A170" s="72">
+        <v>59</v>
+      </c>
+      <c r="B170" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="C170" s="87">
+        <v>99</v>
+      </c>
+      <c r="D170" s="88" t="s">
+        <v>197</v>
+      </c>
+      <c r="E170" s="300" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="300" t="s">
+        <v>505</v>
+      </c>
+      <c r="G170" s="300" t="s">
+        <v>506</v>
+      </c>
+      <c r="H170" s="300" t="s">
+        <v>507</v>
+      </c>
+      <c r="I170" s="100">
+        <f>J170+K170</f>
+        <v>14.2</v>
+      </c>
+      <c r="J170" s="100">
+        <v>7.3</v>
+      </c>
+      <c r="K170" s="100">
+        <v>6.9</v>
+      </c>
+      <c r="L170" s="102">
+        <v>7.1</v>
+      </c>
+      <c r="M170" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N170" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="O170" s="184" t="s">
+        <v>628</v>
+      </c>
+      <c r="P170" s="158" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q170" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R170" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S170" s="74">
+        <v>46132</v>
+      </c>
+      <c r="T170" s="404" t="s">
+        <v>952</v>
+      </c>
+      <c r="U170" s="61"/>
+      <c r="V170" s="345" t="s">
+        <v>840</v>
+      </c>
+      <c r="W170" s="131"/>
+      <c r="X170" s="131"/>
+      <c r="Y170" s="17"/>
+    </row>
+    <row r="171" spans="1:25" ht="15" customHeight="1">
+      <c r="A171" s="495" t="s">
+        <v>749</v>
+      </c>
+      <c r="B171" s="496"/>
+      <c r="C171" s="496"/>
+      <c r="D171" s="496"/>
+      <c r="E171" s="496"/>
+      <c r="F171" s="496"/>
+      <c r="G171" s="496"/>
+      <c r="H171" s="496"/>
+      <c r="I171" s="496"/>
+      <c r="J171" s="496"/>
+      <c r="K171" s="496"/>
+      <c r="L171" s="496"/>
+      <c r="M171" s="496"/>
+      <c r="N171" s="496"/>
+      <c r="O171" s="497"/>
+      <c r="P171" s="163">
+        <v>724</v>
+      </c>
+      <c r="Q171" s="21"/>
+      <c r="R171" s="21"/>
+      <c r="S171" s="22"/>
+      <c r="T171" s="33"/>
+      <c r="U171" s="149"/>
+      <c r="V171" s="192"/>
+      <c r="W171" s="149"/>
+      <c r="X171" s="149"/>
+      <c r="Y171" s="23"/>
+    </row>
+    <row r="172" spans="1:25" ht="15" customHeight="1">
+      <c r="A172" s="495" t="s">
+        <v>12</v>
+      </c>
+      <c r="B172" s="496"/>
+      <c r="C172" s="496"/>
+      <c r="D172" s="496"/>
+      <c r="E172" s="496"/>
+      <c r="F172" s="496"/>
+      <c r="G172" s="496"/>
+      <c r="H172" s="496"/>
+      <c r="I172" s="496"/>
+      <c r="J172" s="496"/>
+      <c r="K172" s="496"/>
+      <c r="L172" s="496"/>
+      <c r="M172" s="496"/>
+      <c r="N172" s="496"/>
+      <c r="O172" s="496"/>
+      <c r="P172" s="496"/>
+      <c r="Q172" s="496"/>
+      <c r="R172" s="496"/>
+      <c r="S172" s="496"/>
+      <c r="T172" s="496"/>
+      <c r="U172" s="496"/>
+      <c r="V172" s="496"/>
+      <c r="W172" s="496"/>
+      <c r="X172" s="496"/>
+      <c r="Y172" s="497"/>
+    </row>
+    <row r="173" spans="1:25" ht="318" customHeight="1">
+      <c r="A173" s="67">
+        <v>1</v>
+      </c>
+      <c r="B173" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="C173" s="64">
+        <v>8</v>
+      </c>
+      <c r="D173" s="179" t="s">
+        <v>545</v>
+      </c>
+      <c r="E173" s="299" t="s">
+        <v>546</v>
+      </c>
+      <c r="F173" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" s="299" t="s">
+        <v>547</v>
+      </c>
+      <c r="H173" s="69" t="s">
+        <v>548</v>
+      </c>
+      <c r="I173" s="105">
+        <f>J173+K173</f>
+        <v>27.200000000000003</v>
+      </c>
+      <c r="J173" s="105">
+        <v>13.4</v>
+      </c>
+      <c r="K173" s="105">
+        <v>13.8</v>
+      </c>
+      <c r="L173" s="105">
+        <v>13.6</v>
+      </c>
+      <c r="M173" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N173" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O173" s="185" t="s">
+        <v>649</v>
+      </c>
+      <c r="P173" s="155" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q173" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="R173" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="S173" s="58">
+        <v>42352</v>
+      </c>
+      <c r="T173" s="404" t="s">
+        <v>964</v>
+      </c>
+      <c r="U173" s="58">
+        <v>46990</v>
+      </c>
+      <c r="V173" s="350" t="s">
+        <v>841</v>
+      </c>
+      <c r="W173" s="133"/>
+      <c r="X173" s="133"/>
+      <c r="Y173" s="53"/>
+    </row>
+    <row r="174" spans="1:25" ht="274.5" customHeight="1">
+      <c r="A174" s="519">
+        <v>2</v>
+      </c>
+      <c r="B174" s="508" t="s">
+        <v>88</v>
+      </c>
+      <c r="C174" s="510">
+        <v>9</v>
+      </c>
+      <c r="D174" s="515" t="s">
+        <v>209</v>
+      </c>
+      <c r="E174" s="490" t="s">
+        <v>695</v>
+      </c>
+      <c r="F174" s="490" t="s">
+        <v>696</v>
+      </c>
+      <c r="G174" s="490" t="s">
+        <v>736</v>
+      </c>
+      <c r="H174" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" s="498">
+        <f>J174+K174</f>
+        <v>45.8</v>
+      </c>
+      <c r="J174" s="498">
+        <v>21.6</v>
+      </c>
+      <c r="K174" s="498">
+        <v>24.2</v>
+      </c>
+      <c r="L174" s="498">
+        <f>I174/2</f>
+        <v>22.9</v>
+      </c>
+      <c r="M174" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N174" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O174" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P174" s="529" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q174" s="473" t="s">
+        <v>994</v>
+      </c>
+      <c r="R174" s="473" t="s">
+        <v>271</v>
+      </c>
+      <c r="S174" s="475">
+        <v>45668</v>
+      </c>
+      <c r="T174" s="477" t="s">
+        <v>978</v>
+      </c>
+      <c r="U174" s="475">
+        <v>46729</v>
+      </c>
+      <c r="V174" s="481" t="s">
+        <v>822</v>
+      </c>
+      <c r="W174" s="133"/>
+      <c r="X174" s="133"/>
+      <c r="Y174" s="479"/>
+    </row>
+    <row r="175" spans="1:25" ht="192" customHeight="1">
+      <c r="A175" s="520"/>
+      <c r="B175" s="509"/>
+      <c r="C175" s="511"/>
+      <c r="D175" s="517"/>
+      <c r="E175" s="492"/>
+      <c r="F175" s="492"/>
+      <c r="G175" s="492"/>
+      <c r="H175" s="474"/>
+      <c r="I175" s="518"/>
+      <c r="J175" s="518"/>
+      <c r="K175" s="518"/>
+      <c r="L175" s="518"/>
+      <c r="M175" s="474"/>
+      <c r="N175" s="474"/>
+      <c r="O175" s="492"/>
+      <c r="P175" s="530"/>
+      <c r="Q175" s="474"/>
+      <c r="R175" s="474"/>
+      <c r="S175" s="476"/>
+      <c r="T175" s="478"/>
+      <c r="U175" s="474"/>
+      <c r="V175" s="482"/>
+      <c r="W175" s="134"/>
+      <c r="X175" s="134"/>
+      <c r="Y175" s="480"/>
+    </row>
+    <row r="176" spans="1:25" ht="192" customHeight="1">
+      <c r="A176" s="206" t="s">
+        <v>274</v>
+      </c>
+      <c r="B176" s="197" t="s">
+        <v>89</v>
+      </c>
+      <c r="C176" s="198">
+        <v>10</v>
+      </c>
+      <c r="D176" s="199" t="s">
+        <v>549</v>
+      </c>
+      <c r="E176" s="200" t="s">
+        <v>550</v>
+      </c>
+      <c r="F176" s="200" t="s">
+        <v>551</v>
+      </c>
+      <c r="G176" s="200" t="s">
+        <v>227</v>
+      </c>
+      <c r="H176" s="200" t="s">
+        <v>552</v>
+      </c>
+      <c r="I176" s="201">
+        <f>J176+K176</f>
+        <v>13.4</v>
+      </c>
+      <c r="J176" s="201">
+        <v>7.2</v>
+      </c>
+      <c r="K176" s="201">
+        <v>6.2</v>
+      </c>
+      <c r="L176" s="201">
+        <v>6.7</v>
+      </c>
+      <c r="M176" s="202" t="s">
+        <v>3</v>
+      </c>
+      <c r="N176" s="202" t="s">
+        <v>124</v>
+      </c>
+      <c r="O176" s="200" t="s">
+        <v>651</v>
+      </c>
+      <c r="P176" s="200" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q176" s="202"/>
+      <c r="R176" s="202"/>
+      <c r="S176" s="203"/>
+      <c r="T176" s="204"/>
+      <c r="U176" s="203"/>
+      <c r="V176" s="287" t="s">
+        <v>686</v>
+      </c>
+      <c r="W176" s="203"/>
+      <c r="X176" s="203"/>
+      <c r="Y176" s="205"/>
+    </row>
+    <row r="177" spans="1:25" ht="408.75" customHeight="1">
+      <c r="A177" s="519">
+        <v>3</v>
+      </c>
+      <c r="B177" s="508" t="s">
+        <v>90</v>
+      </c>
+      <c r="C177" s="510">
+        <v>11</v>
+      </c>
+      <c r="D177" s="515" t="s">
+        <v>210</v>
+      </c>
+      <c r="E177" s="490" t="s">
+        <v>763</v>
+      </c>
+      <c r="F177" s="490" t="s">
+        <v>764</v>
+      </c>
+      <c r="G177" s="490" t="s">
+        <v>765</v>
+      </c>
+      <c r="H177" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" s="589">
+        <f>J177+K177</f>
+        <v>64.400000000000006</v>
+      </c>
+      <c r="J177" s="498">
+        <v>31.3</v>
+      </c>
+      <c r="K177" s="498">
+        <v>33.1</v>
+      </c>
+      <c r="L177" s="498">
+        <f>I177/2</f>
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M177" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N177" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O177" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P177" s="529" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q177" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R177" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S177" s="475">
+        <v>42248</v>
+      </c>
+      <c r="T177" s="477" t="s">
+        <v>979</v>
+      </c>
+      <c r="U177" s="475">
+        <v>46996</v>
+      </c>
+      <c r="V177" s="481" t="s">
+        <v>766</v>
+      </c>
+      <c r="W177" s="133"/>
+      <c r="X177" s="133"/>
+      <c r="Y177" s="479"/>
+    </row>
+    <row r="178" spans="1:25" ht="315.75" customHeight="1">
+      <c r="A178" s="520"/>
+      <c r="B178" s="509"/>
+      <c r="C178" s="511"/>
+      <c r="D178" s="517"/>
+      <c r="E178" s="492"/>
+      <c r="F178" s="492"/>
+      <c r="G178" s="492"/>
+      <c r="H178" s="474"/>
+      <c r="I178" s="590"/>
+      <c r="J178" s="518"/>
+      <c r="K178" s="518"/>
+      <c r="L178" s="518"/>
+      <c r="M178" s="474"/>
+      <c r="N178" s="474"/>
+      <c r="O178" s="492"/>
+      <c r="P178" s="530"/>
+      <c r="Q178" s="474"/>
+      <c r="R178" s="474"/>
+      <c r="S178" s="476"/>
+      <c r="T178" s="478"/>
+      <c r="U178" s="474"/>
+      <c r="V178" s="482"/>
+      <c r="W178" s="132"/>
+      <c r="X178" s="132"/>
+      <c r="Y178" s="480"/>
+    </row>
+    <row r="179" spans="1:25" ht="264.75" customHeight="1">
+      <c r="A179" s="577" t="s">
+        <v>274</v>
+      </c>
+      <c r="B179" s="579" t="s">
+        <v>91</v>
+      </c>
+      <c r="C179" s="560">
+        <v>14</v>
+      </c>
+      <c r="D179" s="562" t="s">
+        <v>163</v>
+      </c>
+      <c r="E179" s="539" t="s">
+        <v>681</v>
+      </c>
+      <c r="F179" s="539" t="s">
+        <v>682</v>
+      </c>
+      <c r="G179" s="539" t="s">
+        <v>553</v>
+      </c>
+      <c r="H179" s="483" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" s="541">
+        <f>J179+K179</f>
+        <v>38.6</v>
+      </c>
+      <c r="J179" s="541">
+        <v>19.3</v>
+      </c>
+      <c r="K179" s="541">
+        <v>19.3</v>
+      </c>
+      <c r="L179" s="541">
+        <v>19.3</v>
+      </c>
+      <c r="M179" s="483" t="s">
+        <v>3</v>
+      </c>
+      <c r="N179" s="483" t="s">
+        <v>124</v>
+      </c>
+      <c r="O179" s="539" t="s">
+        <v>651</v>
+      </c>
+      <c r="P179" s="539" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q179" s="483"/>
+      <c r="R179" s="483"/>
+      <c r="S179" s="568"/>
+      <c r="T179" s="566"/>
+      <c r="U179" s="483"/>
+      <c r="V179" s="655" t="s">
+        <v>687</v>
+      </c>
+      <c r="W179" s="202"/>
+      <c r="X179" s="202"/>
+      <c r="Y179" s="485"/>
+    </row>
+    <row r="180" spans="1:25" ht="248.25" customHeight="1">
+      <c r="A180" s="578"/>
+      <c r="B180" s="580"/>
+      <c r="C180" s="561"/>
+      <c r="D180" s="563"/>
+      <c r="E180" s="540"/>
+      <c r="F180" s="540"/>
+      <c r="G180" s="540"/>
+      <c r="H180" s="484"/>
+      <c r="I180" s="542"/>
+      <c r="J180" s="542"/>
+      <c r="K180" s="542"/>
+      <c r="L180" s="542"/>
+      <c r="M180" s="484"/>
+      <c r="N180" s="484"/>
+      <c r="O180" s="540"/>
+      <c r="P180" s="540"/>
+      <c r="Q180" s="484"/>
+      <c r="R180" s="484"/>
+      <c r="S180" s="570"/>
+      <c r="T180" s="567"/>
+      <c r="U180" s="484"/>
+      <c r="V180" s="656"/>
+      <c r="W180" s="207"/>
+      <c r="X180" s="207"/>
+      <c r="Y180" s="486"/>
+    </row>
+    <row r="181" spans="1:25" ht="285" customHeight="1">
+      <c r="A181" s="588">
+        <v>4</v>
+      </c>
+      <c r="B181" s="508" t="s">
+        <v>92</v>
+      </c>
+      <c r="C181" s="510">
+        <v>18</v>
+      </c>
+      <c r="D181" s="515" t="s">
+        <v>224</v>
+      </c>
+      <c r="E181" s="490" t="s">
+        <v>554</v>
+      </c>
+      <c r="F181" s="490" t="s">
+        <v>555</v>
+      </c>
+      <c r="G181" s="490" t="s">
+        <v>225</v>
+      </c>
+      <c r="H181" s="490" t="s">
+        <v>683</v>
+      </c>
+      <c r="I181" s="498">
+        <f>J181+K181</f>
+        <v>31.5</v>
+      </c>
+      <c r="J181" s="498">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K181" s="498">
+        <v>15.4</v>
+      </c>
+      <c r="L181" s="498">
+        <v>15.75</v>
+      </c>
+      <c r="M181" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N181" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O181" s="490" t="s">
+        <v>649</v>
+      </c>
+      <c r="P181" s="529" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q181" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R181" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S181" s="475">
+        <v>42635</v>
+      </c>
+      <c r="T181" s="477" t="s">
+        <v>963</v>
+      </c>
+      <c r="U181" s="475">
+        <v>47355</v>
+      </c>
+      <c r="V181" s="481" t="s">
+        <v>712</v>
+      </c>
+      <c r="W181" s="133"/>
+      <c r="X181" s="133"/>
+      <c r="Y181" s="479"/>
+    </row>
+    <row r="182" spans="1:25" ht="201.75" customHeight="1">
+      <c r="A182" s="588"/>
+      <c r="B182" s="509"/>
+      <c r="C182" s="511"/>
+      <c r="D182" s="517"/>
+      <c r="E182" s="492"/>
+      <c r="F182" s="492"/>
+      <c r="G182" s="492"/>
+      <c r="H182" s="492"/>
+      <c r="I182" s="518"/>
+      <c r="J182" s="518"/>
+      <c r="K182" s="518"/>
+      <c r="L182" s="518"/>
+      <c r="M182" s="474"/>
+      <c r="N182" s="474"/>
+      <c r="O182" s="492"/>
+      <c r="P182" s="530"/>
+      <c r="Q182" s="474"/>
+      <c r="R182" s="474"/>
+      <c r="S182" s="476"/>
+      <c r="T182" s="478"/>
+      <c r="U182" s="474"/>
+      <c r="V182" s="482"/>
+      <c r="W182" s="132"/>
+      <c r="X182" s="132"/>
+      <c r="Y182" s="480"/>
+    </row>
+    <row r="183" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A183" s="519">
+        <v>5</v>
+      </c>
+      <c r="B183" s="508" t="s">
+        <v>93</v>
+      </c>
+      <c r="C183" s="510">
+        <v>19</v>
+      </c>
+      <c r="D183" s="515" t="s">
+        <v>556</v>
+      </c>
+      <c r="E183" s="490" t="s">
+        <v>557</v>
+      </c>
+      <c r="F183" s="490" t="s">
+        <v>558</v>
+      </c>
+      <c r="G183" s="490" t="s">
+        <v>559</v>
+      </c>
+      <c r="H183" s="490" t="s">
+        <v>560</v>
+      </c>
+      <c r="I183" s="498">
+        <f>J183+K183</f>
+        <v>36</v>
+      </c>
+      <c r="J183" s="498">
+        <v>17.7</v>
+      </c>
+      <c r="K183" s="498">
+        <v>18.3</v>
+      </c>
+      <c r="L183" s="498">
+        <v>18</v>
+      </c>
+      <c r="M183" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N183" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O183" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P183" s="529" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q183" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R183" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S183" s="475">
+        <v>41409</v>
+      </c>
+      <c r="T183" s="477" t="s">
+        <v>962</v>
+      </c>
+      <c r="U183" s="475">
+        <v>46521</v>
+      </c>
+      <c r="V183" s="481" t="s">
+        <v>712</v>
+      </c>
+      <c r="W183" s="133"/>
+      <c r="X183" s="133"/>
+      <c r="Y183" s="479"/>
+    </row>
+    <row r="184" spans="1:25" ht="199.5" customHeight="1">
+      <c r="A184" s="520"/>
+      <c r="B184" s="509"/>
+      <c r="C184" s="511"/>
+      <c r="D184" s="517"/>
+      <c r="E184" s="492"/>
+      <c r="F184" s="492"/>
+      <c r="G184" s="492"/>
+      <c r="H184" s="492"/>
+      <c r="I184" s="518"/>
+      <c r="J184" s="518"/>
+      <c r="K184" s="518"/>
+      <c r="L184" s="518"/>
+      <c r="M184" s="474"/>
+      <c r="N184" s="474"/>
+      <c r="O184" s="492"/>
+      <c r="P184" s="530"/>
+      <c r="Q184" s="474"/>
+      <c r="R184" s="474"/>
+      <c r="S184" s="476"/>
+      <c r="T184" s="478"/>
+      <c r="U184" s="474"/>
+      <c r="V184" s="482"/>
+      <c r="W184" s="132"/>
+      <c r="X184" s="132"/>
+      <c r="Y184" s="480"/>
+    </row>
+    <row r="185" spans="1:25" ht="187.5" customHeight="1">
+      <c r="A185" s="519">
+        <v>6</v>
+      </c>
+      <c r="B185" s="512" t="s">
+        <v>94</v>
+      </c>
+      <c r="C185" s="510">
+        <v>23</v>
+      </c>
+      <c r="D185" s="515" t="s">
         <v>561</v>
       </c>
-      <c r="H158" s="482" t="s">
+      <c r="E185" s="490" t="s">
+        <v>813</v>
+      </c>
+      <c r="F185" s="490" t="s">
+        <v>814</v>
+      </c>
+      <c r="G185" s="490" t="s">
+        <v>746</v>
+      </c>
+      <c r="H185" s="490" t="s">
+        <v>563</v>
+      </c>
+      <c r="I185" s="498">
+        <f>J185+K185</f>
+        <v>53.3</v>
+      </c>
+      <c r="J185" s="498">
+        <v>26.5</v>
+      </c>
+      <c r="K185" s="498">
+        <v>26.8</v>
+      </c>
+      <c r="L185" s="498">
+        <v>26.65</v>
+      </c>
+      <c r="M185" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N185" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O185" s="490" t="s">
+        <v>652</v>
+      </c>
+      <c r="P185" s="529" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q185" s="473"/>
+      <c r="R185" s="473"/>
+      <c r="S185" s="487"/>
+      <c r="T185" s="490" t="s">
+        <v>146</v>
+      </c>
+      <c r="U185" s="475"/>
+      <c r="V185" s="481" t="s">
+        <v>815</v>
+      </c>
+      <c r="W185" s="133"/>
+      <c r="X185" s="133"/>
+      <c r="Y185" s="479"/>
+    </row>
+    <row r="186" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A186" s="520"/>
+      <c r="B186" s="514"/>
+      <c r="C186" s="511"/>
+      <c r="D186" s="517"/>
+      <c r="E186" s="492"/>
+      <c r="F186" s="492"/>
+      <c r="G186" s="492"/>
+      <c r="H186" s="492"/>
+      <c r="I186" s="518"/>
+      <c r="J186" s="518"/>
+      <c r="K186" s="518"/>
+      <c r="L186" s="518"/>
+      <c r="M186" s="474"/>
+      <c r="N186" s="474"/>
+      <c r="O186" s="492"/>
+      <c r="P186" s="530"/>
+      <c r="Q186" s="474"/>
+      <c r="R186" s="474"/>
+      <c r="S186" s="489"/>
+      <c r="T186" s="492"/>
+      <c r="U186" s="474"/>
+      <c r="V186" s="482"/>
+      <c r="W186" s="132"/>
+      <c r="X186" s="132"/>
+      <c r="Y186" s="480"/>
+    </row>
+    <row r="187" spans="1:25" ht="323.25" customHeight="1">
+      <c r="A187" s="519">
+        <v>7</v>
+      </c>
+      <c r="B187" s="508" t="s">
+        <v>95</v>
+      </c>
+      <c r="C187" s="510">
+        <v>24</v>
+      </c>
+      <c r="D187" s="515" t="s">
+        <v>164</v>
+      </c>
+      <c r="E187" s="490" t="s">
+        <v>885</v>
+      </c>
+      <c r="F187" s="490" t="s">
+        <v>886</v>
+      </c>
+      <c r="G187" s="490" t="s">
+        <v>564</v>
+      </c>
+      <c r="H187" s="473" t="s">
         <v>17</v>
       </c>
-      <c r="I158" s="470">
-[...3 lines deleted...]
-      <c r="J158" s="470">
+      <c r="I187" s="498">
+        <f>J187+K187</f>
+        <v>59.9</v>
+      </c>
+      <c r="J187" s="498">
+        <v>30</v>
+      </c>
+      <c r="K187" s="498">
+        <v>29.9</v>
+      </c>
+      <c r="L187" s="498">
+        <v>29.95</v>
+      </c>
+      <c r="M187" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N187" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O187" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P187" s="529" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q187" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R187" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S187" s="487">
+        <v>42355</v>
+      </c>
+      <c r="T187" s="477" t="s">
+        <v>965</v>
+      </c>
+      <c r="U187" s="475">
+        <v>46811</v>
+      </c>
+      <c r="V187" s="481" t="s">
+        <v>887</v>
+      </c>
+      <c r="W187" s="133"/>
+      <c r="X187" s="133"/>
+      <c r="Y187" s="479"/>
+    </row>
+    <row r="188" spans="1:25" ht="391.5" customHeight="1">
+      <c r="A188" s="520"/>
+      <c r="B188" s="509"/>
+      <c r="C188" s="511"/>
+      <c r="D188" s="517"/>
+      <c r="E188" s="492"/>
+      <c r="F188" s="492"/>
+      <c r="G188" s="492"/>
+      <c r="H188" s="474"/>
+      <c r="I188" s="518"/>
+      <c r="J188" s="518"/>
+      <c r="K188" s="518"/>
+      <c r="L188" s="518"/>
+      <c r="M188" s="474"/>
+      <c r="N188" s="474"/>
+      <c r="O188" s="492"/>
+      <c r="P188" s="530"/>
+      <c r="Q188" s="474"/>
+      <c r="R188" s="474"/>
+      <c r="S188" s="489"/>
+      <c r="T188" s="478"/>
+      <c r="U188" s="474"/>
+      <c r="V188" s="482"/>
+      <c r="W188" s="132"/>
+      <c r="X188" s="132"/>
+      <c r="Y188" s="480"/>
+    </row>
+    <row r="189" spans="1:25" ht="370.5" customHeight="1">
+      <c r="A189" s="226" t="s">
+        <v>274</v>
+      </c>
+      <c r="B189" s="227" t="s">
+        <v>96</v>
+      </c>
+      <c r="C189" s="228">
+        <v>25</v>
+      </c>
+      <c r="D189" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="E189" s="230" t="s">
+        <v>566</v>
+      </c>
+      <c r="F189" s="230" t="s">
+        <v>565</v>
+      </c>
+      <c r="G189" s="230" t="s">
+        <v>568</v>
+      </c>
+      <c r="H189" s="231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" s="232">
+        <f>J189+K189</f>
+        <v>29.8</v>
+      </c>
+      <c r="J189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="K189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="L189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="M189" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N189" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="O189" s="230" t="s">
+        <v>651</v>
+      </c>
+      <c r="P189" s="230" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q189" s="231"/>
+      <c r="R189" s="231"/>
+      <c r="S189" s="233"/>
+      <c r="T189" s="234"/>
+      <c r="U189" s="233"/>
+      <c r="V189" s="286" t="s">
+        <v>842</v>
+      </c>
+      <c r="W189" s="233"/>
+      <c r="X189" s="233"/>
+      <c r="Y189" s="236"/>
+    </row>
+    <row r="190" spans="1:25" ht="360" customHeight="1">
+      <c r="A190" s="225" t="s">
+        <v>274</v>
+      </c>
+      <c r="B190" s="227" t="s">
+        <v>129</v>
+      </c>
+      <c r="C190" s="237" t="s">
+        <v>130</v>
+      </c>
+      <c r="D190" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="E190" s="230" t="s">
+        <v>566</v>
+      </c>
+      <c r="F190" s="230" t="s">
+        <v>567</v>
+      </c>
+      <c r="G190" s="230" t="s">
+        <v>568</v>
+      </c>
+      <c r="H190" s="231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" s="232">
+        <f>J190+K190</f>
+        <v>29.8</v>
+      </c>
+      <c r="J190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="K190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="L190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="M190" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N190" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="O190" s="230" t="s">
+        <v>651</v>
+      </c>
+      <c r="P190" s="230" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q190" s="231"/>
+      <c r="R190" s="231"/>
+      <c r="S190" s="233"/>
+      <c r="T190" s="234"/>
+      <c r="U190" s="233"/>
+      <c r="V190" s="286" t="s">
+        <v>842</v>
+      </c>
+      <c r="W190" s="233"/>
+      <c r="X190" s="233"/>
+      <c r="Y190" s="236"/>
+    </row>
+    <row r="191" spans="1:25" ht="236.25">
+      <c r="A191" s="62">
+        <v>8</v>
+      </c>
+      <c r="B191" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="C191" s="64">
+        <v>28</v>
+      </c>
+      <c r="D191" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="E191" s="299" t="s">
+        <v>569</v>
+      </c>
+      <c r="F191" s="299" t="s">
+        <v>466</v>
+      </c>
+      <c r="G191" s="299" t="s">
+        <v>570</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="I191" s="108">
+        <f>J191+K191</f>
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J191" s="105">
+        <v>9.6</v>
+      </c>
+      <c r="K191" s="105">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="L191" s="105">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M191" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N191" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O191" s="271" t="s">
+        <v>653</v>
+      </c>
+      <c r="P191" s="273" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q191" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R191" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S191" s="52">
+        <v>40591</v>
+      </c>
+      <c r="T191" s="119" t="s">
+        <v>980</v>
+      </c>
+      <c r="U191" s="52">
+        <v>47005</v>
+      </c>
+      <c r="V191" s="284" t="s">
+        <v>843</v>
+      </c>
+      <c r="W191" s="145"/>
+      <c r="X191" s="145"/>
+      <c r="Y191" s="20"/>
+    </row>
+    <row r="192" spans="1:25" ht="350.25" customHeight="1">
+      <c r="A192" s="519">
+        <v>9</v>
+      </c>
+      <c r="B192" s="508" t="s">
+        <v>98</v>
+      </c>
+      <c r="C192" s="510">
+        <v>29</v>
+      </c>
+      <c r="D192" s="515" t="s">
+        <v>211</v>
+      </c>
+      <c r="E192" s="490" t="s">
+        <v>739</v>
+      </c>
+      <c r="F192" s="490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" s="490" t="s">
+        <v>737</v>
+      </c>
+      <c r="H192" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" s="498">
+        <v>31.3</v>
+      </c>
+      <c r="J192" s="498"/>
+      <c r="K192" s="498"/>
+      <c r="L192" s="498">
+        <v>31.3</v>
+      </c>
+      <c r="M192" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N192" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O192" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P192" s="536" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q192" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R192" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S192" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T192" s="477" t="s">
+        <v>981</v>
+      </c>
+      <c r="U192" s="475">
+        <v>46783</v>
+      </c>
+      <c r="V192" s="586" t="s">
+        <v>714</v>
+      </c>
+      <c r="W192" s="473"/>
+      <c r="X192" s="475"/>
+      <c r="Y192" s="477"/>
+    </row>
+    <row r="193" spans="1:25" ht="361.5" customHeight="1">
+      <c r="A193" s="520"/>
+      <c r="B193" s="509"/>
+      <c r="C193" s="511"/>
+      <c r="D193" s="517"/>
+      <c r="E193" s="492"/>
+      <c r="F193" s="492"/>
+      <c r="G193" s="492"/>
+      <c r="H193" s="474"/>
+      <c r="I193" s="518"/>
+      <c r="J193" s="518"/>
+      <c r="K193" s="518"/>
+      <c r="L193" s="518"/>
+      <c r="M193" s="474"/>
+      <c r="N193" s="474"/>
+      <c r="O193" s="492"/>
+      <c r="P193" s="531"/>
+      <c r="Q193" s="474"/>
+      <c r="R193" s="474"/>
+      <c r="S193" s="476"/>
+      <c r="T193" s="478"/>
+      <c r="U193" s="474"/>
+      <c r="V193" s="587"/>
+      <c r="W193" s="474"/>
+      <c r="X193" s="476"/>
+      <c r="Y193" s="478"/>
+    </row>
+    <row r="194" spans="1:25" ht="348.75" customHeight="1">
+      <c r="A194" s="519">
+        <v>10</v>
+      </c>
+      <c r="B194" s="508" t="s">
+        <v>127</v>
+      </c>
+      <c r="C194" s="510" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194" s="515" t="s">
+        <v>212</v>
+      </c>
+      <c r="E194" s="490" t="s">
+        <v>740</v>
+      </c>
+      <c r="F194" s="490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" s="490" t="s">
+        <v>738</v>
+      </c>
+      <c r="H194" s="549" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" s="498">
+        <v>31.6</v>
+      </c>
+      <c r="J194" s="498"/>
+      <c r="K194" s="498"/>
+      <c r="L194" s="498">
+        <v>31.6</v>
+      </c>
+      <c r="M194" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N194" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O194" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P194" s="536" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q194" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R194" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S194" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T194" s="477" t="s">
+        <v>982</v>
+      </c>
+      <c r="U194" s="475">
+        <v>46783</v>
+      </c>
+      <c r="V194" s="586" t="s">
+        <v>714</v>
+      </c>
+      <c r="W194" s="473"/>
+      <c r="X194" s="475"/>
+      <c r="Y194" s="477"/>
+    </row>
+    <row r="195" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A195" s="520"/>
+      <c r="B195" s="509"/>
+      <c r="C195" s="511"/>
+      <c r="D195" s="517"/>
+      <c r="E195" s="492"/>
+      <c r="F195" s="492"/>
+      <c r="G195" s="492"/>
+      <c r="H195" s="550"/>
+      <c r="I195" s="518"/>
+      <c r="J195" s="518"/>
+      <c r="K195" s="518"/>
+      <c r="L195" s="518"/>
+      <c r="M195" s="474"/>
+      <c r="N195" s="474"/>
+      <c r="O195" s="492"/>
+      <c r="P195" s="531"/>
+      <c r="Q195" s="474"/>
+      <c r="R195" s="474"/>
+      <c r="S195" s="476"/>
+      <c r="T195" s="478"/>
+      <c r="U195" s="474"/>
+      <c r="V195" s="587"/>
+      <c r="W195" s="474"/>
+      <c r="X195" s="476"/>
+      <c r="Y195" s="478"/>
+    </row>
+    <row r="196" spans="1:25" ht="360.75" customHeight="1">
+      <c r="A196" s="519">
+        <v>11</v>
+      </c>
+      <c r="B196" s="508" t="s">
+        <v>99</v>
+      </c>
+      <c r="C196" s="510">
+        <v>30</v>
+      </c>
+      <c r="D196" s="515" t="s">
+        <v>572</v>
+      </c>
+      <c r="E196" s="490" t="s">
+        <v>921</v>
+      </c>
+      <c r="F196" s="490" t="s">
+        <v>922</v>
+      </c>
+      <c r="G196" s="490" t="s">
+        <v>879</v>
+      </c>
+      <c r="H196" s="490" t="s">
+        <v>880</v>
+      </c>
+      <c r="I196" s="498">
+        <v>36.9</v>
+      </c>
+      <c r="J196" s="498">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K196" s="498">
+        <f>I196+J196</f>
+        <v>73.099999999999994</v>
+      </c>
+      <c r="L196" s="498">
+        <f>K196/2</f>
+        <v>36.549999999999997</v>
+      </c>
+      <c r="M196" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N196" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O196" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P196" s="529" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q196" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R196" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S196" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T196" s="477" t="s">
+        <v>961</v>
+      </c>
+      <c r="U196" s="475">
+        <v>46372</v>
+      </c>
+      <c r="V196" s="481" t="s">
+        <v>923</v>
+      </c>
+      <c r="W196" s="133"/>
+      <c r="X196" s="133"/>
+      <c r="Y196" s="479"/>
+    </row>
+    <row r="197" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A197" s="520"/>
+      <c r="B197" s="509"/>
+      <c r="C197" s="511"/>
+      <c r="D197" s="517"/>
+      <c r="E197" s="492"/>
+      <c r="F197" s="492"/>
+      <c r="G197" s="492"/>
+      <c r="H197" s="492"/>
+      <c r="I197" s="518"/>
+      <c r="J197" s="518"/>
+      <c r="K197" s="518"/>
+      <c r="L197" s="518"/>
+      <c r="M197" s="474"/>
+      <c r="N197" s="474"/>
+      <c r="O197" s="492"/>
+      <c r="P197" s="530"/>
+      <c r="Q197" s="474"/>
+      <c r="R197" s="474"/>
+      <c r="S197" s="476"/>
+      <c r="T197" s="478"/>
+      <c r="U197" s="474"/>
+      <c r="V197" s="660"/>
+      <c r="W197" s="132"/>
+      <c r="X197" s="132"/>
+      <c r="Y197" s="480"/>
+    </row>
+    <row r="198" spans="1:25" ht="267" customHeight="1">
+      <c r="A198" s="519">
+        <v>12</v>
+      </c>
+      <c r="B198" s="508" t="s">
+        <v>100</v>
+      </c>
+      <c r="C198" s="510">
+        <v>35</v>
+      </c>
+      <c r="D198" s="515" t="s">
+        <v>18</v>
+      </c>
+      <c r="E198" s="490" t="s">
+        <v>784</v>
+      </c>
+      <c r="F198" s="490" t="s">
+        <v>785</v>
+      </c>
+      <c r="G198" s="490" t="s">
+        <v>573</v>
+      </c>
+      <c r="H198" s="490" t="s">
+        <v>574</v>
+      </c>
+      <c r="I198" s="498">
+        <f>J198+K198</f>
+        <v>56.4</v>
+      </c>
+      <c r="J198" s="498">
+        <v>28.4</v>
+      </c>
+      <c r="K198" s="498">
+        <v>28</v>
+      </c>
+      <c r="L198" s="498">
+        <v>28.2</v>
+      </c>
+      <c r="M198" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N198" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O198" s="490" t="s">
+        <v>653</v>
+      </c>
+      <c r="P198" s="529" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q198" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R198" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S198" s="475">
+        <v>41478</v>
+      </c>
+      <c r="T198" s="477" t="s">
+        <v>984</v>
+      </c>
+      <c r="U198" s="475">
+        <v>47109</v>
+      </c>
+      <c r="V198" s="481" t="s">
+        <v>783</v>
+      </c>
+      <c r="W198" s="133"/>
+      <c r="X198" s="133"/>
+      <c r="Y198" s="479"/>
+    </row>
+    <row r="199" spans="1:25" ht="235.5" customHeight="1">
+      <c r="A199" s="520"/>
+      <c r="B199" s="509"/>
+      <c r="C199" s="511"/>
+      <c r="D199" s="517"/>
+      <c r="E199" s="492"/>
+      <c r="F199" s="492"/>
+      <c r="G199" s="492"/>
+      <c r="H199" s="492"/>
+      <c r="I199" s="518"/>
+      <c r="J199" s="518"/>
+      <c r="K199" s="518"/>
+      <c r="L199" s="518"/>
+      <c r="M199" s="474"/>
+      <c r="N199" s="474"/>
+      <c r="O199" s="492"/>
+      <c r="P199" s="530"/>
+      <c r="Q199" s="474"/>
+      <c r="R199" s="474"/>
+      <c r="S199" s="476"/>
+      <c r="T199" s="478"/>
+      <c r="U199" s="474"/>
+      <c r="V199" s="482"/>
+      <c r="W199" s="132"/>
+      <c r="X199" s="132"/>
+      <c r="Y199" s="480"/>
+    </row>
+    <row r="200" spans="1:25" ht="250.5" customHeight="1">
+      <c r="A200" s="506" t="s">
+        <v>699</v>
+      </c>
+      <c r="B200" s="508" t="s">
+        <v>154</v>
+      </c>
+      <c r="C200" s="510" t="s">
+        <v>153</v>
+      </c>
+      <c r="D200" s="515" t="s">
+        <v>18</v>
+      </c>
+      <c r="E200" s="490" t="s">
+        <v>784</v>
+      </c>
+      <c r="F200" s="490" t="s">
+        <v>786</v>
+      </c>
+      <c r="G200" s="490" t="s">
+        <v>573</v>
+      </c>
+      <c r="H200" s="490" t="s">
+        <v>574</v>
+      </c>
+      <c r="I200" s="498">
+        <f>J200+K200</f>
+        <v>56.4</v>
+      </c>
+      <c r="J200" s="498">
+        <v>28.4</v>
+      </c>
+      <c r="K200" s="498">
+        <v>28</v>
+      </c>
+      <c r="L200" s="498">
+        <v>28.2</v>
+      </c>
+      <c r="M200" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N200" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O200" s="490" t="s">
+        <v>653</v>
+      </c>
+      <c r="P200" s="529" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q200" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R200" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S200" s="475">
+        <v>41471</v>
+      </c>
+      <c r="T200" s="477" t="s">
+        <v>985</v>
+      </c>
+      <c r="U200" s="475">
+        <v>47109</v>
+      </c>
+      <c r="V200" s="481" t="s">
+        <v>783</v>
+      </c>
+      <c r="W200" s="133"/>
+      <c r="X200" s="133"/>
+      <c r="Y200" s="479"/>
+    </row>
+    <row r="201" spans="1:25" ht="245.25" customHeight="1">
+      <c r="A201" s="507"/>
+      <c r="B201" s="509"/>
+      <c r="C201" s="511"/>
+      <c r="D201" s="517"/>
+      <c r="E201" s="492"/>
+      <c r="F201" s="492"/>
+      <c r="G201" s="492"/>
+      <c r="H201" s="492"/>
+      <c r="I201" s="518"/>
+      <c r="J201" s="518"/>
+      <c r="K201" s="518"/>
+      <c r="L201" s="518"/>
+      <c r="M201" s="474"/>
+      <c r="N201" s="474"/>
+      <c r="O201" s="492"/>
+      <c r="P201" s="530"/>
+      <c r="Q201" s="474"/>
+      <c r="R201" s="474"/>
+      <c r="S201" s="476"/>
+      <c r="T201" s="478"/>
+      <c r="U201" s="474"/>
+      <c r="V201" s="482"/>
+      <c r="W201" s="132"/>
+      <c r="X201" s="132"/>
+      <c r="Y201" s="480"/>
+    </row>
+    <row r="202" spans="1:25" ht="134.25" customHeight="1">
+      <c r="A202" s="114">
+        <v>14</v>
+      </c>
+      <c r="B202" s="117" t="s">
+        <v>158</v>
+      </c>
+      <c r="C202" s="115">
+        <v>38</v>
+      </c>
+      <c r="D202" s="118" t="s">
+        <v>575</v>
+      </c>
+      <c r="E202" s="304" t="s">
+        <v>576</v>
+      </c>
+      <c r="F202" s="303" t="s">
+        <v>577</v>
+      </c>
+      <c r="G202" s="181" t="s">
+        <v>578</v>
+      </c>
+      <c r="H202" s="183" t="s">
+        <v>579</v>
+      </c>
+      <c r="I202" s="111">
+        <f>J202+K202</f>
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J202" s="111">
+        <v>5</v>
+      </c>
+      <c r="K202" s="111">
+        <v>4.8</v>
+      </c>
+      <c r="L202" s="111">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M202" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="N202" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="O202" s="185" t="s">
+        <v>653</v>
+      </c>
+      <c r="P202" s="155" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q202" s="413" t="s">
+        <v>995</v>
+      </c>
+      <c r="R202" s="125" t="s">
+        <v>271</v>
+      </c>
+      <c r="S202" s="113">
+        <v>43972</v>
+      </c>
+      <c r="T202" s="405" t="s">
+        <v>956</v>
+      </c>
+      <c r="U202" s="113">
+        <v>46893</v>
+      </c>
+      <c r="V202" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W202" s="133"/>
+      <c r="X202" s="133"/>
+      <c r="Y202" s="114"/>
+    </row>
+    <row r="203" spans="1:25" ht="327" customHeight="1">
+      <c r="A203" s="506" t="s">
+        <v>689</v>
+      </c>
+      <c r="B203" s="508" t="s">
+        <v>101</v>
+      </c>
+      <c r="C203" s="510">
+        <v>42</v>
+      </c>
+      <c r="D203" s="515" t="s">
+        <v>753</v>
+      </c>
+      <c r="E203" s="490" t="s">
+        <v>888</v>
+      </c>
+      <c r="F203" s="490" t="s">
+        <v>889</v>
+      </c>
+      <c r="G203" s="490" t="s">
+        <v>755</v>
+      </c>
+      <c r="H203" s="490" t="s">
+        <v>754</v>
+      </c>
+      <c r="I203" s="498">
+        <f>J203+K203</f>
+        <v>52</v>
+      </c>
+      <c r="J203" s="498">
+        <v>25.3</v>
+      </c>
+      <c r="K203" s="498">
+        <v>26.7</v>
+      </c>
+      <c r="L203" s="498">
+        <f>I203/2</f>
+        <v>26</v>
+      </c>
+      <c r="M203" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N203" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O203" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P203" s="529" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q203" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R203" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S203" s="475">
+        <v>40567</v>
+      </c>
+      <c r="T203" s="477" t="s">
+        <v>967</v>
+      </c>
+      <c r="U203" s="475">
+        <v>47005</v>
+      </c>
+      <c r="V203" s="481" t="s">
+        <v>890</v>
+      </c>
+      <c r="W203" s="133"/>
+      <c r="X203" s="133"/>
+      <c r="Y203" s="479"/>
+    </row>
+    <row r="204" spans="1:25" ht="218.25" customHeight="1">
+      <c r="A204" s="507"/>
+      <c r="B204" s="509"/>
+      <c r="C204" s="511"/>
+      <c r="D204" s="517"/>
+      <c r="E204" s="492"/>
+      <c r="F204" s="492"/>
+      <c r="G204" s="492"/>
+      <c r="H204" s="492"/>
+      <c r="I204" s="518"/>
+      <c r="J204" s="518"/>
+      <c r="K204" s="518"/>
+      <c r="L204" s="518"/>
+      <c r="M204" s="474"/>
+      <c r="N204" s="474"/>
+      <c r="O204" s="492"/>
+      <c r="P204" s="530"/>
+      <c r="Q204" s="474"/>
+      <c r="R204" s="474"/>
+      <c r="S204" s="476"/>
+      <c r="T204" s="478"/>
+      <c r="U204" s="474"/>
+      <c r="V204" s="482"/>
+      <c r="W204" s="132"/>
+      <c r="X204" s="132"/>
+      <c r="Y204" s="480"/>
+    </row>
+    <row r="205" spans="1:25" ht="356.25" customHeight="1">
+      <c r="A205" s="67">
+        <v>16</v>
+      </c>
+      <c r="B205" s="63" t="s">
+        <v>102</v>
+      </c>
+      <c r="C205" s="64">
+        <v>43</v>
+      </c>
+      <c r="D205" s="167" t="s">
+        <v>419</v>
+      </c>
+      <c r="E205" s="303" t="s">
+        <v>580</v>
+      </c>
+      <c r="F205" s="303" t="s">
+        <v>581</v>
+      </c>
+      <c r="G205" s="303" t="s">
+        <v>741</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205" s="105">
+        <f>J205+K205</f>
+        <v>40.4</v>
+      </c>
+      <c r="J205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="K205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="L205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="M205" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="N205" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O205" s="372" t="s">
+        <v>852</v>
+      </c>
+      <c r="P205" s="155" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q205" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R205" s="371" t="s">
+        <v>241</v>
+      </c>
+      <c r="S205" s="58"/>
+      <c r="T205" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U205" s="58"/>
+      <c r="V205" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W205" s="133"/>
+      <c r="X205" s="133"/>
+      <c r="Y205" s="20"/>
+    </row>
+    <row r="206" spans="1:25" ht="362.25" customHeight="1">
+      <c r="A206" s="547">
+        <v>17</v>
+      </c>
+      <c r="B206" s="508" t="s">
+        <v>103</v>
+      </c>
+      <c r="C206" s="510">
+        <v>44</v>
+      </c>
+      <c r="D206" s="515" t="s">
+        <v>185</v>
+      </c>
+      <c r="E206" s="490" t="s">
+        <v>924</v>
+      </c>
+      <c r="F206" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" s="490" t="s">
+        <v>582</v>
+      </c>
+      <c r="H206" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" s="498">
+        <v>29</v>
+      </c>
+      <c r="J206" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K206" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L206" s="498">
+        <v>29</v>
+      </c>
+      <c r="M206" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N206" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O206" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P206" s="529" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q206" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R206" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S206" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T206" s="477" t="s">
+        <v>983</v>
+      </c>
+      <c r="U206" s="475">
+        <v>46418</v>
+      </c>
+      <c r="V206" s="481" t="s">
+        <v>925</v>
+      </c>
+      <c r="W206" s="133"/>
+      <c r="X206" s="133"/>
+      <c r="Y206" s="479"/>
+    </row>
+    <row r="207" spans="1:25" ht="360" customHeight="1">
+      <c r="A207" s="520"/>
+      <c r="B207" s="509"/>
+      <c r="C207" s="511"/>
+      <c r="D207" s="517"/>
+      <c r="E207" s="492"/>
+      <c r="F207" s="474"/>
+      <c r="G207" s="492"/>
+      <c r="H207" s="474"/>
+      <c r="I207" s="518"/>
+      <c r="J207" s="518"/>
+      <c r="K207" s="518"/>
+      <c r="L207" s="518"/>
+      <c r="M207" s="474"/>
+      <c r="N207" s="474"/>
+      <c r="O207" s="492"/>
+      <c r="P207" s="530"/>
+      <c r="Q207" s="474"/>
+      <c r="R207" s="474"/>
+      <c r="S207" s="476"/>
+      <c r="T207" s="478"/>
+      <c r="U207" s="474"/>
+      <c r="V207" s="482"/>
+      <c r="W207" s="132"/>
+      <c r="X207" s="132"/>
+      <c r="Y207" s="480"/>
+    </row>
+    <row r="208" spans="1:25" ht="361.5" customHeight="1">
+      <c r="A208" s="519">
+        <v>18</v>
+      </c>
+      <c r="B208" s="508" t="s">
+        <v>128</v>
+      </c>
+      <c r="C208" s="510" t="s">
+        <v>14</v>
+      </c>
+      <c r="D208" s="515" t="s">
+        <v>165</v>
+      </c>
+      <c r="E208" s="490" t="s">
+        <v>926</v>
+      </c>
+      <c r="F208" s="490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" s="490" t="s">
+        <v>583</v>
+      </c>
+      <c r="H208" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" s="498">
+        <v>29.2</v>
+      </c>
+      <c r="J208" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K208" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L208" s="498">
+        <v>29.2</v>
+      </c>
+      <c r="M208" s="473" t="s">
+        <v>3</v>
+      </c>
+      <c r="N208" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O208" s="490" t="s">
+        <v>653</v>
+      </c>
+      <c r="P208" s="529" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q208" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R208" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S208" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T208" s="477" t="s">
+        <v>982</v>
+      </c>
+      <c r="U208" s="475">
+        <v>46418</v>
+      </c>
+      <c r="V208" s="481" t="s">
+        <v>927</v>
+      </c>
+      <c r="W208" s="133"/>
+      <c r="X208" s="133"/>
+      <c r="Y208" s="479"/>
+    </row>
+    <row r="209" spans="1:25" ht="383.25" customHeight="1">
+      <c r="A209" s="520"/>
+      <c r="B209" s="509"/>
+      <c r="C209" s="511"/>
+      <c r="D209" s="517"/>
+      <c r="E209" s="492"/>
+      <c r="F209" s="492"/>
+      <c r="G209" s="492"/>
+      <c r="H209" s="474"/>
+      <c r="I209" s="518"/>
+      <c r="J209" s="518"/>
+      <c r="K209" s="518"/>
+      <c r="L209" s="518"/>
+      <c r="M209" s="474"/>
+      <c r="N209" s="474"/>
+      <c r="O209" s="492"/>
+      <c r="P209" s="530"/>
+      <c r="Q209" s="474"/>
+      <c r="R209" s="474"/>
+      <c r="S209" s="476"/>
+      <c r="T209" s="478"/>
+      <c r="U209" s="474"/>
+      <c r="V209" s="482"/>
+      <c r="W209" s="132"/>
+      <c r="X209" s="132"/>
+      <c r="Y209" s="480"/>
+    </row>
+    <row r="210" spans="1:25" ht="407.25" customHeight="1">
+      <c r="A210" s="519">
         <v>19</v>
       </c>
-      <c r="K158" s="470">
-[...6 lines deleted...]
-      <c r="M158" s="475" t="s">
+      <c r="B210" s="508" t="s">
+        <v>104</v>
+      </c>
+      <c r="C210" s="510">
+        <v>45</v>
+      </c>
+      <c r="D210" s="515" t="s">
+        <v>584</v>
+      </c>
+      <c r="E210" s="490" t="s">
+        <v>767</v>
+      </c>
+      <c r="F210" s="490" t="s">
+        <v>768</v>
+      </c>
+      <c r="G210" s="490" t="s">
+        <v>769</v>
+      </c>
+      <c r="H210" s="473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" s="498">
+        <f>J210+K210</f>
+        <v>54.099999999999994</v>
+      </c>
+      <c r="J210" s="498">
+        <v>27.2</v>
+      </c>
+      <c r="K210" s="498">
+        <v>26.9</v>
+      </c>
+      <c r="L210" s="498">
+        <f>I210/2</f>
+        <v>27.049999999999997</v>
+      </c>
+      <c r="M210" s="473" t="s">
         <v>3</v>
       </c>
-      <c r="N158" s="475" t="s">
-[...26 lines deleted...]
-      <c r="Y158" s="449"/>
+      <c r="N210" s="473" t="s">
+        <v>124</v>
+      </c>
+      <c r="O210" s="490" t="s">
+        <v>650</v>
+      </c>
+      <c r="P210" s="529" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q210" s="473" t="s">
+        <v>275</v>
+      </c>
+      <c r="R210" s="473" t="s">
+        <v>241</v>
+      </c>
+      <c r="S210" s="475">
+        <v>42355</v>
+      </c>
+      <c r="T210" s="477" t="s">
+        <v>982</v>
+      </c>
+      <c r="U210" s="475">
+        <v>46418</v>
+      </c>
+      <c r="V210" s="481" t="s">
+        <v>766</v>
+      </c>
+      <c r="W210" s="133"/>
+      <c r="X210" s="133"/>
+      <c r="Y210" s="479"/>
     </row>
-    <row r="159" spans="1:25" ht="270.75" customHeight="1">
-[...32 lines deleted...]
-      <c r="Y159" s="450"/>
+    <row r="211" spans="1:25" ht="228" customHeight="1">
+      <c r="A211" s="520"/>
+      <c r="B211" s="509"/>
+      <c r="C211" s="511"/>
+      <c r="D211" s="517"/>
+      <c r="E211" s="492"/>
+      <c r="F211" s="492"/>
+      <c r="G211" s="492"/>
+      <c r="H211" s="474"/>
+      <c r="I211" s="518"/>
+      <c r="J211" s="518"/>
+      <c r="K211" s="518"/>
+      <c r="L211" s="518"/>
+      <c r="M211" s="474"/>
+      <c r="N211" s="474"/>
+      <c r="O211" s="492"/>
+      <c r="P211" s="530"/>
+      <c r="Q211" s="474"/>
+      <c r="R211" s="474"/>
+      <c r="S211" s="476"/>
+      <c r="T211" s="478"/>
+      <c r="U211" s="474"/>
+      <c r="V211" s="482"/>
+      <c r="W211" s="132"/>
+      <c r="X211" s="132"/>
+      <c r="Y211" s="480"/>
     </row>
-    <row r="160" spans="1:25" ht="382.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M160" s="475" t="s">
+    <row r="212" spans="1:25" ht="408.75" customHeight="1">
+      <c r="A212" s="67">
+        <v>20</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>105</v>
+      </c>
+      <c r="C212" s="64">
+        <v>48</v>
+      </c>
+      <c r="D212" s="182" t="s">
+        <v>585</v>
+      </c>
+      <c r="E212" s="385" t="s">
+        <v>891</v>
+      </c>
+      <c r="F212" s="385" t="s">
+        <v>892</v>
+      </c>
+      <c r="G212" s="181" t="s">
+        <v>586</v>
+      </c>
+      <c r="H212" s="181" t="s">
+        <v>587</v>
+      </c>
+      <c r="I212" s="105">
+        <f>J212+K212</f>
+        <v>31.6</v>
+      </c>
+      <c r="J212" s="105">
+        <v>15</v>
+      </c>
+      <c r="K212" s="105">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L212" s="105">
+        <v>15.8</v>
+      </c>
+      <c r="M212" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N160" s="475" t="s">
-[...26 lines deleted...]
-      <c r="Y160" s="449"/>
+      <c r="N212" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O212" s="185" t="s">
+        <v>653</v>
+      </c>
+      <c r="P212" s="155" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q212" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R212" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S212" s="58">
+        <v>40682</v>
+      </c>
+      <c r="T212" s="412" t="s">
+        <v>986</v>
+      </c>
+      <c r="U212" s="58">
+        <v>47052</v>
+      </c>
+      <c r="V212" s="384" t="s">
+        <v>893</v>
+      </c>
+      <c r="W212" s="133"/>
+      <c r="X212" s="133"/>
+      <c r="Y212" s="53"/>
     </row>
-    <row r="161" spans="1:25" ht="399" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y161" s="450"/>
+    <row r="213" spans="1:25" ht="307.5" customHeight="1">
+      <c r="A213" s="577" t="s">
+        <v>274</v>
+      </c>
+      <c r="B213" s="579" t="s">
+        <v>106</v>
+      </c>
+      <c r="C213" s="560">
+        <v>51</v>
+      </c>
+      <c r="D213" s="562" t="s">
+        <v>588</v>
+      </c>
+      <c r="E213" s="539" t="s">
+        <v>589</v>
+      </c>
+      <c r="F213" s="539" t="s">
+        <v>590</v>
+      </c>
+      <c r="G213" s="539" t="s">
+        <v>591</v>
+      </c>
+      <c r="H213" s="539" t="s">
+        <v>592</v>
+      </c>
+      <c r="I213" s="541">
+        <f>J213+K213</f>
+        <v>59.1</v>
+      </c>
+      <c r="J213" s="541">
+        <v>29.6</v>
+      </c>
+      <c r="K213" s="541">
+        <v>29.5</v>
+      </c>
+      <c r="L213" s="541">
+        <v>29.55</v>
+      </c>
+      <c r="M213" s="483" t="s">
+        <v>3</v>
+      </c>
+      <c r="N213" s="483" t="s">
+        <v>124</v>
+      </c>
+      <c r="O213" s="539" t="s">
+        <v>651</v>
+      </c>
+      <c r="P213" s="539" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q213" s="483"/>
+      <c r="R213" s="483"/>
+      <c r="S213" s="564"/>
+      <c r="T213" s="566"/>
+      <c r="U213" s="483"/>
+      <c r="V213" s="655" t="s">
+        <v>688</v>
+      </c>
+      <c r="W213" s="202"/>
+      <c r="X213" s="202"/>
+      <c r="Y213" s="581"/>
     </row>
-    <row r="162" spans="1:25" ht="368.25" customHeight="1">
-[...37 lines deleted...]
-      <c r="M162" s="475" t="s">
+    <row r="214" spans="1:25" ht="339" customHeight="1">
+      <c r="A214" s="578"/>
+      <c r="B214" s="580"/>
+      <c r="C214" s="561"/>
+      <c r="D214" s="563"/>
+      <c r="E214" s="540"/>
+      <c r="F214" s="540"/>
+      <c r="G214" s="540"/>
+      <c r="H214" s="540"/>
+      <c r="I214" s="542"/>
+      <c r="J214" s="542"/>
+      <c r="K214" s="542"/>
+      <c r="L214" s="542"/>
+      <c r="M214" s="484"/>
+      <c r="N214" s="484"/>
+      <c r="O214" s="540"/>
+      <c r="P214" s="540"/>
+      <c r="Q214" s="484"/>
+      <c r="R214" s="484"/>
+      <c r="S214" s="565"/>
+      <c r="T214" s="567"/>
+      <c r="U214" s="484"/>
+      <c r="V214" s="656"/>
+      <c r="W214" s="207"/>
+      <c r="X214" s="207"/>
+      <c r="Y214" s="582"/>
+    </row>
+    <row r="215" spans="1:25" ht="309" customHeight="1">
+      <c r="A215" s="577" t="s">
+        <v>274</v>
+      </c>
+      <c r="B215" s="579" t="s">
+        <v>131</v>
+      </c>
+      <c r="C215" s="560" t="s">
+        <v>132</v>
+      </c>
+      <c r="D215" s="562" t="s">
+        <v>588</v>
+      </c>
+      <c r="E215" s="539" t="s">
+        <v>589</v>
+      </c>
+      <c r="F215" s="539" t="s">
+        <v>590</v>
+      </c>
+      <c r="G215" s="539" t="s">
+        <v>591</v>
+      </c>
+      <c r="H215" s="539" t="s">
+        <v>592</v>
+      </c>
+      <c r="I215" s="541">
+        <f>J215+K215</f>
+        <v>59.1</v>
+      </c>
+      <c r="J215" s="541">
+        <v>29.6</v>
+      </c>
+      <c r="K215" s="541">
+        <v>29.5</v>
+      </c>
+      <c r="L215" s="541">
+        <v>29.55</v>
+      </c>
+      <c r="M215" s="483" t="s">
         <v>3</v>
       </c>
-      <c r="N162" s="475" t="s">
-[...26 lines deleted...]
-      <c r="Y162" s="449"/>
+      <c r="N215" s="483" t="s">
+        <v>124</v>
+      </c>
+      <c r="O215" s="539" t="s">
+        <v>651</v>
+      </c>
+      <c r="P215" s="539" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q215" s="483"/>
+      <c r="R215" s="483"/>
+      <c r="S215" s="564"/>
+      <c r="T215" s="566"/>
+      <c r="U215" s="568"/>
+      <c r="V215" s="657" t="s">
+        <v>688</v>
+      </c>
+      <c r="W215" s="203"/>
+      <c r="X215" s="203"/>
+      <c r="Y215" s="581"/>
     </row>
-    <row r="163" spans="1:25" ht="395.25" customHeight="1">
-[...2804 lines deleted...]
-      </c>
+    <row r="216" spans="1:25" ht="331.5" customHeight="1">
+      <c r="A216" s="578"/>
+      <c r="B216" s="580"/>
+      <c r="C216" s="561"/>
+      <c r="D216" s="563"/>
+      <c r="E216" s="540"/>
+      <c r="F216" s="540"/>
+      <c r="G216" s="540"/>
+      <c r="H216" s="540"/>
+      <c r="I216" s="542"/>
+      <c r="J216" s="542"/>
+      <c r="K216" s="542"/>
+      <c r="L216" s="542"/>
+      <c r="M216" s="484"/>
+      <c r="N216" s="484"/>
+      <c r="O216" s="540"/>
+      <c r="P216" s="540"/>
+      <c r="Q216" s="484"/>
+      <c r="R216" s="484"/>
+      <c r="S216" s="565"/>
+      <c r="T216" s="567"/>
+      <c r="U216" s="484"/>
+      <c r="V216" s="658"/>
       <c r="W216" s="207"/>
       <c r="X216" s="207"/>
-      <c r="Y216" s="566"/>
+      <c r="Y216" s="582"/>
     </row>
-    <row r="217" spans="1:25" s="168" customFormat="1" ht="194.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y217" s="567"/>
+    <row r="217" spans="1:25" ht="341.25" customHeight="1">
+      <c r="A217" s="62">
+        <v>21</v>
+      </c>
+      <c r="B217" s="63" t="s">
+        <v>107</v>
+      </c>
+      <c r="C217" s="64">
+        <v>52</v>
+      </c>
+      <c r="D217" s="179" t="s">
+        <v>562</v>
+      </c>
+      <c r="E217" s="344" t="s">
+        <v>816</v>
+      </c>
+      <c r="F217" s="344" t="s">
+        <v>817</v>
+      </c>
+      <c r="G217" s="185" t="s">
+        <v>593</v>
+      </c>
+      <c r="H217" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" s="105">
+        <f>J217+K217</f>
+        <v>36.200000000000003</v>
+      </c>
+      <c r="J217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="L217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M217" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N217" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O217" s="185" t="s">
+        <v>650</v>
+      </c>
+      <c r="P217" s="155" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q217" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R217" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S217" s="58">
+        <v>41750</v>
+      </c>
+      <c r="T217" s="412" t="s">
+        <v>987</v>
+      </c>
+      <c r="U217" s="52">
+        <v>46893</v>
+      </c>
+      <c r="V217" s="284" t="s">
+        <v>818</v>
+      </c>
+      <c r="W217" s="145"/>
+      <c r="X217" s="145"/>
+      <c r="Y217" s="20"/>
     </row>
-    <row r="218" spans="1:25" ht="266.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="I218" s="107">
+    <row r="218" spans="1:25" ht="382.5" customHeight="1">
+      <c r="A218" s="327" t="s">
+        <v>274</v>
+      </c>
+      <c r="B218" s="227" t="s">
+        <v>108</v>
+      </c>
+      <c r="C218" s="228">
+        <v>53</v>
+      </c>
+      <c r="D218" s="320" t="s">
+        <v>594</v>
+      </c>
+      <c r="E218" s="230" t="s">
+        <v>597</v>
+      </c>
+      <c r="F218" s="230" t="s">
+        <v>598</v>
+      </c>
+      <c r="G218" s="230" t="s">
+        <v>599</v>
+      </c>
+      <c r="H218" s="230" t="s">
+        <v>600</v>
+      </c>
+      <c r="I218" s="326">
         <f>J218+K218</f>
-        <v>22.4</v>
-[...10 lines deleted...]
-      <c r="M218" s="52" t="s">
+        <v>46.599999999999994</v>
+      </c>
+      <c r="J218" s="232">
+        <v>22.9</v>
+      </c>
+      <c r="K218" s="232">
+        <v>23.7</v>
+      </c>
+      <c r="L218" s="232">
+        <v>23.3</v>
+      </c>
+      <c r="M218" s="231" t="s">
         <v>3</v>
       </c>
-      <c r="N218" s="52" t="s">
+      <c r="N218" s="231" t="s">
         <v>124</v>
       </c>
-      <c r="O218" s="191" t="s">
-[...25 lines deleted...]
-      <c r="Y218" s="20"/>
+      <c r="O218" s="230" t="s">
+        <v>654</v>
+      </c>
+      <c r="P218" s="230" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q218" s="231"/>
+      <c r="R218" s="231"/>
+      <c r="S218" s="233"/>
+      <c r="T218" s="234"/>
+      <c r="U218" s="233"/>
+      <c r="V218" s="286" t="s">
+        <v>793</v>
+      </c>
+      <c r="W218" s="233"/>
+      <c r="X218" s="233"/>
+      <c r="Y218" s="236"/>
     </row>
-    <row r="219" spans="1:25" ht="257.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="I219" s="107">
+    <row r="219" spans="1:25" ht="386.25" customHeight="1">
+      <c r="A219" s="319" t="s">
+        <v>274</v>
+      </c>
+      <c r="B219" s="227" t="s">
+        <v>134</v>
+      </c>
+      <c r="C219" s="228" t="s">
+        <v>133</v>
+      </c>
+      <c r="D219" s="320" t="s">
+        <v>594</v>
+      </c>
+      <c r="E219" s="230" t="s">
+        <v>597</v>
+      </c>
+      <c r="F219" s="230" t="s">
+        <v>598</v>
+      </c>
+      <c r="G219" s="230" t="s">
+        <v>599</v>
+      </c>
+      <c r="H219" s="230" t="s">
+        <v>600</v>
+      </c>
+      <c r="I219" s="317">
         <f>J219+K219</f>
-        <v>22.4</v>
-[...10 lines deleted...]
-      <c r="M219" s="52" t="s">
+        <v>46.599999999999994</v>
+      </c>
+      <c r="J219" s="232">
+        <v>22.9</v>
+      </c>
+      <c r="K219" s="232">
+        <v>23.7</v>
+      </c>
+      <c r="L219" s="232">
+        <v>23.3</v>
+      </c>
+      <c r="M219" s="231" t="s">
         <v>3</v>
       </c>
-      <c r="N219" s="52" t="s">
+      <c r="N219" s="231" t="s">
         <v>124</v>
       </c>
-      <c r="O219" s="191" t="s">
-[...24 lines deleted...]
-      <c r="X219" s="147"/>
+      <c r="O219" s="230" t="s">
+        <v>654</v>
+      </c>
+      <c r="P219" s="230" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q219" s="121"/>
+      <c r="R219" s="121"/>
+      <c r="S219" s="52"/>
+      <c r="T219" s="119"/>
+      <c r="U219" s="52"/>
+      <c r="V219" s="286" t="s">
+        <v>794</v>
+      </c>
+      <c r="W219" s="145"/>
+      <c r="X219" s="145"/>
       <c r="Y219" s="20"/>
     </row>
-    <row r="220" spans="1:25" ht="409.6" customHeight="1">
-[...15 lines deleted...]
-      <c r="F220" s="475" t="s">
+    <row r="220" spans="1:25" s="165" customFormat="1" ht="273" customHeight="1">
+      <c r="A220" s="577" t="s">
+        <v>274</v>
+      </c>
+      <c r="B220" s="579" t="s">
+        <v>109</v>
+      </c>
+      <c r="C220" s="560">
+        <v>63</v>
+      </c>
+      <c r="D220" s="562" t="s">
+        <v>289</v>
+      </c>
+      <c r="E220" s="539" t="s">
+        <v>394</v>
+      </c>
+      <c r="F220" s="539" t="s">
+        <v>395</v>
+      </c>
+      <c r="G220" s="539" t="s">
+        <v>290</v>
+      </c>
+      <c r="H220" s="483" t="s">
         <v>17</v>
       </c>
-      <c r="G220" s="530" t="s">
-[...20 lines deleted...]
-      <c r="N220" s="475" t="s">
+      <c r="I220" s="541">
+        <f>J220+K220</f>
+        <v>42.599999999999994</v>
+      </c>
+      <c r="J220" s="541">
+        <v>21.2</v>
+      </c>
+      <c r="K220" s="541">
+        <v>21.4</v>
+      </c>
+      <c r="L220" s="541">
+        <v>21.3</v>
+      </c>
+      <c r="M220" s="483" t="s">
+        <v>3</v>
+      </c>
+      <c r="N220" s="483" t="s">
         <v>124</v>
       </c>
-      <c r="O220" s="530" t="s">
-[...25 lines deleted...]
-      <c r="Y220" s="449"/>
+      <c r="O220" s="539" t="s">
+        <v>651</v>
+      </c>
+      <c r="P220" s="539" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q220" s="483"/>
+      <c r="R220" s="483"/>
+      <c r="S220" s="568"/>
+      <c r="T220" s="566"/>
+      <c r="U220" s="568"/>
+      <c r="V220" s="657" t="s">
+        <v>368</v>
+      </c>
+      <c r="W220" s="203"/>
+      <c r="X220" s="203"/>
+      <c r="Y220" s="581"/>
     </row>
-    <row r="221" spans="1:25" ht="409.6" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y221" s="463"/>
+    <row r="221" spans="1:25" s="165" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A221" s="578"/>
+      <c r="B221" s="580"/>
+      <c r="C221" s="561"/>
+      <c r="D221" s="563"/>
+      <c r="E221" s="540"/>
+      <c r="F221" s="540"/>
+      <c r="G221" s="540"/>
+      <c r="H221" s="484"/>
+      <c r="I221" s="542"/>
+      <c r="J221" s="542"/>
+      <c r="K221" s="542"/>
+      <c r="L221" s="542"/>
+      <c r="M221" s="484"/>
+      <c r="N221" s="484"/>
+      <c r="O221" s="540"/>
+      <c r="P221" s="540"/>
+      <c r="Q221" s="484"/>
+      <c r="R221" s="484"/>
+      <c r="S221" s="570"/>
+      <c r="T221" s="567"/>
+      <c r="U221" s="484"/>
+      <c r="V221" s="658"/>
+      <c r="W221" s="207"/>
+      <c r="X221" s="207"/>
+      <c r="Y221" s="582"/>
     </row>
-    <row r="222" spans="1:25" ht="133.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y222" s="450"/>
+    <row r="222" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A222" s="62">
+        <v>22</v>
+      </c>
+      <c r="B222" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="C222" s="55">
+        <v>65</v>
+      </c>
+      <c r="D222" s="147" t="s">
+        <v>286</v>
+      </c>
+      <c r="E222" s="187" t="s">
+        <v>601</v>
+      </c>
+      <c r="F222" s="187" t="s">
+        <v>602</v>
+      </c>
+      <c r="G222" s="187" t="s">
+        <v>603</v>
+      </c>
+      <c r="H222" s="187" t="s">
+        <v>604</v>
+      </c>
+      <c r="I222" s="105">
+        <f>J222+K222</f>
+        <v>22.4</v>
+      </c>
+      <c r="J222" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="K222" s="108">
+        <v>11.3</v>
+      </c>
+      <c r="L222" s="108">
+        <v>11.2</v>
+      </c>
+      <c r="M222" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N222" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O222" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P222" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q222" s="414" t="s">
+        <v>996</v>
+      </c>
+      <c r="R222" s="116" t="s">
+        <v>272</v>
+      </c>
+      <c r="S222" s="52">
+        <v>43276</v>
+      </c>
+      <c r="T222" s="353" t="s">
+        <v>956</v>
+      </c>
+      <c r="U222" s="52">
+        <v>46922</v>
+      </c>
+      <c r="V222" s="284" t="s">
+        <v>844</v>
+      </c>
+      <c r="W222" s="145"/>
+      <c r="X222" s="145"/>
+      <c r="Y222" s="20"/>
     </row>
-    <row r="223" spans="1:25" ht="409.5">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="223" spans="1:25" ht="257.25" customHeight="1">
+      <c r="A223" s="68">
+        <v>23</v>
       </c>
       <c r="B223" s="40" t="s">
-        <v>111</v>
-[...32 lines deleted...]
-      <c r="M223" s="52" t="s">
+        <v>150</v>
+      </c>
+      <c r="C223" s="55" t="s">
+        <v>151</v>
+      </c>
+      <c r="D223" s="188" t="s">
+        <v>286</v>
+      </c>
+      <c r="E223" s="187" t="s">
+        <v>601</v>
+      </c>
+      <c r="F223" s="187" t="s">
+        <v>602</v>
+      </c>
+      <c r="G223" s="187" t="s">
+        <v>603</v>
+      </c>
+      <c r="H223" s="187" t="s">
+        <v>604</v>
+      </c>
+      <c r="I223" s="105">
+        <f>J223+K223</f>
+        <v>22.4</v>
+      </c>
+      <c r="J223" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="K223" s="108">
+        <v>11.3</v>
+      </c>
+      <c r="L223" s="108">
+        <v>11.2</v>
+      </c>
+      <c r="M223" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N223" s="52" t="s">
+      <c r="N223" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O223" s="191" t="s">
-        <v>672</v>
+      <c r="O223" s="187" t="s">
+        <v>653</v>
       </c>
       <c r="P223" s="39" t="s">
-        <v>366</v>
-[...20 lines deleted...]
-      <c r="X223" s="147"/>
+        <v>344</v>
+      </c>
+      <c r="Q223" s="414" t="s">
+        <v>997</v>
+      </c>
+      <c r="R223" s="126" t="s">
+        <v>276</v>
+      </c>
+      <c r="S223" s="52">
+        <v>42954</v>
+      </c>
+      <c r="T223" s="353" t="s">
+        <v>956</v>
+      </c>
+      <c r="U223" s="52">
+        <v>46922</v>
+      </c>
+      <c r="V223" s="284" t="s">
+        <v>845</v>
+      </c>
+      <c r="W223" s="145"/>
+      <c r="X223" s="145"/>
       <c r="Y223" s="20"/>
     </row>
-    <row r="224" spans="1:25" ht="409.5" customHeight="1">
-[...25 lines deleted...]
-        <f t="shared" si="3"/>
+    <row r="224" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A224" s="559">
+        <v>24</v>
+      </c>
+      <c r="B224" s="583" t="s">
+        <v>143</v>
+      </c>
+      <c r="C224" s="584">
+        <v>72</v>
+      </c>
+      <c r="D224" s="569" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="583" t="s">
+        <v>894</v>
+      </c>
+      <c r="F224" s="503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" s="548" t="s">
+        <v>606</v>
+      </c>
+      <c r="H224" s="503" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224" s="498">
+        <v>56.2</v>
+      </c>
+      <c r="J224" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K224" s="498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L224" s="576">
+        <v>56.2</v>
+      </c>
+      <c r="M224" s="503" t="s">
+        <v>159</v>
+      </c>
+      <c r="N224" s="503" t="s">
+        <v>124</v>
+      </c>
+      <c r="O224" s="548" t="s">
+        <v>653</v>
+      </c>
+      <c r="P224" s="575" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q224" s="503" t="s">
+        <v>275</v>
+      </c>
+      <c r="R224" s="503" t="s">
+        <v>241</v>
+      </c>
+      <c r="S224" s="574">
+        <v>40022</v>
+      </c>
+      <c r="T224" s="548" t="s">
+        <v>988</v>
+      </c>
+      <c r="U224" s="574">
+        <v>47026</v>
+      </c>
+      <c r="V224" s="481" t="s">
+        <v>895</v>
+      </c>
+      <c r="W224" s="133"/>
+      <c r="X224" s="133"/>
+      <c r="Y224" s="479"/>
+    </row>
+    <row r="225" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A225" s="559"/>
+      <c r="B225" s="583"/>
+      <c r="C225" s="584"/>
+      <c r="D225" s="569"/>
+      <c r="E225" s="583"/>
+      <c r="F225" s="503"/>
+      <c r="G225" s="548"/>
+      <c r="H225" s="503"/>
+      <c r="I225" s="499"/>
+      <c r="J225" s="499"/>
+      <c r="K225" s="499"/>
+      <c r="L225" s="576"/>
+      <c r="M225" s="503"/>
+      <c r="N225" s="503"/>
+      <c r="O225" s="548"/>
+      <c r="P225" s="575"/>
+      <c r="Q225" s="503"/>
+      <c r="R225" s="503"/>
+      <c r="S225" s="574"/>
+      <c r="T225" s="548"/>
+      <c r="U225" s="574"/>
+      <c r="V225" s="659"/>
+      <c r="W225" s="144"/>
+      <c r="X225" s="144"/>
+      <c r="Y225" s="493"/>
+    </row>
+    <row r="226" spans="1:25" ht="133.5" customHeight="1">
+      <c r="A226" s="559"/>
+      <c r="B226" s="583"/>
+      <c r="C226" s="584"/>
+      <c r="D226" s="569"/>
+      <c r="E226" s="585"/>
+      <c r="F226" s="503"/>
+      <c r="G226" s="548"/>
+      <c r="H226" s="503"/>
+      <c r="I226" s="518"/>
+      <c r="J226" s="518"/>
+      <c r="K226" s="518"/>
+      <c r="L226" s="576"/>
+      <c r="M226" s="503"/>
+      <c r="N226" s="503"/>
+      <c r="O226" s="548"/>
+      <c r="P226" s="575"/>
+      <c r="Q226" s="503"/>
+      <c r="R226" s="503"/>
+      <c r="S226" s="574"/>
+      <c r="T226" s="548"/>
+      <c r="U226" s="503"/>
+      <c r="V226" s="482"/>
+      <c r="W226" s="132"/>
+      <c r="X226" s="132"/>
+      <c r="Y226" s="480"/>
+    </row>
+    <row r="227" spans="1:25" ht="409.5">
+      <c r="A227" s="91">
+        <v>25</v>
+      </c>
+      <c r="B227" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="C227" s="55">
+        <v>73</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E227" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F227" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G227" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H227" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I227" s="105">
+        <f t="shared" ref="I227:I236" si="4">J227+K227</f>
         <v>45.1</v>
       </c>
-      <c r="J224" s="110">
+      <c r="J227" s="108">
         <v>22.6</v>
       </c>
-      <c r="K224" s="110">
+      <c r="K227" s="108">
         <v>22.5</v>
       </c>
-      <c r="L224" s="110">
+      <c r="L227" s="108">
         <v>22.55</v>
       </c>
-      <c r="M224" s="52" t="s">
+      <c r="M227" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N224" s="52" t="s">
+      <c r="N227" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O224" s="191" t="s">
-[...17 lines deleted...]
-      <c r="U224" s="53">
+      <c r="O227" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P227" s="39" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q227" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R227" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S227" s="52">
+        <v>40576</v>
+      </c>
+      <c r="T227" s="119" t="s">
+        <v>976</v>
+      </c>
+      <c r="U227" s="52">
         <v>47008</v>
       </c>
-      <c r="V224" s="288" t="s">
-[...212 lines deleted...]
-      <c r="X227" s="371"/>
+      <c r="V227" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W227" s="145"/>
+      <c r="X227" s="145"/>
       <c r="Y227" s="20"/>
     </row>
-    <row r="228" spans="1:25" ht="180.75" customHeight="1">
-[...37 lines deleted...]
-      <c r="M228" s="340" t="s">
+    <row r="228" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A228" s="68">
+        <v>26</v>
+      </c>
+      <c r="B228" s="40" t="s">
+        <v>135</v>
+      </c>
+      <c r="C228" s="55" t="s">
+        <v>137</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E228" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F228" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G228" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H228" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I228" s="105">
+        <f t="shared" si="4"/>
+        <v>45.1</v>
+      </c>
+      <c r="J228" s="108">
+        <v>22.6</v>
+      </c>
+      <c r="K228" s="108">
+        <v>22.5</v>
+      </c>
+      <c r="L228" s="108">
+        <v>22.55</v>
+      </c>
+      <c r="M228" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N228" s="340" t="s">
+      <c r="N228" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O228" s="338" t="s">
-[...17 lines deleted...]
-      <c r="Y228" s="346"/>
+      <c r="O228" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P228" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q228" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R228" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S228" s="52">
+        <v>40618</v>
+      </c>
+      <c r="T228" s="119" t="s">
+        <v>967</v>
+      </c>
+      <c r="U228" s="52">
+        <v>47008</v>
+      </c>
+      <c r="V228" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W228" s="145"/>
+      <c r="X228" s="145"/>
+      <c r="Y228" s="20"/>
     </row>
     <row r="229" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A229" s="68">
-        <v>30</v>
+      <c r="A229" s="62">
+        <v>27</v>
       </c>
       <c r="B229" s="40" t="s">
-        <v>113</v>
-[...32 lines deleted...]
-      <c r="M229" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="C229" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E229" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F229" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G229" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H229" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I229" s="105">
+        <f t="shared" si="4"/>
+        <v>45.1</v>
+      </c>
+      <c r="J229" s="108">
+        <v>22.6</v>
+      </c>
+      <c r="K229" s="108">
+        <v>22.5</v>
+      </c>
+      <c r="L229" s="108">
+        <v>22.55</v>
+      </c>
+      <c r="M229" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N229" s="52" t="s">
+      <c r="N229" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O229" s="377" t="s">
-[...16 lines deleted...]
-      <c r="X229" s="147"/>
+      <c r="O229" s="187" t="s">
+        <v>654</v>
+      </c>
+      <c r="P229" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q229" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R229" s="110" t="s">
+        <v>271</v>
+      </c>
+      <c r="S229" s="52">
+        <v>45133</v>
+      </c>
+      <c r="T229" s="119" t="s">
+        <v>976</v>
+      </c>
+      <c r="U229" s="58">
+        <v>47008</v>
+      </c>
+      <c r="V229" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W229" s="133"/>
+      <c r="X229" s="133"/>
       <c r="Y229" s="20"/>
     </row>
-    <row r="230" spans="1:25" ht="313.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M230" s="52" t="s">
+    <row r="230" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A230" s="62">
+        <v>28</v>
+      </c>
+      <c r="B230" s="63" t="s">
+        <v>139</v>
+      </c>
+      <c r="C230" s="64">
+        <v>74</v>
+      </c>
+      <c r="D230" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E230" s="324" t="s">
+        <v>787</v>
+      </c>
+      <c r="F230" s="324" t="s">
+        <v>788</v>
+      </c>
+      <c r="G230" s="185" t="s">
+        <v>611</v>
+      </c>
+      <c r="H230" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230" s="105">
+        <f t="shared" si="4"/>
+        <v>38</v>
+      </c>
+      <c r="J230" s="105">
+        <v>19</v>
+      </c>
+      <c r="K230" s="105">
+        <v>19</v>
+      </c>
+      <c r="L230" s="105">
+        <v>19</v>
+      </c>
+      <c r="M230" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N230" s="52" t="s">
+      <c r="N230" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O230" s="191" t="s">
-[...12 lines deleted...]
-        <v>42791</v>
+      <c r="O230" s="185" t="s">
+        <v>654</v>
+      </c>
+      <c r="P230" s="155" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q230" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R230" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="S230" s="52">
+        <v>42762</v>
       </c>
       <c r="T230" s="32" t="s">
-        <v>992</v>
-[...8 lines deleted...]
-      <c r="X230" s="147"/>
+        <v>989</v>
+      </c>
+      <c r="U230" s="58">
+        <v>46397</v>
+      </c>
+      <c r="V230" s="323" t="s">
+        <v>783</v>
+      </c>
+      <c r="W230" s="133"/>
+      <c r="X230" s="133"/>
       <c r="Y230" s="20"/>
     </row>
-    <row r="231" spans="1:25" ht="409.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M231" s="367" t="s">
+    <row r="231" spans="1:25" ht="279" customHeight="1">
+      <c r="A231" s="363">
+        <v>29</v>
+      </c>
+      <c r="B231" s="361" t="s">
+        <v>847</v>
+      </c>
+      <c r="C231" s="358">
+        <v>84</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>848</v>
+      </c>
+      <c r="E231" s="359" t="s">
+        <v>851</v>
+      </c>
+      <c r="F231" s="359" t="s">
+        <v>849</v>
+      </c>
+      <c r="G231" s="359" t="s">
+        <v>850</v>
+      </c>
+      <c r="H231" s="357" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231" s="357">
+        <f t="shared" si="4"/>
+        <v>21.200000000000003</v>
+      </c>
+      <c r="J231" s="357">
+        <v>10.65</v>
+      </c>
+      <c r="K231" s="357">
+        <v>10.55</v>
+      </c>
+      <c r="L231" s="357">
+        <f>I231/2</f>
+        <v>10.600000000000001</v>
+      </c>
+      <c r="M231" s="356" t="s">
         <v>3</v>
       </c>
-      <c r="N231" s="367" t="s">
+      <c r="N231" s="356" t="s">
         <v>124</v>
       </c>
-      <c r="O231" s="377" t="s">
-[...24 lines deleted...]
-      <c r="X231" s="376"/>
+      <c r="O231" s="359" t="s">
+        <v>852</v>
+      </c>
+      <c r="P231" s="362" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q231" s="356"/>
+      <c r="R231" s="356"/>
+      <c r="S231" s="365"/>
+      <c r="T231" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="U231" s="360"/>
+      <c r="V231" s="355" t="s">
+        <v>853</v>
+      </c>
+      <c r="W231" s="360"/>
+      <c r="X231" s="360"/>
       <c r="Y231" s="20"/>
     </row>
-    <row r="232" spans="1:25" ht="263.25" customHeight="1">
-[...38 lines deleted...]
-      <c r="M232" s="52" t="s">
+    <row r="232" spans="1:25" ht="180.75" customHeight="1">
+      <c r="A232" s="328" t="s">
+        <v>274</v>
+      </c>
+      <c r="B232" s="329" t="s">
+        <v>112</v>
+      </c>
+      <c r="C232" s="330">
+        <v>86</v>
+      </c>
+      <c r="D232" s="331" t="s">
+        <v>417</v>
+      </c>
+      <c r="E232" s="332" t="s">
+        <v>612</v>
+      </c>
+      <c r="F232" s="332" t="s">
+        <v>613</v>
+      </c>
+      <c r="G232" s="332" t="s">
+        <v>614</v>
+      </c>
+      <c r="H232" s="332" t="s">
+        <v>615</v>
+      </c>
+      <c r="I232" s="333">
+        <f t="shared" si="4"/>
+        <v>18.5</v>
+      </c>
+      <c r="J232" s="333">
+        <v>9.9</v>
+      </c>
+      <c r="K232" s="333">
+        <v>8.6</v>
+      </c>
+      <c r="L232" s="333">
+        <v>9.25</v>
+      </c>
+      <c r="M232" s="334" t="s">
         <v>3</v>
       </c>
-      <c r="N232" s="52" t="s">
+      <c r="N232" s="334" t="s">
         <v>124</v>
       </c>
-      <c r="O232" s="377" t="s">
-[...17 lines deleted...]
-      <c r="Y232" s="20"/>
+      <c r="O232" s="332" t="s">
+        <v>653</v>
+      </c>
+      <c r="P232" s="332" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q232" s="335"/>
+      <c r="R232" s="335"/>
+      <c r="S232" s="336"/>
+      <c r="T232" s="337"/>
+      <c r="U232" s="338"/>
+      <c r="V232" s="339" t="s">
+        <v>795</v>
+      </c>
+      <c r="W232" s="338"/>
+      <c r="X232" s="338"/>
+      <c r="Y232" s="340"/>
     </row>
-    <row r="233" spans="1:25" ht="19.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="Y233" s="20"/>
+    <row r="233" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A233" s="328" t="s">
+        <v>274</v>
+      </c>
+      <c r="B233" s="417" t="s">
+        <v>113</v>
+      </c>
+      <c r="C233" s="418">
+        <v>87</v>
+      </c>
+      <c r="D233" s="419" t="s">
+        <v>287</v>
+      </c>
+      <c r="E233" s="420" t="s">
+        <v>804</v>
+      </c>
+      <c r="F233" s="420" t="s">
+        <v>805</v>
+      </c>
+      <c r="G233" s="420" t="s">
+        <v>616</v>
+      </c>
+      <c r="H233" s="332" t="s">
+        <v>617</v>
+      </c>
+      <c r="I233" s="333">
+        <f t="shared" si="4"/>
+        <v>41.4</v>
+      </c>
+      <c r="J233" s="333">
+        <v>20.7</v>
+      </c>
+      <c r="K233" s="333">
+        <v>20.7</v>
+      </c>
+      <c r="L233" s="421">
+        <v>20.7</v>
+      </c>
+      <c r="M233" s="335" t="s">
+        <v>3</v>
+      </c>
+      <c r="N233" s="335" t="s">
+        <v>124</v>
+      </c>
+      <c r="O233" s="420" t="s">
+        <v>653</v>
+      </c>
+      <c r="P233" s="420" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q233" s="335"/>
+      <c r="R233" s="335"/>
+      <c r="S233" s="336"/>
+      <c r="T233" s="337"/>
+      <c r="U233" s="336"/>
+      <c r="V233" s="422" t="s">
+        <v>1002</v>
+      </c>
+      <c r="W233" s="336"/>
+      <c r="X233" s="336"/>
+      <c r="Y233" s="340"/>
     </row>
-    <row r="234" spans="1:25" ht="15" customHeight="1">
-[...27 lines deleted...]
-      <c r="X234" s="12"/>
+    <row r="234" spans="1:25" ht="313.5" customHeight="1">
+      <c r="A234" s="67">
+        <v>30</v>
+      </c>
+      <c r="B234" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C234" s="55">
+        <v>90</v>
+      </c>
+      <c r="D234" s="56" t="s">
+        <v>166</v>
+      </c>
+      <c r="E234" s="187" t="s">
+        <v>618</v>
+      </c>
+      <c r="F234" s="208" t="s">
+        <v>692</v>
+      </c>
+      <c r="G234" s="187" t="s">
+        <v>619</v>
+      </c>
+      <c r="H234" s="185" t="s">
+        <v>620</v>
+      </c>
+      <c r="I234" s="105">
+        <f t="shared" si="4"/>
+        <v>21.5</v>
+      </c>
+      <c r="J234" s="105">
+        <v>10.85</v>
+      </c>
+      <c r="K234" s="105">
+        <v>10.65</v>
+      </c>
+      <c r="L234" s="108">
+        <v>10.75</v>
+      </c>
+      <c r="M234" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N234" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O234" s="187" t="s">
+        <v>650</v>
+      </c>
+      <c r="P234" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q234" s="414" t="s">
+        <v>998</v>
+      </c>
+      <c r="R234" s="127" t="s">
+        <v>280</v>
+      </c>
+      <c r="S234" s="52">
+        <v>42791</v>
+      </c>
+      <c r="T234" s="32" t="s">
+        <v>956</v>
+      </c>
+      <c r="U234" s="52">
+        <v>46752</v>
+      </c>
+      <c r="V234" s="284" t="s">
+        <v>846</v>
+      </c>
+      <c r="W234" s="145"/>
+      <c r="X234" s="145"/>
       <c r="Y234" s="20"/>
     </row>
-    <row r="235" spans="1:25" ht="146.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="Y235" s="557"/>
+    <row r="235" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A235" s="363">
+        <v>31</v>
+      </c>
+      <c r="B235" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C235" s="364">
+        <v>91</v>
+      </c>
+      <c r="D235" s="369" t="s">
+        <v>418</v>
+      </c>
+      <c r="E235" s="366" t="s">
+        <v>789</v>
+      </c>
+      <c r="F235" s="366" t="s">
+        <v>790</v>
+      </c>
+      <c r="G235" s="366" t="s">
+        <v>621</v>
+      </c>
+      <c r="H235" s="366" t="s">
+        <v>622</v>
+      </c>
+      <c r="I235" s="357">
+        <f t="shared" ref="I235" si="5">J235+K235</f>
+        <v>51.8</v>
+      </c>
+      <c r="J235" s="368">
+        <v>26.45</v>
+      </c>
+      <c r="K235" s="368">
+        <v>25.35</v>
+      </c>
+      <c r="L235" s="368">
+        <v>25.9</v>
+      </c>
+      <c r="M235" s="356" t="s">
+        <v>3</v>
+      </c>
+      <c r="N235" s="356" t="s">
+        <v>124</v>
+      </c>
+      <c r="O235" s="366" t="s">
+        <v>653</v>
+      </c>
+      <c r="P235" s="367" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q235" s="356" t="s">
+        <v>275</v>
+      </c>
+      <c r="R235" s="356" t="s">
+        <v>241</v>
+      </c>
+      <c r="S235" s="365">
+        <v>42420</v>
+      </c>
+      <c r="T235" s="119" t="s">
+        <v>990</v>
+      </c>
+      <c r="U235" s="365">
+        <v>46800</v>
+      </c>
+      <c r="V235" s="284" t="s">
+        <v>791</v>
+      </c>
+      <c r="W235" s="365"/>
+      <c r="X235" s="365"/>
+      <c r="Y235" s="20"/>
+    </row>
+    <row r="236" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A236" s="62">
+        <v>32</v>
+      </c>
+      <c r="B236" s="40" t="s">
+        <v>854</v>
+      </c>
+      <c r="C236" s="55">
+        <v>92</v>
+      </c>
+      <c r="D236" s="369" t="s">
+        <v>855</v>
+      </c>
+      <c r="E236" s="366" t="s">
+        <v>856</v>
+      </c>
+      <c r="F236" s="366" t="s">
+        <v>857</v>
+      </c>
+      <c r="G236" s="366" t="s">
+        <v>858</v>
+      </c>
+      <c r="H236" s="356" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236" s="105">
+        <f t="shared" si="4"/>
+        <v>22.299999999999997</v>
+      </c>
+      <c r="J236" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="K236" s="108">
+        <v>11.2</v>
+      </c>
+      <c r="L236" s="108">
+        <f>I236/2</f>
+        <v>11.149999999999999</v>
+      </c>
+      <c r="M236" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N236" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O236" s="366" t="s">
+        <v>859</v>
+      </c>
+      <c r="P236" s="367" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q236" s="121"/>
+      <c r="R236" s="51"/>
+      <c r="S236" s="52"/>
+      <c r="T236" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U236" s="52"/>
+      <c r="V236" s="284" t="s">
+        <v>860</v>
+      </c>
+      <c r="W236" s="145"/>
+      <c r="X236" s="145"/>
+      <c r="Y236" s="20"/>
+    </row>
+    <row r="237" spans="1:25" ht="19.5" customHeight="1">
+      <c r="A237" s="495" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B237" s="496"/>
+      <c r="C237" s="496"/>
+      <c r="D237" s="496"/>
+      <c r="E237" s="496"/>
+      <c r="F237" s="496"/>
+      <c r="G237" s="496"/>
+      <c r="H237" s="496"/>
+      <c r="I237" s="496"/>
+      <c r="J237" s="496"/>
+      <c r="K237" s="496"/>
+      <c r="L237" s="496"/>
+      <c r="M237" s="496"/>
+      <c r="N237" s="496"/>
+      <c r="O237" s="497"/>
+      <c r="P237" s="164">
+        <v>399</v>
+      </c>
+      <c r="Q237" s="12"/>
+      <c r="R237" s="12"/>
+      <c r="S237" s="12"/>
+      <c r="T237" s="119"/>
+      <c r="U237" s="149"/>
+      <c r="V237" s="192"/>
+      <c r="W237" s="149"/>
+      <c r="X237" s="149"/>
+      <c r="Y237" s="20"/>
+    </row>
+    <row r="238" spans="1:25" ht="15" customHeight="1">
+      <c r="A238" s="495" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B238" s="496"/>
+      <c r="C238" s="496"/>
+      <c r="D238" s="496"/>
+      <c r="E238" s="496"/>
+      <c r="F238" s="496"/>
+      <c r="G238" s="496"/>
+      <c r="H238" s="496"/>
+      <c r="I238" s="496"/>
+      <c r="J238" s="496"/>
+      <c r="K238" s="496"/>
+      <c r="L238" s="496"/>
+      <c r="M238" s="496"/>
+      <c r="N238" s="496"/>
+      <c r="O238" s="497"/>
+      <c r="P238" s="164">
+        <v>1473</v>
+      </c>
+      <c r="Q238" s="25"/>
+      <c r="R238" s="25"/>
+      <c r="S238" s="25"/>
+      <c r="T238" s="25"/>
+      <c r="U238" s="12"/>
+      <c r="V238" s="10"/>
+      <c r="W238" s="12"/>
+      <c r="X238" s="12"/>
+      <c r="Y238" s="20"/>
+    </row>
+    <row r="239" spans="1:25" ht="146.25" customHeight="1">
+      <c r="A239" s="571" t="s">
+        <v>180</v>
+      </c>
+      <c r="B239" s="572"/>
+      <c r="C239" s="572"/>
+      <c r="D239" s="572"/>
+      <c r="E239" s="572"/>
+      <c r="F239" s="572"/>
+      <c r="G239" s="572"/>
+      <c r="H239" s="572"/>
+      <c r="I239" s="572"/>
+      <c r="J239" s="572"/>
+      <c r="K239" s="572"/>
+      <c r="L239" s="572"/>
+      <c r="M239" s="572"/>
+      <c r="N239" s="572"/>
+      <c r="O239" s="572"/>
+      <c r="P239" s="572"/>
+      <c r="Q239" s="572"/>
+      <c r="R239" s="572"/>
+      <c r="S239" s="572"/>
+      <c r="T239" s="572"/>
+      <c r="U239" s="572"/>
+      <c r="V239" s="572"/>
+      <c r="W239" s="572"/>
+      <c r="X239" s="572"/>
+      <c r="Y239" s="572"/>
     </row>
   </sheetData>
-  <mergeCells count="1501">
-[...41 lines deleted...]
-    <mergeCell ref="V141:V142"/>
+  <mergeCells count="1576">
+    <mergeCell ref="R36:R37"/>
+    <mergeCell ref="S36:S37"/>
+    <mergeCell ref="T36:T37"/>
+    <mergeCell ref="U36:U37"/>
+    <mergeCell ref="V36:V37"/>
+    <mergeCell ref="W36:W37"/>
+    <mergeCell ref="X36:X37"/>
+    <mergeCell ref="Y36:Y37"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="O36:O37"/>
+    <mergeCell ref="P36:P37"/>
+    <mergeCell ref="Q36:Q37"/>
+    <mergeCell ref="V198:V199"/>
+    <mergeCell ref="V200:V201"/>
+    <mergeCell ref="V203:V204"/>
+    <mergeCell ref="V208:V209"/>
+    <mergeCell ref="V92:V93"/>
+    <mergeCell ref="W92:W93"/>
+    <mergeCell ref="X92:X93"/>
+    <mergeCell ref="Y92:Y93"/>
+    <mergeCell ref="V98:V101"/>
+    <mergeCell ref="W98:W101"/>
+    <mergeCell ref="X98:X101"/>
+    <mergeCell ref="Y98:Y101"/>
+    <mergeCell ref="V103:V104"/>
+    <mergeCell ref="W103:W104"/>
+    <mergeCell ref="X103:X104"/>
+    <mergeCell ref="Y103:Y104"/>
+    <mergeCell ref="V111:V112"/>
+    <mergeCell ref="V115:V117"/>
+    <mergeCell ref="V118:V119"/>
+    <mergeCell ref="W125:W126"/>
+    <mergeCell ref="X125:X126"/>
+    <mergeCell ref="Y125:Y126"/>
+    <mergeCell ref="Y115:Y117"/>
+    <mergeCell ref="Y196:Y197"/>
+    <mergeCell ref="Y185:Y186"/>
+    <mergeCell ref="V210:V211"/>
+    <mergeCell ref="V213:V214"/>
+    <mergeCell ref="V215:V216"/>
+    <mergeCell ref="V224:V226"/>
+    <mergeCell ref="V138:V139"/>
+    <mergeCell ref="W138:W139"/>
+    <mergeCell ref="X138:X139"/>
+    <mergeCell ref="Y138:Y139"/>
+    <mergeCell ref="V140:V142"/>
+    <mergeCell ref="W140:W142"/>
+    <mergeCell ref="X140:X142"/>
+    <mergeCell ref="Y140:Y142"/>
     <mergeCell ref="V143:V144"/>
     <mergeCell ref="W143:W144"/>
     <mergeCell ref="X143:X144"/>
-    <mergeCell ref="V149:V150"/>
-[...42 lines deleted...]
-    <mergeCell ref="X54:X58"/>
+    <mergeCell ref="Y143:Y144"/>
+    <mergeCell ref="V145:V146"/>
+    <mergeCell ref="V147:V148"/>
+    <mergeCell ref="W147:W148"/>
+    <mergeCell ref="X147:X148"/>
+    <mergeCell ref="V153:V154"/>
+    <mergeCell ref="Y220:Y221"/>
+    <mergeCell ref="V220:V221"/>
+    <mergeCell ref="V179:V180"/>
+    <mergeCell ref="V196:V197"/>
+    <mergeCell ref="Y145:Y146"/>
+    <mergeCell ref="Y153:Y154"/>
+    <mergeCell ref="V156:V157"/>
+    <mergeCell ref="Y156:Y157"/>
+    <mergeCell ref="V159:V161"/>
+    <mergeCell ref="W159:W161"/>
+    <mergeCell ref="X159:X161"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="K166:K167"/>
+    <mergeCell ref="U51:U52"/>
+    <mergeCell ref="Y51:Y52"/>
+    <mergeCell ref="V53:V57"/>
+    <mergeCell ref="Y53:Y57"/>
+    <mergeCell ref="U59:U60"/>
+    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="V41:V42"/>
+    <mergeCell ref="V44:V45"/>
+    <mergeCell ref="W41:W42"/>
+    <mergeCell ref="X41:X42"/>
+    <mergeCell ref="V63:V65"/>
+    <mergeCell ref="W63:W65"/>
+    <mergeCell ref="X63:X65"/>
+    <mergeCell ref="Y63:Y65"/>
+    <mergeCell ref="V66:V69"/>
+    <mergeCell ref="W66:W69"/>
+    <mergeCell ref="X66:X69"/>
+    <mergeCell ref="Y66:Y69"/>
+    <mergeCell ref="V82:V83"/>
+    <mergeCell ref="Y49:Y50"/>
+    <mergeCell ref="O63:O65"/>
+    <mergeCell ref="J63:J65"/>
+    <mergeCell ref="K63:K65"/>
+    <mergeCell ref="G66:G69"/>
+    <mergeCell ref="M140:M142"/>
+    <mergeCell ref="N140:N142"/>
+    <mergeCell ref="T66:T68"/>
+    <mergeCell ref="V58:V62"/>
+    <mergeCell ref="W58:W62"/>
+    <mergeCell ref="X58:X62"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
-    <mergeCell ref="C155:C157"/>
-[...29 lines deleted...]
-    <mergeCell ref="A234:O234"/>
+    <mergeCell ref="C159:C161"/>
+    <mergeCell ref="G147:G148"/>
+    <mergeCell ref="L179:L180"/>
+    <mergeCell ref="M179:M180"/>
+    <mergeCell ref="O156:O157"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="H164:H165"/>
+    <mergeCell ref="L164:L165"/>
+    <mergeCell ref="V194:V195"/>
+    <mergeCell ref="W194:W195"/>
+    <mergeCell ref="X194:X195"/>
+    <mergeCell ref="H66:H69"/>
+    <mergeCell ref="G86:G89"/>
+    <mergeCell ref="H86:H89"/>
+    <mergeCell ref="L86:L89"/>
+    <mergeCell ref="N94:N97"/>
+    <mergeCell ref="V49:V50"/>
+    <mergeCell ref="W49:W50"/>
+    <mergeCell ref="X49:X50"/>
+    <mergeCell ref="V51:V52"/>
+    <mergeCell ref="V73:V74"/>
+    <mergeCell ref="N138:N139"/>
+    <mergeCell ref="V80:V81"/>
+    <mergeCell ref="V113:V114"/>
+    <mergeCell ref="M90:M91"/>
+    <mergeCell ref="M63:M65"/>
+    <mergeCell ref="N63:N65"/>
+    <mergeCell ref="T96:T97"/>
+    <mergeCell ref="M164:M165"/>
+    <mergeCell ref="A237:O237"/>
+    <mergeCell ref="A238:O238"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="A9:A10"/>
-    <mergeCell ref="O111:O113"/>
-[...4 lines deleted...]
-    <mergeCell ref="O160:O161"/>
+    <mergeCell ref="O115:O117"/>
+    <mergeCell ref="O125:O126"/>
+    <mergeCell ref="O140:O142"/>
+    <mergeCell ref="O153:O154"/>
     <mergeCell ref="O162:O163"/>
-    <mergeCell ref="D143:D144"/>
-[...18 lines deleted...]
-    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="O164:O165"/>
+    <mergeCell ref="O166:O167"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="Q153:Q154"/>
+    <mergeCell ref="R153:R154"/>
+    <mergeCell ref="S153:S154"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="C174:C175"/>
+    <mergeCell ref="I159:I161"/>
+    <mergeCell ref="J159:J161"/>
+    <mergeCell ref="M156:M157"/>
+    <mergeCell ref="N156:N157"/>
+    <mergeCell ref="O147:O148"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="I147:I148"/>
+    <mergeCell ref="E159:E161"/>
+    <mergeCell ref="F159:F161"/>
+    <mergeCell ref="N162:N163"/>
+    <mergeCell ref="K159:K161"/>
+    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="A25:A26"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="Y12:Y13"/>
     <mergeCell ref="V12:V13"/>
     <mergeCell ref="U9:U10"/>
     <mergeCell ref="V9:V10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="Y9:Y10"/>
     <mergeCell ref="U12:U13"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="R9:R10"/>
     <mergeCell ref="S9:S10"/>
     <mergeCell ref="R12:R13"/>
     <mergeCell ref="S12:S13"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="O9:O10"/>
     <mergeCell ref="P9:P10"/>
-    <mergeCell ref="Q111:Q113"/>
-[...38 lines deleted...]
-    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="Q115:Q117"/>
+    <mergeCell ref="Q145:Q146"/>
+    <mergeCell ref="R145:R146"/>
+    <mergeCell ref="S145:S146"/>
+    <mergeCell ref="T145:T146"/>
+    <mergeCell ref="A29:O29"/>
+    <mergeCell ref="A30:Y30"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J41:J42"/>
+    <mergeCell ref="Y25:Y26"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="Y58:Y62"/>
+    <mergeCell ref="Y73:Y74"/>
+    <mergeCell ref="Y82:Y83"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="P25:P26"/>
+    <mergeCell ref="Y41:Y42"/>
+    <mergeCell ref="Q41:Q42"/>
+    <mergeCell ref="R41:R42"/>
+    <mergeCell ref="S41:S42"/>
+    <mergeCell ref="T41:T42"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="G177:G178"/>
+    <mergeCell ref="H177:H178"/>
     <mergeCell ref="I164:I165"/>
     <mergeCell ref="J164:J165"/>
     <mergeCell ref="K164:K165"/>
-    <mergeCell ref="P149:P150"/>
-[...17 lines deleted...]
-    <mergeCell ref="K158:K159"/>
+    <mergeCell ref="I166:I167"/>
+    <mergeCell ref="I168:I169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="K168:K169"/>
+    <mergeCell ref="P153:P154"/>
+    <mergeCell ref="O138:O139"/>
+    <mergeCell ref="F138:F139"/>
+    <mergeCell ref="E140:E142"/>
+    <mergeCell ref="F140:F142"/>
+    <mergeCell ref="G140:G142"/>
+    <mergeCell ref="H140:H142"/>
+    <mergeCell ref="L140:L142"/>
+    <mergeCell ref="I140:I142"/>
+    <mergeCell ref="G138:G139"/>
+    <mergeCell ref="H138:H139"/>
+    <mergeCell ref="L138:L139"/>
+    <mergeCell ref="J138:J139"/>
+    <mergeCell ref="L143:L144"/>
+    <mergeCell ref="M143:M144"/>
     <mergeCell ref="N143:N144"/>
-    <mergeCell ref="N160:N161"/>
+    <mergeCell ref="O143:O144"/>
+    <mergeCell ref="H143:H144"/>
+    <mergeCell ref="K162:K163"/>
+    <mergeCell ref="N147:N148"/>
+    <mergeCell ref="N164:N165"/>
     <mergeCell ref="Q9:Q10"/>
-    <mergeCell ref="R21:R22"/>
-[...9 lines deleted...]
-    <mergeCell ref="P76:P77"/>
+    <mergeCell ref="R22:R23"/>
+    <mergeCell ref="S22:S23"/>
+    <mergeCell ref="T22:T23"/>
+    <mergeCell ref="R19:R20"/>
+    <mergeCell ref="S19:S20"/>
+    <mergeCell ref="T19:T20"/>
+    <mergeCell ref="T25:T26"/>
+    <mergeCell ref="M80:M81"/>
+    <mergeCell ref="N80:N81"/>
+    <mergeCell ref="O80:O81"/>
+    <mergeCell ref="P80:P81"/>
     <mergeCell ref="T12:T13"/>
-    <mergeCell ref="P37:P38"/>
-[...5 lines deleted...]
-    <mergeCell ref="N37:N38"/>
+    <mergeCell ref="P41:P42"/>
+    <mergeCell ref="S51:S52"/>
+    <mergeCell ref="T51:T52"/>
+    <mergeCell ref="T53:T54"/>
+    <mergeCell ref="Q22:Q23"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="N41:N42"/>
     <mergeCell ref="T9:T10"/>
     <mergeCell ref="N9:N10"/>
-    <mergeCell ref="M69:M70"/>
-[...8 lines deleted...]
-    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="M73:M74"/>
+    <mergeCell ref="N73:N74"/>
+    <mergeCell ref="O73:O74"/>
+    <mergeCell ref="T73:T74"/>
+    <mergeCell ref="T59:T60"/>
+    <mergeCell ref="Q25:Q26"/>
+    <mergeCell ref="R25:R26"/>
+    <mergeCell ref="S25:S26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="Y7:Y8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="V3:X3"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="X7:X8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="Y3:Y4"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="M12:M13"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="O12:O13"/>
     <mergeCell ref="P12:P13"/>
     <mergeCell ref="L9:L10"/>
     <mergeCell ref="W9:W10"/>
     <mergeCell ref="X9:X10"/>
     <mergeCell ref="W12:W13"/>
     <mergeCell ref="X12:X13"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="Q12:Q13"/>
-    <mergeCell ref="U24:U25"/>
-[...261 lines deleted...]
-    <mergeCell ref="O94:O97"/>
+    <mergeCell ref="U25:U26"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="L44:L45"/>
+    <mergeCell ref="U44:U45"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="H41:H42"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="U41:U42"/>
+    <mergeCell ref="O41:O42"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="U22:U23"/>
+    <mergeCell ref="O22:O23"/>
+    <mergeCell ref="P22:P23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="W22:W23"/>
+    <mergeCell ref="X22:X23"/>
+    <mergeCell ref="X25:X26"/>
+    <mergeCell ref="W25:W26"/>
+    <mergeCell ref="Y22:Y23"/>
+    <mergeCell ref="R31:R32"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="T31:T32"/>
+    <mergeCell ref="U31:U32"/>
+    <mergeCell ref="V31:V32"/>
+    <mergeCell ref="W31:W32"/>
+    <mergeCell ref="X31:X32"/>
+    <mergeCell ref="Y31:Y32"/>
+    <mergeCell ref="R34:R35"/>
+    <mergeCell ref="S34:S35"/>
+    <mergeCell ref="T34:T35"/>
+    <mergeCell ref="U34:U35"/>
+    <mergeCell ref="V34:V35"/>
+    <mergeCell ref="W34:W35"/>
+    <mergeCell ref="X34:X35"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="H49:H50"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="T44:T45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="J44:J45"/>
+    <mergeCell ref="K44:K45"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="Y44:Y45"/>
+    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A47:Y47"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="D49:D50"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="Q44:Q45"/>
+    <mergeCell ref="R44:R45"/>
+    <mergeCell ref="S44:S45"/>
+    <mergeCell ref="M44:M45"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="O44:O45"/>
+    <mergeCell ref="P44:P45"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="P49:P50"/>
+    <mergeCell ref="Q49:Q50"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="Q51:Q52"/>
+    <mergeCell ref="R51:R52"/>
+    <mergeCell ref="L51:L52"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="N51:N52"/>
+    <mergeCell ref="O51:O52"/>
+    <mergeCell ref="P51:P52"/>
+    <mergeCell ref="I51:I52"/>
+    <mergeCell ref="J51:J52"/>
+    <mergeCell ref="K51:K52"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="J53:J57"/>
+    <mergeCell ref="K53:K57"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="E51:E52"/>
+    <mergeCell ref="F51:F52"/>
+    <mergeCell ref="G51:G52"/>
+    <mergeCell ref="H51:H52"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="C63:C65"/>
+    <mergeCell ref="D63:D65"/>
+    <mergeCell ref="E63:E65"/>
+    <mergeCell ref="F63:F65"/>
+    <mergeCell ref="G58:G62"/>
+    <mergeCell ref="H58:H62"/>
+    <mergeCell ref="L58:L62"/>
+    <mergeCell ref="M58:M62"/>
+    <mergeCell ref="N58:N62"/>
+    <mergeCell ref="O58:O62"/>
+    <mergeCell ref="T56:T57"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="D58:D62"/>
+    <mergeCell ref="E58:E62"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="L53:L57"/>
+    <mergeCell ref="M53:M57"/>
+    <mergeCell ref="N53:N57"/>
+    <mergeCell ref="O53:O57"/>
+    <mergeCell ref="G63:G65"/>
+    <mergeCell ref="H63:H65"/>
+    <mergeCell ref="L63:L65"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="J58:J62"/>
+    <mergeCell ref="K58:K62"/>
+    <mergeCell ref="I63:I65"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="L71:L72"/>
+    <mergeCell ref="M71:M72"/>
+    <mergeCell ref="N71:N72"/>
+    <mergeCell ref="O71:O72"/>
+    <mergeCell ref="M66:M69"/>
+    <mergeCell ref="N66:N69"/>
+    <mergeCell ref="O66:O69"/>
+    <mergeCell ref="L66:L69"/>
+    <mergeCell ref="V71:V72"/>
+    <mergeCell ref="Y71:Y72"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="I66:I69"/>
+    <mergeCell ref="J66:J69"/>
+    <mergeCell ref="K66:K69"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="J71:J72"/>
+    <mergeCell ref="K71:K72"/>
+    <mergeCell ref="A66:A69"/>
+    <mergeCell ref="B66:B69"/>
+    <mergeCell ref="C66:C69"/>
+    <mergeCell ref="D66:D69"/>
+    <mergeCell ref="E66:E69"/>
+    <mergeCell ref="F66:F69"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="J73:J74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="E73:E74"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="H73:H74"/>
+    <mergeCell ref="L73:L74"/>
+    <mergeCell ref="Y77:Y78"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="F80:F81"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H76:H78"/>
+    <mergeCell ref="L76:L78"/>
+    <mergeCell ref="M76:M78"/>
+    <mergeCell ref="N76:N78"/>
+    <mergeCell ref="O76:O78"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="B76:B78"/>
+    <mergeCell ref="C76:C78"/>
+    <mergeCell ref="D76:D78"/>
+    <mergeCell ref="E76:E78"/>
+    <mergeCell ref="F76:F78"/>
+    <mergeCell ref="G76:G78"/>
+    <mergeCell ref="E82:E83"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="C90:C91"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="F90:F91"/>
+    <mergeCell ref="G90:G91"/>
+    <mergeCell ref="H90:H91"/>
+    <mergeCell ref="N86:N89"/>
+    <mergeCell ref="O86:O89"/>
+    <mergeCell ref="U86:U88"/>
+    <mergeCell ref="K80:K81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="Q80:Q81"/>
+    <mergeCell ref="T86:T88"/>
+    <mergeCell ref="R82:R83"/>
+    <mergeCell ref="Q82:Q83"/>
+    <mergeCell ref="Y86:Y89"/>
+    <mergeCell ref="V90:V91"/>
+    <mergeCell ref="Y90:Y91"/>
+    <mergeCell ref="U82:U83"/>
+    <mergeCell ref="O82:O83"/>
+    <mergeCell ref="P82:P83"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="L82:L83"/>
+    <mergeCell ref="M82:M83"/>
+    <mergeCell ref="N82:N83"/>
+    <mergeCell ref="N90:N91"/>
+    <mergeCell ref="O90:O91"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="J82:J83"/>
+    <mergeCell ref="K82:K83"/>
+    <mergeCell ref="I86:I89"/>
+    <mergeCell ref="J86:J89"/>
+    <mergeCell ref="J90:J91"/>
+    <mergeCell ref="I76:I78"/>
+    <mergeCell ref="A86:A89"/>
+    <mergeCell ref="B86:B89"/>
+    <mergeCell ref="C86:C89"/>
+    <mergeCell ref="D86:D89"/>
+    <mergeCell ref="E86:E89"/>
+    <mergeCell ref="F86:F89"/>
+    <mergeCell ref="K90:K91"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="L92:L93"/>
+    <mergeCell ref="M92:M93"/>
+    <mergeCell ref="N92:N93"/>
+    <mergeCell ref="O92:O93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="J92:J93"/>
+    <mergeCell ref="K92:K93"/>
+    <mergeCell ref="M86:M89"/>
+    <mergeCell ref="K86:K89"/>
+    <mergeCell ref="I90:I91"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="L80:L81"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="O103:O104"/>
+    <mergeCell ref="M98:M101"/>
+    <mergeCell ref="N98:N101"/>
+    <mergeCell ref="O98:O101"/>
+    <mergeCell ref="C98:C101"/>
+    <mergeCell ref="D98:D101"/>
+    <mergeCell ref="E98:E101"/>
+    <mergeCell ref="G98:G101"/>
+    <mergeCell ref="I98:I101"/>
+    <mergeCell ref="U96:U97"/>
+    <mergeCell ref="A94:A97"/>
+    <mergeCell ref="B94:B97"/>
     <mergeCell ref="C94:C97"/>
     <mergeCell ref="D94:D97"/>
     <mergeCell ref="E94:E97"/>
+    <mergeCell ref="F94:F97"/>
     <mergeCell ref="G94:G97"/>
-    <mergeCell ref="I94:I97"/>
-[...75 lines deleted...]
-    <mergeCell ref="G107:G108"/>
     <mergeCell ref="H94:H97"/>
     <mergeCell ref="L94:L97"/>
-    <mergeCell ref="A111:A113"/>
-[...198 lines deleted...]
-    <mergeCell ref="D173:D174"/>
+    <mergeCell ref="I94:I97"/>
+    <mergeCell ref="J94:J97"/>
+    <mergeCell ref="O94:O97"/>
+    <mergeCell ref="K94:K97"/>
+    <mergeCell ref="I103:I104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="O105:O110"/>
+    <mergeCell ref="Y113:Y114"/>
+    <mergeCell ref="F98:F101"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="Q105:Q110"/>
+    <mergeCell ref="R105:R110"/>
+    <mergeCell ref="S105:S110"/>
+    <mergeCell ref="T105:T110"/>
+    <mergeCell ref="U105:U110"/>
+    <mergeCell ref="Y105:Y110"/>
+    <mergeCell ref="P105:P110"/>
+    <mergeCell ref="G105:G110"/>
+    <mergeCell ref="H105:H110"/>
+    <mergeCell ref="L105:L110"/>
+    <mergeCell ref="M105:M110"/>
+    <mergeCell ref="Y111:Y112"/>
+    <mergeCell ref="P111:P112"/>
+    <mergeCell ref="A105:A110"/>
+    <mergeCell ref="B105:B110"/>
+    <mergeCell ref="H111:H112"/>
+    <mergeCell ref="L111:L112"/>
+    <mergeCell ref="M111:M112"/>
+    <mergeCell ref="G103:G104"/>
+    <mergeCell ref="H103:H104"/>
+    <mergeCell ref="L103:L104"/>
+    <mergeCell ref="M103:M104"/>
+    <mergeCell ref="N103:N104"/>
+    <mergeCell ref="O111:O112"/>
+    <mergeCell ref="Q113:Q114"/>
+    <mergeCell ref="R113:R114"/>
+    <mergeCell ref="T113:T114"/>
+    <mergeCell ref="G113:G114"/>
+    <mergeCell ref="H113:H114"/>
+    <mergeCell ref="L113:L114"/>
+    <mergeCell ref="M113:M114"/>
+    <mergeCell ref="P113:P114"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="O113:O114"/>
+    <mergeCell ref="Q111:Q112"/>
+    <mergeCell ref="R111:R112"/>
+    <mergeCell ref="S111:S112"/>
+    <mergeCell ref="T111:T112"/>
+    <mergeCell ref="C105:C110"/>
+    <mergeCell ref="D105:D110"/>
+    <mergeCell ref="E105:E110"/>
+    <mergeCell ref="F105:F110"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="G111:G112"/>
+    <mergeCell ref="H98:H101"/>
+    <mergeCell ref="L98:L101"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="B115:B117"/>
+    <mergeCell ref="C115:C117"/>
+    <mergeCell ref="D115:D117"/>
+    <mergeCell ref="E115:E117"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="N113:N114"/>
+    <mergeCell ref="F115:F117"/>
+    <mergeCell ref="G115:G117"/>
+    <mergeCell ref="H115:H117"/>
+    <mergeCell ref="L115:L117"/>
+    <mergeCell ref="N111:N112"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="A98:A101"/>
+    <mergeCell ref="B98:B101"/>
+    <mergeCell ref="N105:N110"/>
+    <mergeCell ref="A120:A121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="K120:K121"/>
+    <mergeCell ref="M115:M117"/>
+    <mergeCell ref="N115:N117"/>
+    <mergeCell ref="I115:I117"/>
+    <mergeCell ref="J115:J117"/>
+    <mergeCell ref="K115:K117"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="L118:L119"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="J125:J126"/>
+    <mergeCell ref="K125:K126"/>
+    <mergeCell ref="M125:M126"/>
+    <mergeCell ref="N125:N126"/>
+    <mergeCell ref="Q129:Q130"/>
+    <mergeCell ref="P129:P130"/>
+    <mergeCell ref="V125:V126"/>
+    <mergeCell ref="V120:V121"/>
+    <mergeCell ref="V136:V137"/>
+    <mergeCell ref="X129:X130"/>
+    <mergeCell ref="Y129:Y130"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="E125:E126"/>
+    <mergeCell ref="F125:F126"/>
+    <mergeCell ref="G125:G126"/>
+    <mergeCell ref="H125:H126"/>
+    <mergeCell ref="L125:L126"/>
+    <mergeCell ref="K118:K119"/>
+    <mergeCell ref="G120:G121"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="L120:L121"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="A133:A134"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="E133:E134"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="Q136:Q137"/>
+    <mergeCell ref="R136:R137"/>
+    <mergeCell ref="I136:I137"/>
+    <mergeCell ref="J136:J137"/>
+    <mergeCell ref="D136:D137"/>
+    <mergeCell ref="E136:E137"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="F136:F137"/>
+    <mergeCell ref="I133:I134"/>
+    <mergeCell ref="J133:J134"/>
+    <mergeCell ref="K133:K134"/>
+    <mergeCell ref="G133:G134"/>
+    <mergeCell ref="H133:H134"/>
+    <mergeCell ref="L133:L134"/>
+    <mergeCell ref="M133:M134"/>
+    <mergeCell ref="N133:N134"/>
+    <mergeCell ref="O133:O134"/>
+    <mergeCell ref="K136:K137"/>
+    <mergeCell ref="P136:P137"/>
+    <mergeCell ref="G136:G137"/>
+    <mergeCell ref="H136:H137"/>
+    <mergeCell ref="O136:O137"/>
+    <mergeCell ref="J140:J142"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="A140:A142"/>
+    <mergeCell ref="H147:H148"/>
+    <mergeCell ref="L147:L148"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="A138:A139"/>
+    <mergeCell ref="B140:B142"/>
+    <mergeCell ref="C140:C142"/>
+    <mergeCell ref="D140:D142"/>
+    <mergeCell ref="I138:I139"/>
+    <mergeCell ref="K138:K139"/>
+    <mergeCell ref="A145:A146"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="Q174:Q175"/>
+    <mergeCell ref="R174:R175"/>
+    <mergeCell ref="S174:S175"/>
+    <mergeCell ref="A171:O171"/>
+    <mergeCell ref="G174:G175"/>
+    <mergeCell ref="H174:H175"/>
+    <mergeCell ref="L174:L175"/>
+    <mergeCell ref="M174:M175"/>
+    <mergeCell ref="A174:A175"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="F153:F154"/>
+    <mergeCell ref="G153:G154"/>
+    <mergeCell ref="H153:H154"/>
+    <mergeCell ref="L153:L154"/>
+    <mergeCell ref="M153:M154"/>
+    <mergeCell ref="N153:N154"/>
+    <mergeCell ref="A153:A154"/>
+    <mergeCell ref="B153:B154"/>
+    <mergeCell ref="C153:C154"/>
+    <mergeCell ref="D153:D154"/>
+    <mergeCell ref="E153:E154"/>
+    <mergeCell ref="G156:G157"/>
+    <mergeCell ref="H156:H157"/>
+    <mergeCell ref="L156:L157"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="G166:G167"/>
+    <mergeCell ref="H166:H167"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="G168:G169"/>
+    <mergeCell ref="H168:H169"/>
+    <mergeCell ref="L168:L169"/>
+    <mergeCell ref="N168:N169"/>
+    <mergeCell ref="O168:O169"/>
+    <mergeCell ref="P168:P169"/>
+    <mergeCell ref="D174:D175"/>
+    <mergeCell ref="E174:E175"/>
+    <mergeCell ref="I174:I175"/>
+    <mergeCell ref="J174:J175"/>
+    <mergeCell ref="K174:K175"/>
     <mergeCell ref="A179:A180"/>
     <mergeCell ref="B179:B180"/>
     <mergeCell ref="C179:C180"/>
     <mergeCell ref="D179:D180"/>
     <mergeCell ref="E179:E180"/>
     <mergeCell ref="F179:F180"/>
-    <mergeCell ref="Q181:Q182"/>
-[...11 lines deleted...]
-    <mergeCell ref="L177:L178"/>
     <mergeCell ref="M177:M178"/>
     <mergeCell ref="N177:N178"/>
     <mergeCell ref="O177:O178"/>
+    <mergeCell ref="P177:P178"/>
+    <mergeCell ref="I179:I180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="K179:K180"/>
+    <mergeCell ref="Q179:Q180"/>
+    <mergeCell ref="R179:R180"/>
+    <mergeCell ref="S179:S180"/>
+    <mergeCell ref="T179:T180"/>
+    <mergeCell ref="A177:A178"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="G179:G180"/>
+    <mergeCell ref="H179:H180"/>
+    <mergeCell ref="P179:P180"/>
+    <mergeCell ref="L177:L178"/>
+    <mergeCell ref="I177:I178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="K177:K178"/>
+    <mergeCell ref="S177:S178"/>
+    <mergeCell ref="T177:T178"/>
+    <mergeCell ref="N179:N180"/>
+    <mergeCell ref="Q177:Q178"/>
+    <mergeCell ref="O179:O180"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="A183:A184"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="Q185:Q186"/>
     <mergeCell ref="A181:A182"/>
     <mergeCell ref="B181:B182"/>
-    <mergeCell ref="J177:J178"/>
-[...1 lines deleted...]
-    <mergeCell ref="K181:K182"/>
     <mergeCell ref="C181:C182"/>
     <mergeCell ref="D181:D182"/>
     <mergeCell ref="E181:E182"/>
     <mergeCell ref="F181:F182"/>
-    <mergeCell ref="P177:P178"/>
-    <mergeCell ref="P181:P182"/>
+    <mergeCell ref="Q181:Q182"/>
+    <mergeCell ref="I183:I184"/>
+    <mergeCell ref="J185:J186"/>
     <mergeCell ref="G181:G182"/>
     <mergeCell ref="H181:H182"/>
     <mergeCell ref="L181:L182"/>
     <mergeCell ref="M181:M182"/>
     <mergeCell ref="N181:N182"/>
     <mergeCell ref="O181:O182"/>
-    <mergeCell ref="I181:I182"/>
-[...27 lines deleted...]
-    <mergeCell ref="Q183:Q184"/>
+    <mergeCell ref="A185:A186"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="K181:K182"/>
+    <mergeCell ref="K185:K186"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="P181:P182"/>
+    <mergeCell ref="P185:P186"/>
+    <mergeCell ref="G185:G186"/>
+    <mergeCell ref="H185:H186"/>
+    <mergeCell ref="L185:L186"/>
+    <mergeCell ref="M185:M186"/>
+    <mergeCell ref="N185:N186"/>
+    <mergeCell ref="O185:O186"/>
+    <mergeCell ref="I185:I186"/>
     <mergeCell ref="R183:R184"/>
     <mergeCell ref="S183:S184"/>
     <mergeCell ref="T183:T184"/>
     <mergeCell ref="U183:U184"/>
     <mergeCell ref="Y183:Y184"/>
     <mergeCell ref="P183:P184"/>
     <mergeCell ref="G183:G184"/>
     <mergeCell ref="H183:H184"/>
     <mergeCell ref="L183:L184"/>
     <mergeCell ref="M183:M184"/>
     <mergeCell ref="N183:N184"/>
     <mergeCell ref="O183:O184"/>
-    <mergeCell ref="A183:A184"/>
-[...5 lines deleted...]
-    <mergeCell ref="I183:I184"/>
     <mergeCell ref="J183:J184"/>
     <mergeCell ref="K183:K184"/>
-    <mergeCell ref="V188:V189"/>
-[...34 lines deleted...]
-    <mergeCell ref="N190:N191"/>
+    <mergeCell ref="Q183:Q184"/>
+    <mergeCell ref="I181:I182"/>
+    <mergeCell ref="V181:V182"/>
+    <mergeCell ref="V183:V184"/>
+    <mergeCell ref="V185:V186"/>
+    <mergeCell ref="R185:R186"/>
+    <mergeCell ref="S185:S186"/>
+    <mergeCell ref="T185:T186"/>
+    <mergeCell ref="U185:U186"/>
+    <mergeCell ref="O194:O195"/>
     <mergeCell ref="A194:A195"/>
     <mergeCell ref="B194:B195"/>
     <mergeCell ref="C194:C195"/>
-    <mergeCell ref="D194:D195"/>
-[...29 lines deleted...]
-    <mergeCell ref="G196:G197"/>
+    <mergeCell ref="Q187:Q188"/>
+    <mergeCell ref="R187:R188"/>
+    <mergeCell ref="S187:S188"/>
+    <mergeCell ref="T187:T188"/>
+    <mergeCell ref="U187:U188"/>
+    <mergeCell ref="Y187:Y188"/>
+    <mergeCell ref="P187:P188"/>
+    <mergeCell ref="G187:G188"/>
+    <mergeCell ref="H187:H188"/>
+    <mergeCell ref="L187:L188"/>
+    <mergeCell ref="M187:M188"/>
+    <mergeCell ref="N187:N188"/>
+    <mergeCell ref="O187:O188"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="I187:I188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="K187:K188"/>
+    <mergeCell ref="V192:V193"/>
+    <mergeCell ref="W192:W193"/>
+    <mergeCell ref="X192:X193"/>
+    <mergeCell ref="Y192:Y193"/>
     <mergeCell ref="H196:H197"/>
     <mergeCell ref="L196:L197"/>
     <mergeCell ref="M196:M197"/>
     <mergeCell ref="N196:N197"/>
     <mergeCell ref="O196:O197"/>
-    <mergeCell ref="I194:I195"/>
-[...6 lines deleted...]
-    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="O192:O193"/>
+    <mergeCell ref="A196:A197"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="C196:C197"/>
     <mergeCell ref="D196:D197"/>
     <mergeCell ref="E196:E197"/>
     <mergeCell ref="F196:F197"/>
     <mergeCell ref="Q194:Q195"/>
     <mergeCell ref="R194:R195"/>
     <mergeCell ref="S194:S195"/>
     <mergeCell ref="T194:T195"/>
+    <mergeCell ref="U194:U195"/>
     <mergeCell ref="P194:P195"/>
+    <mergeCell ref="A192:A193"/>
+    <mergeCell ref="B192:B193"/>
+    <mergeCell ref="C192:C193"/>
+    <mergeCell ref="D192:D193"/>
+    <mergeCell ref="E192:E193"/>
+    <mergeCell ref="F192:F193"/>
+    <mergeCell ref="Q192:Q193"/>
+    <mergeCell ref="R192:R193"/>
     <mergeCell ref="G194:G195"/>
     <mergeCell ref="H194:H195"/>
+    <mergeCell ref="K192:K193"/>
     <mergeCell ref="L194:L195"/>
     <mergeCell ref="M194:M195"/>
     <mergeCell ref="N194:N195"/>
-    <mergeCell ref="O194:O195"/>
-[...33 lines deleted...]
-    <mergeCell ref="L211:L212"/>
+    <mergeCell ref="A198:A199"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="K200:K201"/>
+    <mergeCell ref="D194:D195"/>
+    <mergeCell ref="E194:E195"/>
+    <mergeCell ref="F194:F195"/>
+    <mergeCell ref="Q196:Q197"/>
+    <mergeCell ref="R196:R197"/>
+    <mergeCell ref="S196:S197"/>
+    <mergeCell ref="S192:S193"/>
+    <mergeCell ref="T192:T193"/>
+    <mergeCell ref="T196:T197"/>
+    <mergeCell ref="U196:U197"/>
+    <mergeCell ref="U192:U193"/>
+    <mergeCell ref="I194:I195"/>
+    <mergeCell ref="J194:J195"/>
+    <mergeCell ref="K194:K195"/>
+    <mergeCell ref="I196:I197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="K196:K197"/>
+    <mergeCell ref="I192:I193"/>
+    <mergeCell ref="J192:J193"/>
+    <mergeCell ref="P192:P193"/>
+    <mergeCell ref="G192:G193"/>
+    <mergeCell ref="H192:H193"/>
+    <mergeCell ref="L192:L193"/>
+    <mergeCell ref="M192:M193"/>
+    <mergeCell ref="N192:N193"/>
+    <mergeCell ref="P196:P197"/>
+    <mergeCell ref="P200:P201"/>
+    <mergeCell ref="G200:G201"/>
+    <mergeCell ref="H200:H201"/>
+    <mergeCell ref="L200:L201"/>
+    <mergeCell ref="M200:M201"/>
+    <mergeCell ref="N200:N201"/>
+    <mergeCell ref="O200:O201"/>
+    <mergeCell ref="I198:I199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="K198:K199"/>
+    <mergeCell ref="K203:K204"/>
+    <mergeCell ref="U203:U204"/>
+    <mergeCell ref="U198:U199"/>
+    <mergeCell ref="Y198:Y199"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="Q198:Q199"/>
+    <mergeCell ref="R198:R199"/>
+    <mergeCell ref="S198:S199"/>
+    <mergeCell ref="T198:T199"/>
+    <mergeCell ref="P198:P199"/>
+    <mergeCell ref="G198:G199"/>
+    <mergeCell ref="H198:H199"/>
+    <mergeCell ref="L198:L199"/>
+    <mergeCell ref="M198:M199"/>
+    <mergeCell ref="N198:N199"/>
+    <mergeCell ref="O198:O199"/>
+    <mergeCell ref="F203:F204"/>
+    <mergeCell ref="Y203:Y204"/>
+    <mergeCell ref="P203:P204"/>
+    <mergeCell ref="U208:U209"/>
+    <mergeCell ref="Y208:Y209"/>
+    <mergeCell ref="G203:G204"/>
+    <mergeCell ref="H203:H204"/>
+    <mergeCell ref="L203:L204"/>
+    <mergeCell ref="M203:M204"/>
+    <mergeCell ref="N203:N204"/>
+    <mergeCell ref="O203:O204"/>
+    <mergeCell ref="Q206:Q207"/>
+    <mergeCell ref="R206:R207"/>
     <mergeCell ref="S206:S207"/>
     <mergeCell ref="T206:T207"/>
-    <mergeCell ref="A211:A212"/>
-[...11 lines deleted...]
-    <mergeCell ref="R209:R210"/>
+    <mergeCell ref="U206:U207"/>
+    <mergeCell ref="Y206:Y207"/>
+    <mergeCell ref="P206:P207"/>
+    <mergeCell ref="I203:I204"/>
+    <mergeCell ref="J203:J204"/>
+    <mergeCell ref="T203:T204"/>
+    <mergeCell ref="S203:S204"/>
     <mergeCell ref="I206:I207"/>
     <mergeCell ref="J206:J207"/>
     <mergeCell ref="K206:K207"/>
-    <mergeCell ref="Q211:Q212"/>
-[...20 lines deleted...]
-    <mergeCell ref="P206:P207"/>
+    <mergeCell ref="Q203:Q204"/>
+    <mergeCell ref="R203:R204"/>
+    <mergeCell ref="K213:K214"/>
+    <mergeCell ref="I215:I216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="K215:K216"/>
+    <mergeCell ref="G215:G216"/>
+    <mergeCell ref="H215:H216"/>
+    <mergeCell ref="L215:L216"/>
+    <mergeCell ref="S210:S211"/>
+    <mergeCell ref="T210:T211"/>
+    <mergeCell ref="A215:A216"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="G208:G209"/>
+    <mergeCell ref="A208:A209"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="I208:I209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="K208:K209"/>
+    <mergeCell ref="Q213:Q214"/>
+    <mergeCell ref="R213:R214"/>
+    <mergeCell ref="I210:I211"/>
+    <mergeCell ref="J210:J211"/>
+    <mergeCell ref="K210:K211"/>
+    <mergeCell ref="Q215:Q216"/>
+    <mergeCell ref="R215:R216"/>
+    <mergeCell ref="S208:S209"/>
+    <mergeCell ref="T208:T209"/>
+    <mergeCell ref="S215:S216"/>
+    <mergeCell ref="T215:T216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="A206:A207"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="H208:H209"/>
+    <mergeCell ref="L208:L209"/>
+    <mergeCell ref="M208:M209"/>
+    <mergeCell ref="N208:N209"/>
+    <mergeCell ref="O208:O209"/>
+    <mergeCell ref="Q208:Q209"/>
+    <mergeCell ref="R208:R209"/>
+    <mergeCell ref="U210:U211"/>
+    <mergeCell ref="Y210:Y211"/>
+    <mergeCell ref="P210:P211"/>
+    <mergeCell ref="G210:G211"/>
+    <mergeCell ref="H210:H211"/>
+    <mergeCell ref="L210:L211"/>
+    <mergeCell ref="M210:M211"/>
+    <mergeCell ref="N210:N211"/>
+    <mergeCell ref="O210:O211"/>
+    <mergeCell ref="P213:P214"/>
+    <mergeCell ref="Q210:Q211"/>
+    <mergeCell ref="R210:R211"/>
     <mergeCell ref="G206:G207"/>
+    <mergeCell ref="P208:P209"/>
+    <mergeCell ref="V206:V207"/>
+    <mergeCell ref="A213:A214"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="I213:I214"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="U215:U216"/>
+    <mergeCell ref="Y215:Y216"/>
+    <mergeCell ref="P215:P216"/>
+    <mergeCell ref="U213:U214"/>
+    <mergeCell ref="N215:N216"/>
+    <mergeCell ref="O215:O216"/>
+    <mergeCell ref="G213:G214"/>
+    <mergeCell ref="B224:B226"/>
+    <mergeCell ref="L90:L91"/>
+    <mergeCell ref="C224:C226"/>
+    <mergeCell ref="E224:E226"/>
+    <mergeCell ref="G220:G221"/>
+    <mergeCell ref="H220:H221"/>
+    <mergeCell ref="L220:L221"/>
+    <mergeCell ref="M220:M221"/>
+    <mergeCell ref="N220:N221"/>
+    <mergeCell ref="O220:O221"/>
+    <mergeCell ref="J220:J221"/>
+    <mergeCell ref="I220:I221"/>
+    <mergeCell ref="K220:K221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="C203:C204"/>
+    <mergeCell ref="D203:D204"/>
+    <mergeCell ref="E203:E204"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="D210:D211"/>
+    <mergeCell ref="E210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="G196:G197"/>
+    <mergeCell ref="S220:S221"/>
+    <mergeCell ref="T220:T221"/>
+    <mergeCell ref="A239:Y239"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="V133:V134"/>
+    <mergeCell ref="V22:V23"/>
+    <mergeCell ref="V25:V26"/>
+    <mergeCell ref="Q224:Q226"/>
+    <mergeCell ref="R224:R226"/>
+    <mergeCell ref="S224:S226"/>
+    <mergeCell ref="T224:T226"/>
+    <mergeCell ref="U224:U226"/>
+    <mergeCell ref="Y224:Y226"/>
+    <mergeCell ref="P224:P226"/>
+    <mergeCell ref="G224:G226"/>
+    <mergeCell ref="H224:H226"/>
+    <mergeCell ref="L224:L226"/>
+    <mergeCell ref="M224:M226"/>
+    <mergeCell ref="V94:V97"/>
+    <mergeCell ref="F224:F226"/>
+    <mergeCell ref="A220:A221"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="Y213:Y214"/>
+    <mergeCell ref="M215:M216"/>
+    <mergeCell ref="J224:J226"/>
+    <mergeCell ref="K224:K226"/>
+    <mergeCell ref="N224:N226"/>
+    <mergeCell ref="O224:O226"/>
+    <mergeCell ref="A224:A226"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="I224:I226"/>
+    <mergeCell ref="Y94:Y97"/>
     <mergeCell ref="H206:H207"/>
     <mergeCell ref="L206:L207"/>
     <mergeCell ref="M206:M207"/>
     <mergeCell ref="N206:N207"/>
     <mergeCell ref="O206:O207"/>
-    <mergeCell ref="P209:P210"/>
-[...105 lines deleted...]
-    <mergeCell ref="U152:U153"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="Q200:Q201"/>
+    <mergeCell ref="R200:R201"/>
+    <mergeCell ref="S200:S201"/>
+    <mergeCell ref="R220:R221"/>
+    <mergeCell ref="S213:S214"/>
+    <mergeCell ref="T213:T214"/>
+    <mergeCell ref="P220:P221"/>
+    <mergeCell ref="U220:U221"/>
+    <mergeCell ref="D224:D226"/>
+    <mergeCell ref="P174:P175"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="T200:T201"/>
+    <mergeCell ref="I200:I201"/>
+    <mergeCell ref="O174:O175"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="Q220:Q221"/>
+    <mergeCell ref="Q164:Q165"/>
+    <mergeCell ref="U156:U157"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="K12:K13"/>
-    <mergeCell ref="I21:I22"/>
-[...24 lines deleted...]
-    <mergeCell ref="K149:K150"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="I41:I42"/>
+    <mergeCell ref="H159:H161"/>
+    <mergeCell ref="M94:M97"/>
+    <mergeCell ref="J76:J78"/>
+    <mergeCell ref="J98:J101"/>
+    <mergeCell ref="K98:K101"/>
+    <mergeCell ref="J103:J104"/>
+    <mergeCell ref="K103:K104"/>
+    <mergeCell ref="I105:I110"/>
+    <mergeCell ref="J105:J110"/>
+    <mergeCell ref="K105:K110"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="K111:K112"/>
+    <mergeCell ref="I113:I114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="K113:K114"/>
+    <mergeCell ref="H145:H146"/>
+    <mergeCell ref="J153:J154"/>
+    <mergeCell ref="K153:K154"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
     <mergeCell ref="D162:D163"/>
     <mergeCell ref="E162:E163"/>
-    <mergeCell ref="A158:A159"/>
-[...10 lines deleted...]
-    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="H162:H163"/>
+    <mergeCell ref="L162:L163"/>
+    <mergeCell ref="M162:M163"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="A143:A144"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="G141:G142"/>
-[...29 lines deleted...]
-    <mergeCell ref="H125:H126"/>
+    <mergeCell ref="G145:G146"/>
+    <mergeCell ref="L145:L146"/>
+    <mergeCell ref="M145:M146"/>
+    <mergeCell ref="I145:I146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="K145:K146"/>
+    <mergeCell ref="M147:M148"/>
+    <mergeCell ref="L136:L137"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="G143:G144"/>
+    <mergeCell ref="K140:K142"/>
+    <mergeCell ref="H213:H214"/>
+    <mergeCell ref="L213:L214"/>
+    <mergeCell ref="M213:M214"/>
+    <mergeCell ref="N213:N214"/>
+    <mergeCell ref="O213:O214"/>
+    <mergeCell ref="A203:A204"/>
+    <mergeCell ref="A210:A211"/>
+    <mergeCell ref="P115:P117"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="C129:C130"/>
+    <mergeCell ref="D129:D130"/>
+    <mergeCell ref="E129:E130"/>
+    <mergeCell ref="F129:F130"/>
+    <mergeCell ref="G129:G130"/>
+    <mergeCell ref="H129:H130"/>
+    <mergeCell ref="I129:I130"/>
+    <mergeCell ref="J129:J130"/>
+    <mergeCell ref="K129:K130"/>
+    <mergeCell ref="L129:L130"/>
+    <mergeCell ref="P164:P165"/>
+    <mergeCell ref="A164:A165"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G159:G161"/>
+    <mergeCell ref="I153:I154"/>
+    <mergeCell ref="N159:N161"/>
+    <mergeCell ref="O159:O161"/>
+    <mergeCell ref="A159:A161"/>
     <mergeCell ref="I125:I126"/>
-    <mergeCell ref="J125:J126"/>
-[...43 lines deleted...]
-    <mergeCell ref="K139:K140"/>
+    <mergeCell ref="M136:M137"/>
+    <mergeCell ref="N136:N137"/>
+    <mergeCell ref="T153:T154"/>
+    <mergeCell ref="U153:U154"/>
+    <mergeCell ref="U145:U146"/>
+    <mergeCell ref="O118:O119"/>
+    <mergeCell ref="S113:S114"/>
+    <mergeCell ref="U111:U112"/>
+    <mergeCell ref="K76:K78"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="P19:P20"/>
+    <mergeCell ref="Q19:Q20"/>
+    <mergeCell ref="I143:I144"/>
     <mergeCell ref="J143:J144"/>
     <mergeCell ref="K143:K144"/>
-    <mergeCell ref="U18:U19"/>
-[...49 lines deleted...]
-    <mergeCell ref="R129:R130"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="K147:K148"/>
+    <mergeCell ref="U19:U20"/>
+    <mergeCell ref="V19:V20"/>
+    <mergeCell ref="W19:W20"/>
     <mergeCell ref="S129:S130"/>
     <mergeCell ref="T129:T130"/>
     <mergeCell ref="U129:U130"/>
-    <mergeCell ref="Y129:Y130"/>
-[...13 lines deleted...]
-    <mergeCell ref="Y132:Y133"/>
+    <mergeCell ref="V129:V130"/>
+    <mergeCell ref="W129:W130"/>
+    <mergeCell ref="Q156:Q157"/>
+    <mergeCell ref="R156:R157"/>
+    <mergeCell ref="S156:S157"/>
+    <mergeCell ref="T156:T157"/>
+    <mergeCell ref="M120:M121"/>
+    <mergeCell ref="N120:N121"/>
+    <mergeCell ref="S136:S137"/>
+    <mergeCell ref="T136:T137"/>
+    <mergeCell ref="U136:U137"/>
+    <mergeCell ref="P156:P157"/>
+    <mergeCell ref="P145:P146"/>
+    <mergeCell ref="N145:N146"/>
+    <mergeCell ref="O145:O146"/>
+    <mergeCell ref="Q147:Q148"/>
+    <mergeCell ref="R147:R148"/>
+    <mergeCell ref="S147:S148"/>
+    <mergeCell ref="T147:T148"/>
+    <mergeCell ref="U147:U148"/>
+    <mergeCell ref="P147:P148"/>
+    <mergeCell ref="M118:M119"/>
+    <mergeCell ref="N118:N119"/>
+    <mergeCell ref="U73:U74"/>
+    <mergeCell ref="R115:R117"/>
+    <mergeCell ref="O120:O121"/>
+    <mergeCell ref="X19:X20"/>
+    <mergeCell ref="Y19:Y20"/>
     <mergeCell ref="S164:S165"/>
-    <mergeCell ref="A168:Y168"/>
-[...28 lines deleted...]
-    <mergeCell ref="U45:U46"/>
+    <mergeCell ref="T164:T165"/>
+    <mergeCell ref="U164:U165"/>
+    <mergeCell ref="Y164:Y165"/>
+    <mergeCell ref="Y168:Y169"/>
+    <mergeCell ref="M168:M169"/>
+    <mergeCell ref="N174:N175"/>
+    <mergeCell ref="U177:U178"/>
+    <mergeCell ref="T168:T169"/>
+    <mergeCell ref="U168:U169"/>
+    <mergeCell ref="Q168:Q169"/>
+    <mergeCell ref="R168:R169"/>
+    <mergeCell ref="V166:V167"/>
+    <mergeCell ref="Y166:Y167"/>
     <mergeCell ref="R177:R178"/>
-    <mergeCell ref="S177:S178"/>
-[...1 lines deleted...]
-    <mergeCell ref="U177:U178"/>
+    <mergeCell ref="Q133:Q134"/>
+    <mergeCell ref="R133:R134"/>
+    <mergeCell ref="S133:S134"/>
+    <mergeCell ref="T133:T134"/>
+    <mergeCell ref="U133:U134"/>
+    <mergeCell ref="Y133:Y134"/>
+    <mergeCell ref="P133:P134"/>
+    <mergeCell ref="U115:U117"/>
+    <mergeCell ref="M129:M130"/>
+    <mergeCell ref="N129:N130"/>
+    <mergeCell ref="O129:O130"/>
+    <mergeCell ref="V76:V78"/>
+    <mergeCell ref="V105:V110"/>
+    <mergeCell ref="V164:V165"/>
+    <mergeCell ref="R129:R130"/>
+    <mergeCell ref="U200:U201"/>
+    <mergeCell ref="Y200:Y201"/>
+    <mergeCell ref="Y194:Y195"/>
+    <mergeCell ref="R164:R165"/>
+    <mergeCell ref="Y136:Y137"/>
+    <mergeCell ref="S168:S169"/>
+    <mergeCell ref="A172:Y172"/>
+    <mergeCell ref="T174:T175"/>
+    <mergeCell ref="U174:U175"/>
+    <mergeCell ref="V162:V163"/>
+    <mergeCell ref="W162:W163"/>
+    <mergeCell ref="X162:X163"/>
+    <mergeCell ref="Y162:Y163"/>
+    <mergeCell ref="T162:T163"/>
+    <mergeCell ref="U162:U163"/>
+    <mergeCell ref="L159:L161"/>
+    <mergeCell ref="M159:M161"/>
+    <mergeCell ref="M138:M139"/>
+    <mergeCell ref="I156:I157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="K156:K157"/>
+    <mergeCell ref="A200:A201"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="D159:D161"/>
+    <mergeCell ref="L166:L167"/>
+    <mergeCell ref="M166:M167"/>
+    <mergeCell ref="N166:N167"/>
+    <mergeCell ref="A166:A167"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="R49:R50"/>
+    <mergeCell ref="S49:S50"/>
+    <mergeCell ref="T49:T50"/>
+    <mergeCell ref="U49:U50"/>
+    <mergeCell ref="R181:R182"/>
+    <mergeCell ref="S181:S182"/>
+    <mergeCell ref="T181:T182"/>
+    <mergeCell ref="U181:U182"/>
+    <mergeCell ref="Y181:Y182"/>
+    <mergeCell ref="V187:V188"/>
     <mergeCell ref="Y177:Y178"/>
-    <mergeCell ref="V183:V184"/>
-[...21 lines deleted...]
-    <mergeCell ref="V82:V85"/>
+    <mergeCell ref="U179:U180"/>
+    <mergeCell ref="Y179:Y180"/>
+    <mergeCell ref="V174:V175"/>
+    <mergeCell ref="Y174:Y175"/>
+    <mergeCell ref="Y147:Y148"/>
+    <mergeCell ref="S115:S117"/>
+    <mergeCell ref="T115:T117"/>
+    <mergeCell ref="Y159:Y161"/>
+    <mergeCell ref="V168:V169"/>
+    <mergeCell ref="V177:V178"/>
+    <mergeCell ref="U113:U114"/>
+    <mergeCell ref="R80:R81"/>
+    <mergeCell ref="S80:S81"/>
+    <mergeCell ref="T80:T81"/>
+    <mergeCell ref="U80:U81"/>
+    <mergeCell ref="Y80:Y81"/>
+    <mergeCell ref="S82:S83"/>
+    <mergeCell ref="T82:T83"/>
+    <mergeCell ref="U77:U78"/>
+    <mergeCell ref="T77:T78"/>
+    <mergeCell ref="V86:V89"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="P31:P32"/>
+    <mergeCell ref="Q31:Q32"/>
+    <mergeCell ref="Y34:Y35"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:M35"/>
+    <mergeCell ref="N34:N35"/>
+    <mergeCell ref="O34:O35"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="Q34:Q35"/>
   </mergeCells>
   <pageMargins left="0.24" right="0.22" top="0.31" bottom="0.31" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>реестр муниципальных маршрутов</vt:lpstr>
     </vt:vector>